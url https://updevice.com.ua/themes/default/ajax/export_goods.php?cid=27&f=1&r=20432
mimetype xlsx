--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e71671a908e2b0f4d3be0da735f2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb19264d370cf670b06541aea59e1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26858af66e0bc7b8f93268dfdcc0d9f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf45816b4a39a0e4320ed6cce3454f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e5e4ae1f7fc228f1f5d2fec608b185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef33a7c5dc3aaef888373f01b085066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473a7794bd629ab6e04675dccfa26f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d127fc25de3fe4add10cc6d20dc478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07643bc264c9a50e164b66b715bae7519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb15a3f8a1c99e44eceb5400ea60e5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e181762d916d8ae8aba98696c260a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e422e57b44d716bf9feb49bf86a1d4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b190066a99ac9a7f907b6a896b394613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc12584f5b0452d20feea51fd15051514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f352401f45a104311caf284522dbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24250c615117653d77cb648b4afef53816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97ad9e8a5321cc026f7a7db820d97317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83469f5cda1cbad35864bd93a36c2b2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1218907cebad1bcde0f614f9939ccf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50999571e30093a5f6d1b46b081c7fd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944c0c7f866b6f369ee803a7d2df05c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e475d824dc288762a5423e3c61e1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84511c5c3abc80181d2600ace332309123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d321888983df368126f39db9a95a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dc497f357ffac6814b72a0b37144d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed808575c71b037589b20a0a84b1b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448719fc2a27b57262fdd506003fd44f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81fe228e8fc6145aeca695a2d3a3db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d0f964e1c3a4bd80dee28a84df93529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bceaa62912f89a5a454d276b04d46330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ac933b801eb1c844b996b98cc6e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e040302e7e72322d593f241d964b4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e204bf2d17958a0f0b4cc986b86db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21045ab08ae1de686ff3cc0b01afa2bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac8004faf7df4c6a2a77e6c7529d4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd09f2467e001e644acacf9fc4f1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2fba106cf30f86214b32ef4c6c0ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24a6b71176d653a72c71555742ba0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47cff5c3c02914ca1bbf7d9c528ffb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887526b00bd9e540a74c79152899848340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517e3b5b18b32948143ecd51c37fcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f09a5af0b7ee922f1ef63ec9c1f95642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11910bb5faa7df9c12a4e568bdb882343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc452e5a6d045b879f2ca93380d6df5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397308cf26fdb34f24b497ef8dc055745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b750b82311c17fe8836cd27fcefa3b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb2ab0da1cd9b55f56baedf6e595d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a000244f717c3982aef9b7ac81db348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591e556786c095644afd4cbdc7f682e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaf8f6e4d0148dafbdc94e8f5c80b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65299d218768388429050a61c2e6a09b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da7a38d554fe9028f54d27e6b9fc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85f67a3d583e9747f7897ff507496153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443653c6f02a66a9d9e76746cc8a64654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e59d37a30451d5fdf0d50212fce9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c075881c065d6d01cb0620b8c096ad956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06fc9608dfab89506c7dfe1ba19d8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd19cbfbdf77a4fc5718df28fb3e96658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34c80e70fe4330d99b65a7f042599459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bd1c5db8528951371c2f3190a884a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10588e5ef48169ab642b10f0e67e98d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bad1af368f4969ef8c0cbedc414e0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d6629791dd2e0422b46cf0f21ba7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e93160b163035398cf904d319be0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c60131427ce64aa477928334e9136765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbba99eb09f96f071678c1f48fb890f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1845f32f1f2834df7e53da572a84c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cd5beff357466f37702050a28b50168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a18478f6172e31219db9ef37b8b7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaee2c14a4795f2cc14e30da69ac51a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7c471f8338d5582d471ab5093f3a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca995937d5040f5b4afb1c0941d42b6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8339ebfdd86a271befeb53bfcfd4aff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436eafc5d04ee9f9c91db8ad2a3840c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b738ba181ede6a8c3e36cb8bbe592a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e9422a93b7857a55f24148417c10a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01371aeb4b1072aad156bfb184ec4c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa76cdc34f330e1c45b5a43b92a3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25d57e17ed02433ac016dd4677459c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4206009a7ea8267c943d44b9ec4f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94620253765ef8730349bbc16dac669881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b010cef66e054ec43e7dbd461494df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff670d53c2935662fff8eab3c29f8fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b8727c03a95c36595a871e345acc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f45025c0fdf45c2bdc8c34d72b793585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f215625be740cafc4163305cb215fee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9929bad92249a6936a823abffbb2a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458a38a5e66aa9dfa33a3760a2bfd7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55a05fbb9b30d6ff6fb74bc0fa34ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb692b2599e555fcde6867e6393c7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ab05c44a656a184073e0a8e5ea1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9d8cdf3fc89d4ebb032ca6f3735cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bbaca28924f5389e18b7b6c02432e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc12105088a7f5067c1107af9fa657394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d845f2572e56795036fec8251d5e71195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b2f782f376020f13a5f61cbdf84af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fd22243f686b37ba17d4ea604e49a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec741ab16dbb3419414c65137cc9e64998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f73074ee1cfc771e19bd15bdcc98ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b031cf7a38f00fd8aa7bbc65ea3852100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0ef063371997199ee1f9bd33cdd3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee54c341f9700623fb94252a30272c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ba5eea0c0c332f7d6c6d681e33b73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21e2136f0357a6bcbf963e68c393a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f6fdfbeb78324bb8549aba4994948105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea290e08cc66f6656238832f5c237c73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8cdcc1ead4cb89fc15bd21ad45b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a35ed8e11adf65a63cee3c17cca052108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b0bd9a5554a4a9e86940dcead2703109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b7388d67fe6eb7eaa28efa1b15d11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff1e64bb8d345a9e8bdeb97b78d749111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e4722ee23b33adfedb3cc3729af03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e8f4c1e44d2005b7350ea74431b84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feeeb9169cca938b078db5e9b5c57f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979de6450ebc33f0d4b5dfed5688b28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaae45f21f4cbb43859f18a7a7650d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b8729e337fc7be829789b31b2244e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018fbce0fbe4bdb86fb34be8ebcb5e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07408bba7c44bb0c6a88714c3dcbac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadb49f1939685fda266a62987bf05d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cdd75adf585093f02f50d106c5c84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe9b21cae8146ff48bec3a868648a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b5879781bc0e0d2533bc7b0872114123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362b72747ec1212dc1be9c8fa70a964124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc74312044d1b8a9896550df80b9a45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35344e45edff9613017e6697769ca7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d7380a8ad3339ce29a5707b9fc3cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b81aa029b7e48760838f2b8352dedc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d2f27b0a3cdde7731d465fcb1c74b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d12ba5878aba19e87c5d3e1a2a9ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b426d977c70291fbda9192f61f9348d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a663ecfd1dd0465d1716c56a3e8bdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842707d3fd776b15d1c9f635d033ba4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f3845b82bd13e0020e94e14bfb84b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a6eef141de81049a6c2369979a795135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62df7b46699e1b9f2d6bbe8aeba1a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d4e35367dafd5623e054a586452a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafad48bc88d5e1de1f2547a7141a48c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b709bb0216509fa4493aca70dba3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d08d13fc56b28c2f16503f8cc52fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628d7d8d42915ef54003d51aa1d351b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159edc11bab954d2ec6460b20cbc2cf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388af66ad1fa990ffa86c2900aa542df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c5f2510a1d36d2671e3ac3c3a4b07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6beca10fb3d5b83c2328b21b875d12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600f7b8b7c0140ff0d97de8b24fb9b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e22a9fd6140f8b8d8ae79230d3439147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5414a4d0d853d6e5667be2057028c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54597726877d4488cc51695654000b33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e34ddf85c72c909bbfdde74cf5976150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c294b58ac1448a34186e085d3b4aaf9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29454021b5db477a762539952424016f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeef4cfab323a7525b50706873218f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720368709496fa63144645ec7491938154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321547c0491ec03f77d6e04d664d8e32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba82980002601fc572297a71b5ab208156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49c320f44d831a828e7bb782efeedf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624d1090fb38e2873d0abef43a1fed7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01495714644484937f0b68eafb1de51d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0af0b6d48afd432485003b68104d17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a63082853138e797caf94e38d8e596161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c169a69c64fca452918f969ca97fffe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cb0051afbc7e0ffbdfd302940f614163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c739a080e7e40117f0ba373ff3ba24e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404d87edfb7fb9d73662d18fb025e38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb31ad52b37034f81285852981fd88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b4b163ec9dc54e311e06391f9754a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36fb2eddeb5cade87bd1aef794be57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3c57df26d3bfc4b21459cf2fb2e4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d233e7305313222c096e5a54ceaea5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0035b69034ab4a43726028597d4f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcdf8d37124ce93ba7f70553d25b58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6d3276a2c769a11cbdb6c0bf7c6bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ecacbf7d4ddebf438a29f74b12df7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176c495cb1075b02e3194161ed7d300175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1be8cef460b74ac94beb429cd7530d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3293d28f93f600f362ed4ff32e0b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8350ecc860606d6a8c089922c740c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116a91ad5d2ba6cdf3b8f2d9ed10e12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b53da3bf9454835a04480b1743667180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7f049b704454dfe0e0da61fa41ca7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9c0bc553107ad402d59b8e2a70f58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34373c334c98a2124ce602d461bc4e47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e2bccb4688685534591cee30e149c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167336313c5f11e0e14f642f02010aa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54089b4bc7edd41c25160f1d34e663d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f69889e81934f1ad8318f75c5f664d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c44ab4845af723042f1dabfb3ba26f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b8febc9d31944238c8e3107b526b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428249238742896ac9a0ceea9069f20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573aa790b514ea4deefb263de9d0f42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c581a3b511eae6f2680df795763c5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df984c2f0b3a43529b6fc124a535a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3be90fe614a35fa8d9f06a2efd3d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c04c5978abad9927cb302fc1c9fbf5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89a9b2a2b1be69aa4a57419a501d88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d060c4a00f967c3d31932a662a651197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc236de744e95526d112ed97dcb7c11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc852f7d587d81fe0c29d16a76201207199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c4f5c8683bae85b3e4fa34ff1ba9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ce42a08339096cc420368743b48f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bff30a533f0486cc54c1127c5ff730202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a7114395d0d61c72aa5ef2d1fc60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b759b4e2042fa0ff23911d23955bef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12212d095836dd9099172fb9777d31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e58dd45d61387ac586462a0b13fed3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e9f67a5297573280c845e0405e3aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c5c45ee052fca0973c8e37dee536d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f910167d9173192c2fcc6743b29ddc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596920ebfbec46369c6c0e44773cb46d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592792d9d7bbd95d8a21b11fbe13fe82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5194d2996af04503050206577d68c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7196536b894762203809a597c60d1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5954e1272d1b751f47cabc226591ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2396c1662be8385077f2c7fd069fe3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46182fdd16323552b2f00ef6503a2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae392394f95385bac6a81512d1b4185c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb819a59be8361725c27736fe12d8ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34973967d39325140d366a42fdbe7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dade36c9d5277232c96afac9cd6bb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aafef65faaa6b170b9b01059e9623a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5445137fc9c88996e678aafc510f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed816711042ac3308668305f5b605eeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197913f513979b635db398713fac25d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b5f6ace70767a2d6c633c3eef16f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9f9acd4f0a52c85523978713b26c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894df93f00516cde9a682410276c4499227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdf6e0709bb03780d8c8f78f043ee1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285328caebecf2adaefa231b4492fcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ecff7da41cfcb1df255a1c727534230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd4fe5bc9c06c97ad81633e35d167a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357368174c23cfb656bbe267dd4ec38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacb72645c32234f7b3f012f410b529233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd513158b9f8e0de4d79ea4fd8b174234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258519d7c81d9bfada1326c0784f6def235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83444e62fd15c74dee2e82e13d44f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c723fd5efa76b85ea47e82d3f80677237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1531d1f4ee34cf49750e64ec1069b49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7da413456f3d7df5db5e255e3a2053239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ef0d2ddcc928c16c8f2a9253026c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952b2c04f51a6c89bda32910113d9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e361322c48f3678790467ec91a57722242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e50167ebc7e2a71e9ac87c03946cbc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e154c3b89a4eece6fc7d45db89f98a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c77280d1fd0851d323be1acf881a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46690d6164c864400122b2f2eee64153246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca9e020b75819fe876eece7feb19eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a33d23c213fbdfed964369cf642ed8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32689e0e5ba2f57e60d19a3002327729249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441648c600c4dcc85c10df560d2e513250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99695eb8e11bb5b556cbc6cb36832bcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f690c51c2e32a83b3b5070df155c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3cf14d080ba71c818de834b69f05b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdf42c20d391ef24fba9613ac732c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba6701c227fcc0235653c5f2ff106a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501a8df0bca7b4b5f0c11c3bb22a0ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5ce3015df8ff9a709ad39c9b4bd5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251f49b911fe22a43373d02c65f333c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b9ae06110e18b231061034e4f81d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8b39d1c1facd496049f770e795b92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca46396abce2a82d0c5c690fa2c5103261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb44cc20aa913f2b44621af9cfbab4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d076cce3c1e030b256559b51d30c2a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a3f505aadacff30321e95d566cad9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6997b3ee02ec369d6a0914025030235265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc378de2e6d590298918eb3b2ba5cfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d2e5de775ea3a0a279b4339fa1228267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295fa41f1592a353d63aaf600888cbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fec5376195105aed0ef5d352857daf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b681d2f1202cb3081d0a3dced1bb230270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3115e280623b3653380a1f2fe78ea67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04539e1df6674515565be5a68de3f42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55fedcb1bb67d9763197e31dd658ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349a48470233715896e9bf1e782e2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ee3f122471d069504b9db482ec8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c81d7bac1675e3ddef5d2b950403d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83cea11bad86ab9b775d4304c3bc34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463437efd749eaf1456c85523598b8ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d9fd4d92c58ca543ea1e21680d5b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb9699b016c61e3be45407eb91fed9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847c6f6bf7a526c02651ff8301918b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae4a49a435e4f5d764238b3b40213c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6f3d97457a061cc85f0bd844c7e79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e2e628dbbbce8eda5e900f962bcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67902f067c9896e00ffe3f8cc7576787285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4476f6c809f9ca15cd3db040a626816286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b171867df806206898be5d687025b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f99e62c002a4c2f7486c962605db7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2e5ff668aa13b99cc3647e411aa7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f466f165c71f7d519d803860286c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949627a09c030234c6bb14e507eb56c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe3e18876dc7b9b6e688253a95ba23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73d00906a44ec5056f1d0c315edfd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4449a3d7f124bbfc7ee609fdea038294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3c31a23ffbbb90d681c2ea2cc7052295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9ac192d78a0b31a1adfe2a40e627d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315abdc675ed3f8397d92fa45a27d65b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86066d2fe864d30b30f2411f5b1c5717298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af5b0099468bd82a44091b0be1634b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12006fc629e581422d9d578f8a8324e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa13cf50388f260f9fe2579247c0fb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0e02499219fe5a44c02aa49ab8ecb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bdee6eb2321d12057c649fd2df10c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aa824e3a24c9170ef44c704388f3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73badd76901d8f3048b740ec2e4be97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3226e3806b8a3bac164b445656f18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ca470adb1ea43acad26c2b73250e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf0131afa0b911824a82eea99c7f87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29e951ab9e84de43087ca20193f267309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641dce083f5ada0eb3deff0a5ff699a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788ae1f5a7d694587332f2adaab3d95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4bae4e38a59bb15c6c3d819b2dbb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b880c7cc0020ac267c19e468f60b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f050cf4e866f856d4f385fdc74b944314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478452b01e14cc8e5638a7f6f7a960315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342fe07b87751d334ca1ea11ae44536316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17035d857d7e65776b699c5a74daf3b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918380254d2edd7ff9992ce21e375208318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64832b3ee01b07fe8af92b616869035319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d76bcd6da6a926091b67335befb415320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c70acfa40216e351958b757d94a52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3fd40aaf7965fab0979a44be6440322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db806e9037cf8f24f30be2e7ceea3c23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e37c00e7f453a6bbf16e7ed5746d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2818552adf44cbdef9eaf999b11687e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d76fa1056b2c2ed33cb089a0500b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cedc2d7d9bdc6d2fcf0e1dc921441327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7168598f9139723bb18fa8ec5db04b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23262fb06127f6e324778783d86cdba2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a247211ba9c9145b22b7942be01a608330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e21cb26888dc34c8ae05ab45b280c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9ed6b36b49f71c970455a37b97b86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe79778de876686dcbb250a5bb8b15333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d3fb75cc87003a746d95df0c30711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac88c2ab812336f0a14c135f188d9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b7775fa007fc43edbd768e8abe7fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505848ab3bbaf5a444d4cb3d46bde0b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cdde1ed2dd849fa106bc5dbe4cde25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf2ec06319795003d7ea061aac3a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e54fe33678ceb130867ecd0697b327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6ce0c20824afee4128f4b757697328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a0cbd43a8c37025a97819d8241e8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b328d37bcc68cd1299bdc688bbbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9931fba1f75dcd03add3d7e751fcfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb25c8a97bdb04f306c99373e2d5a9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a40069a81e08e3b6c5f91187aab46b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270925853abfb288468fb56ac69a9d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a5fb28289d804db66883380dd80e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91775072348b813341f7e3a32a1b3db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e78a8e8499e477f63934f38ef098317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71b39d15e60fb97b970b7f47a0d85518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef085127a6e8bf34465f584e49efccc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430274e9a418b186b3df9cb8b50a2d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad32529bacd909badc944a8e67260e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b307cb9b430cb59f9ac9d42687a6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c311e0cc9849dbb7e58b2a580944223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86b12deb38c8b0fba9f0dbfc9c22b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34466bb1509f36424ab6d954ce3db325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b5d6151032cb0448a235fe8425aaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9337fc99241544dc01c1867754639ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cead407f896a4f038dde955304722228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a36a4e377205e055db550d433ac1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ae92fc9c0f45fadc466026f9f3d5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3014e3385b324665262c3fdda2f0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767f23da903066c180520146f0765bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e8f008d920e28ca95520f747c29fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026ebe8efbacf57f9e6a06d1365acbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fa25e95da7cccdef35c657148cf5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9403470cd06cd5e235d0b6aa0d682436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877d2cc1024a2d8f1281d06daaedba337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f1fd60e7aa040463feb78a41323b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3749e217a1cf26ccab0f61b55c6426839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9599a990ca08cf74ba8894dc9d1bf140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a86c8de38ccb77ce0cbd321aee809141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41697fff977788cc6b399769675d025042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a43ed708ebe6a43981046be280bdb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac214b48f5b61f39447d4abf7fea3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee49672d03b738ff41fcd4dc3eeb68245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3326afaabca6f45f2e3f1df375e6d4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9b82e9db59878f08bb79de8da6e2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ccae11aa78ea4340b8f7e6424fbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73b6761c54da36784d1f4a9f2cb86b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef03e50bc88d939e4eda8a6ad779c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21834dd67aca749aa9efbfb2491392a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c50bd7a3214b060b007da4cdf863452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261edd07cc8850ae272d493c371a77bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c0ac328eb65152b127f93c9a921b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24747ab7563f7cea17503866aef0f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc363afc91d1ea49a0428bef67035a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ec1a76ed9db0eb33b4a4f03fa8e1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0372d2fdc41ee117130418c95249a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca629c7335f28cc5af95e7d6d7796759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7662f82f2e54298fa7eb4c5439b7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344ec6727061590961f5cab6760b2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544a8b2e46ebf671f43f64752cec31862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed0ba5e01db902c3f49d85331c37a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bf2ac19fe7fb29e14394d2f4fab8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bbb2e913cf867cdbde47bebce46d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbe65f761dca7adf6234aae797db6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a2a82076bfcec2ac5803bc8ccfb7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9509f3cbb7505a9524d0ef22a9fad768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f65394b28f5fd66fbd3a89c3ab403369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f7f96f32d84955c54c3411cfc684170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a649d78fe197ce06065daecd1339771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11576bc3015676141b5d1c5fa5050d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5716267a86d5af03236b7186048c57273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2cc7fa87936f1801d04d2da7dced074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f96f37842784e272564a4147041b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b34337099a1a0d96380bf61287d9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40da724f2459abadf5fa9f8dd8740da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89fd6b8e69b4b93b5e9c510108097f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc8a1bd069bef8c31a99724894b75379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ad1cbe62b025655a22ab98e3533c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcaaed0f5e8f67cb754d098da740df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8ff68123b03d3bf349820685264fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b1f1b3d14cd703fbb3b257ad8531683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ffdc8a57b8f1a3412455cf6f5104284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7df896b75532633e1eec5a81c2e1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fac43dec218b8a477f38e5045b77686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c17b449ac5d4a70364e1fb73feefd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56467f653ff6b444bc98df563d0e08bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a9b2ce81389641ef45f51e491858489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27170926ae36f087f036bc736123f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8282d13c8822951b4320fc72ef6d43491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8e156d7dc886ff9068a874caf354892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4f13ba33f37d4f4b94e1fdc33af3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d2aa8737699f1f58049b4994259d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6e1934e032ad2899992fec0e760395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3e583ab2973ea522803be338efe4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38fb7ba614c09c6958e7ef28657d0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac1739502439e5e7fc6d6dee9d57998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f207bd84a13e040d8486f1e3bd8f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea484e2b0f6ddc2bcc8063fa02bfdd0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eccb80781cdab7a24863926b16087101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd30d36addafaa0b36a9bf9aaa11be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce3f3ee93343879450f48d6704c40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8572c24f41c106a3972410ecfec3142104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd167fe8eaeaeba06a26f3c971a47139105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c6ff0d3285e236842330b6d753309106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c918a9e32bbd45bc9e4de3026001f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108798999c13b81c4a02106e834aa73c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5dbb95116591931bb647838f33ed4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c8399b19d8ce2d9413cd5d08a1696110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0506d0d76a04b42814b6a201bf72f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8da36319f0331736526cb1cae469b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e940e8006bb784ce614eac1a511b904113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c661db4d80d8af3884708cf3471ed08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d8158fa773344346ab799a40dc2a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af257266ed6a5138fd3a88172cbb0108116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089490f3222826a5d021c5b2a70eefe5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a796f545addf7480847d9ba103d1303118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df02d13a41ab6c047b3ad193860957d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af59c864a236d6b9f77360edebf5b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51912c517ee83a73cae6f5bb2526ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9d0533fa2624a45036d272b960624122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3415603f036375de6e4e5846253612f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b009f0d5a651c9e4b153e88d370cf89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fcb9c7c7a4b884b43236fdef8b3a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e3bae0de03fbf9beaf85aa2c16e46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79504579600b57cbdc0238edcec93feb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b2dbbbf975bab48af0c37766370e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13b1ba34f2028a1b24f75d7448b72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a6007272e7d413e3e147f34081359130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefe8424a554f9ac6efb2588c03f200131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde6d09b40002948b4cb11a28848f95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3ccfd75650f2acb923a7a452a9430133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efe85d95afbc98d5d10ace33fe16ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b8bd678e21283853c430704f7dc61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca18d51cbf36d93081043521696d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaab0a55d92ebf8737d4d99040ec00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b77ba5083a8c2ba6f6722315ea44b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270754355e5b7b83bd540ebecd154a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c69f7796e3bf06c3f4d618e17e33c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1babe1bcb743f016f03c7326d1f67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcb5bd0f3dc7a25e7065ceab8f011e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f249519ffbb2950cf5408627992b08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d17eb885564a9c3c2d1709bd09bb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef9e2e33da9e6271c441d88d797514145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52dddfd71a3e30ef8a624bbd3d72ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb12cf1efd7d6704591988a13eaa0bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117e1198acd928283a710b3a324f20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d70516ebc912601bbb61c30147be8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b43ab66c57733e55ed989d682fa51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275d9aea717ada8f6f7364c13995ccb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c3d2d67b637a77cb6a8ae10bf8279152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821bf38b4e1dcdf747232732de1ec3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a3d6e5e9bf140e5ac064201fabf42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4da38787bb3a26fb18b585bf372a19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c01d081e25122fc3f80a69c9e9fdc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c4b1605d82d24db18f31d1305aa52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad46d99afa25b71688d1dfb48c713c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd92fcaced92c6521ca4eb3c3dd490a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fe292d96a520260e7ad3c9769ad96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb60858f50b5d5edc252181257847b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3446d3a947977d0d38003ac1ab1ceb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fa1f8a913e314c596c7fc1e14598f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5d999e15c0938d26a6fa7e5f47095164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1cd6730e4aedd3883561fd6845d6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f32442165e3a799b4355242a0af2dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99157b54351fbbc91da8b3e275fcabf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158397e4253d9b60e79f56b58842139168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25daaf7f9d30173f13e3806abbe9231169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e474cfd7e0e4da3ada0212497f70aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e71384f2d83f95c8c54c46bd442b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331818a3c03fb0259941181dbe711f10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6873eaa1bc55de65e5f9a7fd801fe9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526461f16ac1b3ab38089911b399e11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe4cddab5a61fd51895c248cf765fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273ac7569e8b7a37814a0a9cf1ba590176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194304261c6efe2860d3eca74550a90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908c6c0ee9eff860cf3bc39b697a93d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38c88c7b138059c4e5f30bff6f8d73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db865f1cb4f7af4653b7d3434fa59901180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2776dc318f1f7f8a22895ff91fe2b36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c7e9932e37026fae406d1928cf735182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29136929ef578311996b0c23a8808072183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72146434cb88f6a842a89dc26c6c6667184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd1f184c0d2bdfd2de147e5cd87482185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01133927a5ab34507041533963c023186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a72f9e34fa20c857029277fc39864c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e82505ae8824043799295f8713963188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12a8a75cd4fd9e18578ff86e00cc23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d81b5003cd5447c394d483c5c33b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eae4208b0a6cf000d63b4605ac041191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1858397f0e5b82117c360455b1611192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41197988688761ccb9e643ca2fcede193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccfc175d8a1a57db2cd0781a63b946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d86fe8d17411493903912a1268a36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadfd406b54be338880d8e289daa4d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c6c189f51b98cca5f31f46e6d1ea7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fb7b992fe40333ed60cd9f8aceb7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbbc4a186b28f7239df51f99f40b0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d02c16ed489f4e6f7b8120a4a77609200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f262d79f5cc71e0290abed04ece0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826849e0c6ed8ea2b6fc7564a59a5900202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068d70c337ffc3ff66d8e12a3717338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715212db523a2fc671f034e4401e1e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba374915103ba00223fd353137ba881f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da4c031da6e4134f3dd93fca34882f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6ae051d174f78cc9345f6cd644bca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd85dc391a01ec502f5c0b41217d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb809827dccbebe03340516178d50e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6575dfaaba2b1fa43f5e4d029d76b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce8f681c932d7ae2b17576da7f97e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a75e8720a2933e43e7b1eb598f6a0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4bc1f43f2894f2a47a20abf1cda3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedf47cece31d72dc2c6fe96dac84aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d113ff62064404cc61abe00588048b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caa6ea48d4ad5c051dbe8dee652917216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525b4f4d7f8a8ae5631a684590427da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dabe090abdc8c2596a8f77920f213218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f64592ee05d36802737817a94d6bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9960ecbf16600f4ce9ed43002a25ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb8ed5842f8e795f6c12d368e59a78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136d9780848a9099d6673a6168cba21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa700c1fffc55fe9cb6fa35e31d43169223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f6e76ce846a2af8a5b1064c0be263224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbffcdae81f9b5184560d4db03d4cf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1823c2d09d75e101f887a6c21977c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741fdfc348049fb5ac6b075e381f4e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de62720fed47bdaec4fa177c223c135228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8adb193b2899bfd45dd6a982ba09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111b9a2b7e7ffa2845b90584c1ea4d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a79b2180e7f8df519d75c936e58e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061150e4effdd45b65c393407ac2797232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ea3f0e106bcf3a94a7e150a75b3b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f55e5afcc83766620e9931ba7733c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459b9ea59bb8e90432c37132407064d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c345f8a857739600aaa173fcbd742236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bac2b8fdf9093c6377732e60bb2162237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca2ffe513e829bacc92149ef6a581238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2053ea5dc2db8cf4962b9544fd689a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3def29092a541b6f650ce39dcee4d5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f503a6952b354b3363c55563f0d0353241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015d7ae4340d947bd905eff65b668f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea86e0b6429b6264cacdb117b4490c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e143b5132763d04ea165207306d3f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98371bdec5e6680c5742c9ac48b04f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5991bc0f28c0c43eaedf557bf341189246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581476619bb2607ecae6d253899570c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0fd2ac5c7a893b601c2792be7089248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982087404bd7dab111d2e39e802f080249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5672926407e4e3647ba64fa8c2e713f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204f6fe150acc67067dfdb6b9efd9d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c275f5c3055dbacade00f9d67bf88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e50e6f22af2709232f2d3f0b314eb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd39856840bdf3bda8315a87e80e61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105065d9cb477c534cb75254cd0d81a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15871b08999bd31651ec24e195478623256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efa6d5f36975bf3d7c807a62b3aff7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e630267aff3848560c2c18b28335a34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79debe72ebf7b1c5f2ad98b7dea27a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde1898d13da8563f26c92de332aef8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beccd74f4d730f403a89482731b7826261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfca3a41dc4c529206b904fe619b408262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d5fcf417024744b4604b82cb04249263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217db02b6fdc87e7cf1d7ff37941197264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5e2e01ca36aedd1db02754f5cd864265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1124a8f95f6eee81bbc678684eb13e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1746bd34f34d9f7e58b99f409bf9fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e09b8834a237cdd6751acb5cfa107268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd265e9b2bb88739d23ef0ef98cdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bba125ebe7097d00f6ba22a0641b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62275674db18ca4e061c4917595a4a77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd007d2655fd558fdfb72f70b21cd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f616713d83f00c270d1f766b82c9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3473d0796398adc3513de546e37e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91556eb031eb60b8d48045ee10918a6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be274d8c1fd9cef32b1f51b07ea8dad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78fef41c60eca305e9b6f1f0489b85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e0722ae684156e33fad49c8af688d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3471a618694fd8aa24d09f16bfffb2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d6eb3ca79ef652221f0498fbd5956280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a029fc8dbaa4d961e4df120eef7087c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ae17d79c822536b7cb0ae56aff16a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc226111f8f6c7050eea24881dc855c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c29093048373851130ee53430d63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abc391275f31e516b06be0891668a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21635e5cad579206c71f125cf10a48a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bceadcd77263d3c9e2c95406b67d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeafef3020ef440e66d24d6824b7fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266df3ca38bee4d0a0562f05377830e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518c7d883130287c7a9750ccdfbf0b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d414d882cb835bc61edd0a149005291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28759fd9e731c38feff018304c5cab6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e2625cfb90e734787ab2694c2cfb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea806bf2376861b97a460641283a8f77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252b04cf05226ad449590f58b651925295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9776504e06aca6524970e26caec01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab83f59d83703382e65f5085d81ddc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0b98a85d74fbe6b1ef9bbcce8ff23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d60dad41f1f029bfdd9e8e56436ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16245c5c2d52481eb02295bd5ce3c84c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0d794cc70315daa5937b97093c413301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838391dfde67bae6059e47f144fd8db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5fea885af98b6688cb3771ad9238e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29834b3edd87199f5d76ac1893ce2063304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba07f96f0555347bfa0b9dfc935c4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4ea53c9e8d8b30b46b260d3299158306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c3e54d8ecdb8f28dc18fa1ef32353307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e72c9016926f35795eabb23a7cc9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148c04271da76993eadebf607d5f27c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaadeaced0209e1cdd8956af739d94f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dd8f24b38b95c792c441a03f45549311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1b39240d9f59c81f3fa24f1ddacf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e74bf75dfbe194c4fab984277cff93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b31c3ac427e9c90f0fc1a61d2e6f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a46aa47ae5ac1d6775e891015db138315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a768b9ac6048fbdc46073be2253dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb74c26272d3dcf65744cfed5865b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae17046824dee22e878c67444509b84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f8855e00e8d8a4507ecce3b8ba796319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f25e67c7b9ea7fe7c326679c0be9dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde069a0eb7d62afc4634e5d78eed54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ea0f4cbf85060123f2a5e0b8498ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d7c2f3a0f63dc93883f3c038ccff9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29dccd9e1d36d045f06b89b1a8c01f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493f34d253483e387d2a5970b2da9fd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>