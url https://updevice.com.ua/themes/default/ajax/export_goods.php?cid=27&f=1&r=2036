--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e5d006edd39b509b2e9ef3e4ed7201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af27071f0be562106da83996a2c939f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646f46065196c49b18d7b58a03057553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d868d1ed9972f419a0bf9968e70e62e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcc342c2912fe47208922beb3d70d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa9d0b007fe573749f48f54275690b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017fcb34a74525ca68802510dbe7c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2244e28779dc0913401e8bf5b535ba08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3d1664ba07ca102b27087a4bb25d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3a36bd7c252ed71a4dd409b2c8bd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c5d079a5d13baa3274bc5025e7e7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56628ccd561579bbe78e55447aa999f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3150ba4d514405e6a28b1e3be0cb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e158cb0695d7cb10d02d61e738c2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94906019890e33d88c3661a267c9966615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c92c7f7f40064941a6a59fcf7a2c3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73553a7314506f1dcbd4a5aaa6f9b71e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a26e00ffca0dd13c0d227199c1374418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd449244cadda000348abd96fb14c1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457040ba96a2c9b3e2d8e69464f47dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73528e03cb56cc6bb8894bd5ac0b1ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb431c0316d0e46208902f5a0e2708e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b144045e9d719e0d83f0b9d835a001223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b4b0695f0dc277d0876b7c7cb62dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a75d7ea2ebd898c69cf8a7db91015a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d2c586332ac201b7906a0593112d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624543b377eadb8f2381317b6019c2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d0faf64ce0407915d0d505e4d6a3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324742b8337a654b3dce488d5e14eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad8fc7be7b76a0f28192d5cf21b34730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d2e9f5247a6b57bd7b5027a0e3c9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec1b411f71afb2dcdd24e2ecb01a9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78109ddc3b1d7148692fa79f678fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5e94062fe7e9940ab975d24f6569734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df27c681a930135171185562b18bae635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aa40d2e83b553cca9649c3fb7a81a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247c6aa35ef278fd39629b128c99cfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c9cc84d1c6446eac9d05f919f7e2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3566cd77ddcab15a61e5cf89b7fcc0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23ac88515914298a51662dd990e73540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed24ff524c1acef85594e4783cc6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8fb9a419272dde8edff06c2fbdc7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16f6503330c9200a8205d44a129a1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92384d7368d6563bf40d436d1034ffd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cda920210f996b5c510b7e47f26f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc66e770a0973f7c13a5929b8dfc3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1cbca23b0a49a31bad294ef922f4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaa398b0ef90b53d88e01be7d97eb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d19716d88f8d583214927a2d1cdd9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94492f1c3c96ae53a192b70679c2f69550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4f76ade32431c4828e624022c98ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf0a791557945ed8f23efd17a30aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3349a4b5c205601484e90592c5398853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa8e6d622cd39e3b9587f6891a10f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1ea4690235676ade71a912813972c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280a86e1182f7f501f4a1b971aa412056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716a89da743797d8fb09e1f1ccfc8c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8b78b039a820bebdd441b3583d6a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ab52c36a899b2b0b26dd9b20138e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3889347f5cbe70b3bc559396e70622460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85801e61c240591e8e0ccfa2cb20b3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45918462f76bba2afe107299b66d7b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e21b557e1680b958fadff95302a9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93764543216a1a17b9cecae333a8ec064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21213650bfc1455d417a0422def2a96f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52e9c92ea1b70b80a4d968c823bd6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46815b32b39f23b64bc3c8d4fe6029467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedcd3c2cca6b1cc97b3eacdf53981768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa948df53ec05ef5d74462e55e196b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc915082c7ef73045e56b3a068568c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f23bc7e9cd4976cdd35aec1b19c11071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5132c8e78b9018be765b7eda4e81872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e54abc858f3095ed1d80223195a12373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81290d330a1b9afab1d78ac21f6a9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb752a5026ddbe744f532eec930bf1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252be86fc0a87ffb014c87f52ec76d5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44aec848a3b8ada30d6b14570aea9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a4c077e7d123969d4f84512b774278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30633ff4f352b6ab2f8c2f446f82fcca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f4cd74b589596604450be534ec25280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81056e3443d329cbb0489140be68b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a2279133452e2e362e05ed3d0667a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2403ed77031681bc4a993c10ee4a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd260535bb8931934732f873670b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd53efbc92ca7e33ea27fd21b6007d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee050cb3bcfdd2ba17e85af5c5a18ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ab3e3d3976b0595bfcb791182defc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae1d832b4ef4a0496a3aa19016e37c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce5f2b684f1f1afa06aa3e1945580889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567cdd404c4bd3720e4dc58c118efaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3a8a5e10336bf04b6c94149bcb59991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855738c07bd4f07100cbdaafd8cb9be792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe097ec8dc4c0c094e9b4bb438257dbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ebb80c50396f0a95574887b66515694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded77287f94bd40a5a44427cfdf6d6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816a287dfc4a20fd7d87ce798cb657796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f62e7a5786c0f69f346450cef20ac697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26727f504e4492beb5bda06266c122f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29b05ef392f19d5dd38605874f19f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da195354cece7b129529314633f0cc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae970c70dff3d2e50fac2e6678adbffe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f921178671b356f03822643880ae4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98120ce3be1d76d6b14671273c102f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3e6c8710cdff06a504b6ca98b6906104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf557e1f06e81214ad5a05526dd84df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ea60e6f3f56c2b49003c091b80b6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb768780aa1e3c770d8ce95d2a767f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d4035225d49247942752ca2d408ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfc1993088383236a8291ad31ca9f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf304c0fbd8f8411ada8baff291f8bda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72b2b188c790aa64c2ff3bd1d42ed2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48772e5306100b8f69c108fae5493a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dd1294de3e3b241f2169981b919a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb33ba51ebcfc9d9e2b3c2f34962c41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43223141f156f11194b2de86ff5bba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6b52489ec31a050edb6cecbfef222116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194722651581c01ae8fbf1030433101e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b98f1e6a0a4649c5dc2569e2a7108118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc42e2da165025344e12ed94f7a5a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fbd45aaf9ea47100c73bee988a3a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef01c7d33806d591d3447d2e0d99016121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d062c63eaf8d2dceebefa769c9464122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550ff37455932162129eba89b3813f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5657f2e00f2e8eca2a5b99bdebacd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca53fe21b8dad3fe008d0fd4ff78f31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22f884f1eab23af3efd3afa8e61cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd856c66d2c36de2dc9e590dfb43b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dffe683c56a5634bd0d0e846efa731128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd46f96ff84eaf15ceeb3318b88895129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7293ae3eeb9e74427af7a57451987bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d8cc126596498670223ad0b2e6326131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63067cdfb2c1fa041d869cebd0cd20a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bd63984fbe2bb52b8c69e4096eb90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570897807b52965b70df577094a1a4d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc493bb92c272502ad0c735f4a79232135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbd8d0d69a3fefcd50beb296ec7c96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ecdbede9c676c75b8fb365201b6df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f7238c8ce3ef8f97954a7eefb6eae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecff4b9209075d3459258bb849c79b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac8a687b6f2cef1689578c906675c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452577eeb37c7964201460847adcbc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547387d68974d469f2ced4203a43c198142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b03207a34c34993f15cfcc67b6dee5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5238268d6135186abb16694844665144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83caaa87d0caf1ccfe31c85f47955f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fb380664a9672a0a8eeca432adac4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb31cf786d66fa6d8304fce05faa5a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b093bafe6bc68cd5dfdd1644c36a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a8376038f78de5a0adedee0cf6041149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6e0ab4d27a1abd2989e64c0eb3091150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f899b24b02381adc33988392e515db7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4092fec03de38d11d7619ffc72749152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb6f3c21e9c48b37b68f7f053fe6ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e78afa33c1576d1e78a268e5c0292b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b15890a257dfbf9d9ef29aad9501155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6a88f84422966be34da32c356009c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9219b639f3d7c629e7f919a555fa68e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cd058a1a7b683ed2859a7c93830a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b1ab13ce6cc10f3600e10e3033f25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330ab011a6dca70b5bc9b0855167d65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6235d85813aa6c4bb241b4e13c7796e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e464d5eea821b78b3a53ed25ecec9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae880580dd98b51d6c334a0c9397c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e3fdcea0196155e5ce7cbdc3f1119164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552467e46f9b15d00fc99a521e032b19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fa578fd86ddaecf774631ad97fe24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70250797ca9777e309e0d00c9c7d7366167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ece6a1ace3309c0b1e4a223454704b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5635b4cab32225e13db858f396c019169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed585cf1bd465d9fb2cb4c36b96e978170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ed31d6ff5d104619fd71d8ffd99b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a5e601ac0b2fb8e4f80eb6170643c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed0cb39b2d3b531cf6f53376962b2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7e85fee66dfbffd3cf1cb0a7d718d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baaaedd08b3e7ca511390e484ca388175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a9d166ff444cdecd703576146bcc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5245eb681c713a79dd29929d17660f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c6b81b8ae6f931d5a5e96098018e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8831d6a4262db7b1ea571f299daf716179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fabc2b0c97055b2a8c0c94efcabad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db801195efa1f1826cbcae821d54f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc5873b80d8a89cc172b8aed163a6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867a914e070365d7679e1eeefffb73c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6614bc562789f9715d6242ed173926184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd671c47d8b6b9844741aed2375a8cf8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb09bfb5d8996f88a44809b93f1e06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8353efd3cf9909022a775e424189187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545681919b92108374a4662fa5451c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3639267f2be6c5eb8ea0006d038b067189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf855c4696107e72c9020274cc121a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeddcc44e7e4be0a245692a75acc4c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2583a5a3889fa1034d7e924c84b30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a8cd25575e60b9378c30d51a799ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49dcd6f31bcc876d6cdbc695ca3995194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0eef980b2a908787cc4365e0d586b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7933e1e1ef2a4670babb1beec38330b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f473b412fa58b19b67386b4edc45a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744c4ace737d57c0bc14d0174a4f0b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d889c677d8aa7f2b9be04e42161b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834113c06a6bc22eb501d906b1348e84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b650b99a557cb48797aaa97b6a495201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aed05c5d1666509ae3a362b1ff5af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fc72bb252dfbb921268854134d431203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab98c5555267b440127bf46092c64e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8dc210a819991906167c0a184b57d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0c2730b70ea9e943165cd4fa52d1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fad39ad24b4a6c4bdea504ca8538d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5589e892182dd4544c780e45e9092208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ae8df7e94bf9efaaa4900fc1db45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b557f8b683df7fbde4cf5a66813ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784f7442e46bcaed18959c36a3eb0cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d264ea57165ec0b6d6a5d7c3f6b3a77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508c7814ea8e703ee52dd4ae1e76a02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54a1648c6d4b33195e4ccee5388079214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdf51548ffe370435d96ecd6725356215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e5dc95a24376fb224d4bc6e3d9628216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1f469beefc439d6f45205a18a6623217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cf0743a0452c0e07f4e3f7fd016f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437c0bc66539de5c04b1f37f5f4244a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68ee3840fff476fb2072f5ccb065be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dad315eacd4e0de1b5e3fc68e8014221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a119b1687a8e95ba90e8cfab1c3bfd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaa778e8c12ef1b5bb80887c6baf28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb2660ab04b71912f6a4a982afde26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b305684f6077bc7280610cee3708e57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cbed60fca328aea92110834171def226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a51cc753e6e00e0923d58ec3f6a99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50101743af9f359fff680ef39c71c727228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ea77091fae08a30368ee4d76cff52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfecc4ae57a79ba2b8edcd1d81bb4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc1f4e982172c84fbb4bfe3b7753e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823c5e941de995e8c88b7d6d9115f14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17997a6c9ea01fdb21905b876140f0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76f5ae26aa2337a532f7587bdf76cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443740fc85458367717ef3fe573a9a18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367ceca4ec84a5758b0c141ecf0b21c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3afcceba1053eca5fd360f7c00cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0259a585596a215368b1a45af9448ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a833965bcf3227b615714f652060d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec726ca378933ba8747bbc303d09030240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e5dcff113a6e97be82911caf54abf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cbfb37e6d2ac3fb1105ca7429cd29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256c8a252bf7534d67a2c0f8fc93f7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211eb6c96b27f7a7f056f92081bb9d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cf12f32d7bd80104052f66c6ffea8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c36f6d72a354701749f60bcd3197a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fc49bc9f24d06aa25b4075c08f998247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9331aa532f74e815befb5bc180392248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115a1ee5c28aca027969f1409b61661249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc610664cc27ca60cbb0b0c69aa8f0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86715b3b5cb5f603359568ddb40e22a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a58086cc9fc6052394629ca27955252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76923eb9cfdb75d53f3489ee41f8775253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b23f6a2ed010cc301bba5bf908257a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e25381d6559e21f9b54fc426e741e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8a4733e206b1155949d23a233663c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8981cea2cd3f0d977bf1ed4c6f832ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84b0e2483df83fa30b62b8fdf772a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac104c964495675372cd3093452379259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea0ea25c5a29ad1fbfc24249b9bc45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ea12db51ad8fca77bff401739798d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854c29e3c7936450c6aa9c4f124f13a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9cb2d29d30b523a5ff3caecbe9e7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdc1955fa1861e8a92dc94b1e2f44c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023417d0a20a3225f3e8d9630c250fad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b4f072b73775b4403b59e1b58e7d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c44ea03d55a8554613fcf334931a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e4fead78e298e3d1bac88344f9ddf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae431d867209229629808aa246e1d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4729a3e99d74ba7135ba8dd2ec983270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031790e77de7bdfd3ae55a66030ff99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065fca721c3140e8cd6b343e28bc409272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc7511d13929f6490aa39d64b4126f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9327884035e1046d2d00ad6b833ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca14d7618a2eb9417753a438caf60b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e55e3758ad2464617cd6881378e1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cccc8a6d61af7d8118a62efaa4611277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d7726f6dfb87457834dd3e3191da1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4c04ebe62d46f06c4549c0d77dcbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8c736f13d4d9a23a1258fdfc4b199280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7063d4988a7e70e8699c9ba93beae49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e787393fe2878257c9569754ccb7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f69069c316b1044a85bd967e29681283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092178b7b3d611c483c46b4176cabef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5190f9a6ea71f3d12d0ee8ae3361e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae483b4f81ec9d5d258fee3afc35e0fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eec7b7ce53881ff8166a3f951e0da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fdc06f1411efb1c249d6b28489f93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dfd2f8774fb299eb2514784a93ed1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49055ea53ceb256ad6197b214de752ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f7a8862259ae017ab596638104163291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838a5e69b55626c0282268677a8e77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6837b3a560a128e3c54ee523fcc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c337b07805f3469d25ac2298b91e6a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc753268be1724e39dfd5a0e53e0b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de9d4bd96d1263cdcab947d1e253e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c3147b356103181bed64814f0df68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe1b2cf7ea0a30f0ca1495664c6bb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef64ed36a518914d07113124fcb711299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8aeb969addfe2859285227fda1b670300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7043c8c74990c0b39b0440795cd2a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f39042ab5d739b3fa8dddff8842f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a25aad1a9c8712da838633d192726b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa877aa2b63e1547d2f7928da12291304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b73884dd9034a85af54eb978cf649305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8157e905e24d1b849a85a3b0d4b9ac9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02d3ef2065699e0e7cb76871b4e932307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258348b9398a1792fdbc6613e89979308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316fab751a0ad5c3c4bcd8e77ea2716309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e854bb4510e1eddf467664b38098c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f0cec6e23873f0dfe0821064d0960311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62dac5a5c2773ad61583aa9dcd80a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad83040a6649a860ecd769f5db9898313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7c4add3310ada02782d6d055f88f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68971297ff111d3a069ab12e68592d10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4749b01947003aae19f1cc981478fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76207f8214f3e083c0ef40af6080d85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d39857d0e6f4b2c9e988b6adc38cd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d8545b298a5de499b6e790c81e844319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538b58f869c7a45d162d68875af95ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa37a93a03edc4e8de75f6242c26ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48da0d63720d973364858115365495322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2d235f67fdbf2299084c0360601f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ddf111dcb51a5520a57e962b8796c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab696217af1e6a41c2bcb0dd116824325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f695438df654d0ea3fda998101e57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6fd06be78ccf3e84d1fa3c85a69a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f596fb0f109b3ac4677787f8453f861328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21148c200d405cedd698e087f3617e03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135715cdfc751f60b853e3ede0e62a15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a067358a0553b881801f9836b6a8dcf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43881fab0d7d2052cdc3ab4259a17bc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a2b354d0a7f2e50381d44d2c1739f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd4652cdfbc194e5c8ec147309048334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10e44aaca1af4f9de03864b3344b79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3e60dd777cd8f2352ba5f4cf7220b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3596263592af3f535fc0c45d7c5ef28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c62ec98e51f47727ba9710458715f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291227eafbd875005b4c5545d5e8960339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dd7d161b078176595a26a6f41a956340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad61d46f4b2aeffd7350f84a6631c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acab484c423d2d9606bd65e8f8c355342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a4a7612affe1c4d45bdf476f36d8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478c1ba9f498a1d9d795aeafee3076344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc72802795f37cb34e6f5e15a1d08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860c04dd94593ec8064c99839663f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac321305d3cb9e7f087cf2f2e4ee770347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb8d623380e8abb486afd46637bb1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231e104d4a027ce3d4e70aedc108f052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177a2c1817fb8c224324e16baf2285a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc531d314e43221ca7f44e2ff7bb64e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fc60e242604344ec2f217d58e0fb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d5c3830663366f263ffc530329216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c272485a19e07fc3411f3f79b7dac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b18a870600d9c51d536c8c1ca617978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65de51ac433df1dbd6331951fd332099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87afdb8006b347d6fe1c4cf6dfb675f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a150dca43ee4269ba31e528ffa2cb7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bd22dcb2a1738376a5d577b231bf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372395c0122a657eff1e83955f5285c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f14b2225d0d6e3d0d0ed983be9514f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8389deddff5ec2cb4b974b64b036bb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd526f232a1b278e28a698c77a66b3fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e52092ff6403e03268337941e994417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e55dedb7e433df8bd6284f26c4afd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b5027dd5cd93e9a71fa2ddc7ab1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8135285b411a182c92df01d06124620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc93e732028331257b3adc449ae309421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658479a89677422f6617083ff7de79fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479c3f442ef3b4437ffe4a3eb0727c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488fcd8af3b873cacc9950a2ce7e44b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3e17a2012bdfa53f490a3abe0665425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deca1910bf1bb47a0d80394c305d3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e3bf16ab6bfbfd1c537a8181f558f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6667104d4ff2ab822834dbcdbb913cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f568b319325c163fd20c7000f662c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c20fe760e99c22c8df79e3e9427ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc23502b1c47c4e6499d16b06777a4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653818da8df1331cb7b9fd680f49e35d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb549ee700ac5737e98cc71250138a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a45c6f067b32b79f6e098b1569aea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70392e272483a9bd2e69c0f1d7bd577435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31708298f34a3069d530bd84e0f12a6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02daea15eb684339d67ee651c2aad637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96a4b6c8ae74b3baad8d18250ce42e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75097eaebd62a375d6132ad5738b8d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ab66c8f5603b3c90e7d86c527aff240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8c5639d22a882d28b9dccf32ac36541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ba36dc8be17db953bf66bc3f97e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c0596767ea2566def30c8e8ed46b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0fa6245fca537577d20c7659729c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e3a04b74d933777886a24e314b24545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b227c099c2a202b978b8a62c46565646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e07d7bfa9fdfca01e3660f0b4908447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f81eeb7123827dc648566a534fcca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f107a6809d96db8fface25e5c23a2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9597654706fbbbac6739f909eae2ee650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132193c639bc456179edd19574c406751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c1dd3575f270cc3043034a4bd7ae452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb583ca1dca4b9a6b3ff5a469d0aad353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94685bcd8c39f0d3e5b35c80001cf22c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686c4f7ca882fe7fea62c447d8582c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e7ef9ee45f9207e7288ee8aee34b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eb203abb8a101bbc1b24190e4d41e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3172fb4a7cdd93f8c3dfe0c5d9f5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bc8ab53f1e6a903e00d29baadde1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8997d32c5c7de302eac870ff1f26e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5612ac4efad3611dac70aa517229e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed56a20606b4c354ea427fe1ac301262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdb8e7916bf994c2730b62cd7c8e4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c8d4ec6e2332163bf035a40dab1de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bad35e48b892160ee7e8a198983f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d915425eb93576d9e75f3add729d3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018635dd3589d12220ee223f6439501167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81537209fac126c0be63e0b25c42fc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44528dcaa837c7a7a7608bf86c48f54869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415ca3e45ae881be9178762a89a079d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb40dd5a88a110cb690512fa9a89cdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a7cd6aa2dfa7b37694c09263c9acf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab448ca89655499ba338c9e47ad2da273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dd1d1dcb4aa9ee7dd8ed8960a21db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1eb80fa31f3e860b6ec43f16efc5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb2577160a65f94d8870eceb03ca3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb9b3021292cbf4eb5372204fd985177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f609a00ae321adac254c7bafd3e8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db9055642b275ceb5b5116a7bf02179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b8c0f028672c746a62472ecda225880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374eaa3417e1f868ce287a14ffb024e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62919fccc63b31d7d8ddf56a1b5b29d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bd0eb502cc214a4d1f879710e4e4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c055b1f0e31df92a606760e3448684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7a1d5fc169bdc13b30e591911c5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a609baa51d3ec34595a8cdc143bd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2515522a0c830762b363632f85d3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9c0a4f453cf0f55952c8f9e63419f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869536f21737ad853761eaadcf6dc1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ce8ed2cbb9d3cd556b02d25197d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b67b808cb4bf74cc55a989ef7451ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f1adb3c61db56d439dd32b244385692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2ad51bd55739eae1c263877395e8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47df104fa696e30f6cd03ed1be747794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc2ad984dc9f7e26a961460179463395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf02597c974b7041790a6a781a675a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e28ce62f1bfd32274b9856f3c68de097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5fbb3e8ed8e4c095f6770d9e9372e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6ea23ec1470e643a6d9209970732d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5889c8716d93afc3d457a9accd300100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119f5e3602a2ea48ee6db22a410836101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004471ea686f7f9f4305c7c536f045c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cad412bf55d8f28b8e022b02ea5922103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e005727efcdeeebcc39cba032ca5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44111aeafa855c4ce8256f9c4e76bba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b52fbbf3b1453cb63de735e0d68a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d196c88ada0807b3d02192f0325867107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd9a5a271b581429f0ba3ecc5aa3ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f88702a2d6c5c6fa4160137e60035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f5938dfabb63f55e32f1e414d895e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaa44f45ebd82d31543797fc52f19f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b21aad393e512937ff6c34dd26dc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa58dd3e3702e6e036b2df84d1754113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fee0171d3fde1b02177e79c14194de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87849d7ba38da5e08474ad741afe9eb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34685610dff4d9fd9fcdd798618bc715116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0dcfa96463d0bdab44c2ca777ab3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32963a759b483aa35d0ae0f0173681118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a9e1cec3d29a4f3c492730ed5acae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821e838fc4ba57515f5095acd080f1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58bf9a575f82ffe4578f851f46585a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc6c4648ae8e9ad288cad0c076d6d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6fc373987d20266628422d3a06374123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73afac1f6c9de6756598da20abd0180124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9619dcba1e08bce353e619758a8c14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f71595519c275244e2d135835bb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe5d34f266d7c1ca257a7b0ff2feb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214b2eab79221fab1b2a133d2fc8156128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f361a386ce0481057d758c7cf1a3b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f54ccdde2e0f22fbbc7dd58bdbe73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d96e3d694982669fbaa1bc6b03d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c85c94251c3cf8b41630013119d17e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c5bc118b02db04b684ae4a8f5d9ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e79a6c4e15d35c419e433cd63b0870134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024354173d924109057c388de8bc16a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab6e7c8e6442d0d9ea78de732514ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da66c3c849288a9bf30e38aa2df0fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ad64e5f87041689a451b37a57a897138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d298f979131942ebb633ce8b8776a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd34a5bc2c158762a62a9df29f8cd33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905ba194394e3f15c5b0b41ce4136df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ded3fb96db28be1b48ab8836ff464142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa7eafee0a9cae7575854a67823824143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e69d26722934dbecdc6fd2e1008ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd9d91123050777f0bcb6756a91e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980b2b3e5bea28e2f7abfd3c52923b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ef717b3486647da85863e3f104f9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea602b7bfb993aa09e756ba945f5cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c47136788d32b4cf0197a32cf55b82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeeb783d587f240c7e53f9a5ed39da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfbfb4de5668d81399d44eaf124103151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928fcc0489ded4ce0be954333362ff8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c61eccdc42a54884224d34c0cfae4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c2f259e5b8ec68a6c7f6a397e8cb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5560edc43c690150b99a14ff5c54b04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d6e43d8eeb2a499efc4907edb98fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a837606f0dcd142da0172ca98f6520157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c9298099de5e1c6a2903e3486072c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191f017576d1e1b49345b1d8fe62447159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f35dd65d6fc71218ab56513522960e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d00a12675bfb1d5147642b43d5c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740883456f0837d16dd60585c33c5c09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99813a0b7e281cd96d7f08a6851054163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c9e6c89b1513537ea16ff1c15f63d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624bbc87e4647495d590513ad8ee765165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a362f849ba6f9055c1b9c67274d7091166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e63dc03a5432ce9c7fdaa421d47e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e1358121ddc2c886b936adaf9045b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03a632e2263225e4059d1ca5397d80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aac121bed2aa658ed3d2cc1922c0b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca3acc3183c3a5e5a255736f39ceec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afbaa8b7294044aa9885fb81348240172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451aa838bff09390354ec2d1968221173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63e0387f00643da3b2bf0a4da9ab88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24d82e9c6c094a68711993cd21562e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fd5ecca0cd19a960b180e468df864176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b875c75da0c25e5b57da01c44731f4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25826d937cacfef12a31b524e7fc2c36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6031882b224b7bf741693539e1c4c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdd2e65edf876c2a7f6081f861dc9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985efb859aa859b75be22b7ab8e951b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb950e43fdb0d6e3f66c258dfa3c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c414109b591e69bd913ff5c1e93bea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4603d44497b2bab303950151ea637184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0e09cb2d6d45a28d50b1ce5a7017e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae3e66a7c923d19a984a0250013156186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd9880ab82a2f27d0a65dddea95855187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fb05a2f570cbc83db09538ea56fc3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29145d5a2239b2d4d3686a7a5aa4d205189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420a0bbac9510f300238220daa1619e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf97a894455fc7d973526ded2434600191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298158a4f72a4f61ae159549f4600a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a3f420df9c853d823f70c16bf5467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283e779ba7bffe2e6cdc62bbe0b14fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f78d247e84d24301897762ad6019195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d34c5d5003d2949ac0d7fd6ef4980196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd803cac43bcccaa20bdc6ce5d8f5c6b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d71aff9a74905e014c733c81e9bb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88409b1ed37f2164701ec089d7a49268199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7b8ca91909b164a0e7708ccee1129200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be80ecc6cf32bc5c62fbfc8333bb4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987537bac43a31a9b2524b9357d8bb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9b2d24e851b3d0cf7178749e0d28a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c526593dc8cbf514127f1b6538172204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c0186869edaf0f5c09ae5c870b9c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835c2d45ccc26fad5a86852c622333f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a1af9a34daf2a7aedcc4d014ebfcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbe1d282af7d93636359a1f86985c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcf802c0c86951b30df0e6a9ab3917209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af83a3938c17dd61caa7093e465caf5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9253616d928c092d77debb23a55525211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302cf04ad13b7434ef1fe9508da496212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737078348b755f078e8dfa59dd9ad2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460c3b16f17a4d085ed24afd780b3d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b73fc310f7b3b3c388c645493928a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28923ea198eee02e39473e5aa8267a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2961e4ce17f5f5dbfad71d74574d714217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa12ac03a0f4412faf67ecd766c871218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2547621d49892891c07c555216540219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c8f1203611f022c2c536b7a0ceec8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcc8038b72e651712cf0b3c9e69a64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3474c00dec3f1c674305f6561434a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4679c2a3e8c682dfc9869089166c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb0468cc84bfee2f7c4ac82a0379ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16812c02ac3123fc3ba88d4e183f851d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc263a49387ba608eaf899aa87371e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919b48457109fa7cceee80f81d5c6f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b27b872c4e5a80ffc9f2066a250c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace2c59f871c4369f1a06156b977491229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a8f625547bc3b00f0f5ef1fdc25e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52b42754fa03ac0bd3c55ac34bb02d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039a53d27a569f42c403c923f3c43db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488970ded0f4d02c9482a7c6a2eaa9a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e4950a2be066e028fe033c0827916234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa739ecfaa89a8d39e301a08ccd4e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f74675478b98902e005b40311cb23b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b86d741de645dc822dd55641879ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2e1b7640a9352abc72c989612158238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1cbd7a631322ad00423409920bea7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f77a312403ac1f8b37e51f3b895cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fefc2d885bbaddbc0e48d39c3fd20c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ca97f06c9ba026da19c2e68c0b135242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f6a3f8625e374ea08b25d1f7a61e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642222e80dd3f98eec9b96b69ee2a95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ebb1a6b7bdaa023dc8e727cc7501245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa3da37234a8db7093ba282e5050eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035358b3f0d1a431017bc94c5c3e836247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8957cd0a581063c6d5c4a70becadb29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb65e0f444a952cd8b10cf11867aa27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771cb66eeca3f8e33f494ac13b0820a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7de63e68a99da1006b777bc9d196d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365795d1e2ad84cba94581df27a36a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ca4d8dd1525ebfa13421b0fd8a4fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23d417772db774aa62d1486ae81f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b3d36ae2c30cb525bea2d8e22584e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50ddb099c1b9ebeaed43c2de100831256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd30732453cd5993b824eb4670ec4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c86d5f44b7652c843e75ab5004e12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d237f5bf24a725549e67dc43c628127259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a639dc161bb6c81004b426face1441260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e3b9b07b7093d89d6fc883c5071c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf989b7f4c2148e1cdf5d5d2bda83ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a97380b5a773f4401b4a9233782da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88238b155118395e0c1cff3a15d475264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3adceac40f5f86d3e0a5a6fc377df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253e279b36f798e12d30d8dcc1bd7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101edcb5236f0c14be18ea5aafa79eec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7d909ded2102162fb2e9a5a49f23c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422653febcca0e5ecd8521ee8368309269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a4160c00c93f64d2d74c1ca38b03e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a703fcf356f4df5de39a9b0e4fc451271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0cf7f2040ce3006860a2d8a1802f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78bbcd38b225423d6896de8692a75f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60b5ad90d11b4133e6f9ac082160e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be737056940731345862ca3310bdae2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a927e24844948daf3115a6f20d55d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861208b9a94b9d457f80560760239182277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046a574ea8b19c3acc6b0b11037a8ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57272f108d738866a9d3e0897ad98e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cd100c2c5d15a17e0c40994d28f59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf84bdeaac48e102fceabb16654c4ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8262a46956bac9a234df83607660cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164353e0f5d4a7076226aa255f00e8dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a452e2134fd32482184022c1fdbfa8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc207343b6005eb5e1a821cda61525285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15599091b364f4463216cb9a9fe816286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea7be82cd472b1848438a86863ab4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db90382ad237abb0c74dee8af9a4006288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19340908131b401b836313d0d0722140289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb66a69892b124863a1a70a65f9026d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5690c7617fd1478b47e5f10a811a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a171a70a53dcd8b51f8d72701c32a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77465785d9ea56c006bfd689ac918c57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3429959c266101c79373240964ac93f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0567ed73102c989e37c66de4860d37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972a293b0bada13ffc6208625c9569d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf192da2d4e7061ec6cba567d69aba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554542123f595dee40223cf817f1896298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff904c56cce2ed598b56157e862ece9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2add9ffc572b432334f91ae65255e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44222da764848bbea597c06134839bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95af14edaaa8e204c035520b3269f20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18919d279dbda820f6d120f2ae00f0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa358e02ab37fd40c328e2858f52182a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9d757896447f62b370ac359d42502305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dafb04402643a33b7b7a7322ce9760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa183ac5ac5f9524bb8b7696518d73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc80c67964cbdd7e63b304dbef2bc9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40024c165d747cad375dd6b1f5ea6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7638137acf274aeb14ba46ef4b67f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532b731ee5efcfd8e0b54f56b55cee8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9e06cca4c28f3999c4988e62e5c1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b904e5340353fd63aee6a1fcba257313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb839253cf11b9cb2fd41f0f3f389314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499fc094362f364dfe22579d954e4a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf524c0449ac1c0c53517d4075ee0f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128e314c56cd6680eb50f489bc19aab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35bfd40f960544cfafe2d6ffa7c9a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ca6b507d07f9b59e351a1de7a9c98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b5c0ca8cf5421426b5febba714a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b33fc55f3ca3e6d4cb997befb9399321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaab78c9a5e4f895d2b561bef5775a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54038589179c313f012cc49aadaf196a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d294af476f5e8ad094130524b5b8b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283564de0cfe8646d0f871e2d187266325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e06f26c9600b3a4cc9884854874ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6beda52dd43496624bc7c013b9d10e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8f1199de4463d9a11dbb094d6fc7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da1b46905f5887099e7cd1ee6937ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a8f6726a2eee11aa400ffbdd8e2f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab5026a9119be18af6996f57def605331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca03e0c43458fe9de25c77c41a3e3db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a593a1c309e0e20e7f41e5b43fa449333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225bdd94fa29c61998681b167fd561c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefda8ac40eec8b9308de280b254cf58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b6f913c7bfe78785f3b3b9095343336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc547feadaedd579b22bf0c7962aa6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0bf8f5e8e8537deac2db11b9fea58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9130aef37c8bd8b7cb118166c2fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d113b9c6bd5c460fd5926339feceac6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968828309893ee011a9330562f7e5ef3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4048fb53373e3c3572598fabd266d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0c9e0d763c1e5e4d1c5b269ca1a96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a450dba158f6f4cfbb0cd681c24f1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b4276516337826b90b70f6b1f1ce6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00464ff4dfced5756a524dd77a054f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957be59e2fd2216c59558f467b0c68be347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>