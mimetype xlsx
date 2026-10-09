--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bf169dbb0b12d817a28ec0615e5a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a12cbac33aaf8b745c27325d3d764c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d05a1f972a08ea07145068e0bab60e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642775d611356f64056d70fbc72379ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c489951f075548d78ec6ab6efe884475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aafb982a1c0910c64622bad05eba26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bf51b12bb8098998b8619f8ff3dc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be8895ab0a697fba50dc2075242e0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee24eea87274c34b6b843993902cef49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2beba2be6c577f831b5a64da9c141a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f678078dc5b2c236c1a8c593f3f7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023d74cbf7041c4bf7290d10e471f4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd27da88703a9617543b868ca5979a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590590cdfb9005bf0553c7d7d69160314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b0fdf62e41cd5a93577250bcd865515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a05e24bd1ea85edf661807f903c45f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d713bb4115916168aff89f9f5aad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b33963bb34d54b2e40c916a5a70d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671b99edc4ee0f1c5c081c20e67b2b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33555c2f95d58a7a93ef0d661e00e65420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207b7c14f560076236c3adc373eb17d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32447762cb95990eb8b9256f8618f6df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3ba4b879d4d240ad94c25fa71dc6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227124166994e85373b2f6c2758d5e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1d128212362dd150b647b745698f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eeb1f74cef674d23eb77c2f8e52ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961648420925b9b10a4e3c42fbc4ef1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b564080ddfe3f47b7d265631e415e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7897576d4991121ecfd69c188b1c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79fc01328f3632957d7310cfacf5f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0da54ed09b13a7bff560c6391f67f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db00049957698a50bc4d4a0b1ae4a2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd27ba4f67c44d96f3f639bfedb5a3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2f43f19b889aef4e99db7c74b666134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad68ff23caad728d9ee4fe2b6fda3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffecb7119360baad04d41b759f30d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c76005d734644ae3113799c4f5ad4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db6a00ebfd371c06cc890fce5e8bdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474753522c9c176a5deeb8c00f133c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370a41f69ec18691d7c4939cd58520d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88638535d08bef68fa27b95230dddf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9210b30cd097599fdaf81063e96d9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481022e47b5efbd2e38c9d1655b8df5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60fb6892ebf286030a48d208004e4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833442a1ab47c5b74f9b3a8a783b0bef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bb73fd344597b816fd3ecf0f4b60746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b84053955bc7419f6ed069268caf347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced631f693964022da648ff6d1cf368948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ccce46a4c864af6773978936622a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7987ac4d2a4b8193622422811753550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46935e4b9bc0722927d7f81b5acae351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068ed1f388d516fce178b89d7d478352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23813b6a53dcfc99dada89816f440053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323240ff2ad3c037456fe4516c5e92154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a52ba2edee8a8b1dee627e70fea5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59006fd77e2e3cddd81f4d295d34e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a687ffb40593c91eb88e1d80bae54fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d10288d2916e8d8db0781801eb0d5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b83e47716699f99d06c818dd1e85059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb5f5065bbf23445449a71cfdf544060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8e1898a92bf9518b965d24ef3ea6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c0b58c4ac28a832509781da76db162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f9030d3fb487eb889ba0bb27083ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431a1571743af4fcca7757d82857b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5ac16023d2c664b6140356029ab6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fd101a3cb55802167ad90582222d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9604ec66a41f290dac4472ae15aacf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ce780c8514330ae8d2f3315cf88f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371fc71ee406f1fcc79ab44bab0b6b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ddbb1c629c87225b39260100ee21f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d0d37d845ecfb9c5d6393d5073c3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c03ad1aca1b46c6c4de54ef105c9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1445f09cd52f09e266bee51d08c9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e431a522296842e4a1d4813d34fcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d63c6adb01767647e123a6335301fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7773d84dd96f8a1dd7c6c96a79ee576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97791e31b1ebb8627e3fd9d893d65e2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d567692ca62a85d6535e4e45a4a9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba859693b370716351c4774f3512d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5b2f836b762352d5cabf37901a95380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ba5b5a91039b4432500cd9503404881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3895e78ee1187e415111afbd71a8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0961b9b2a35520773325120c1dd8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616c70f25f235fe6fab386bbf83f8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0a13ff697ddb0b6f5f872cfa1ec7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957719de469816c8daba7e87741a75c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463114c9914f4051f39e069b6809ec6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fe2811844da0836321b478ab24f9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c9d4f1d01a88f3856c0a894083e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbecff7327957a1723bffe5185870ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eba760b74ab39e218783f791c59c4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad57812ca32ec3e363e3402b0335f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdbf9d1475776d6850661b01f1fca493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40ebef61947b5f60f240beda05718094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef459ad4a4a61006d9c07323bad2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e229a76edf66373fb76a4f76dc776096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23691ea846ff2ef3904d4712e24bc92697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a56f528de85f9376066e061245fb9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a67bb2caf55274b63a7339bed7716f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a119d17065c48223852a6b8d28940a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae136dc9773bca40adc23cb94ff59410101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b699e01c58db3ebbe30429e8115a840102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01738f64588bbd4ec9f98587f06f1ec3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ac6925dbe76d63a8e1375143e0ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dcf76ddb177510f1554b733ed89dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1319d53fa71dd561d7d94537e58b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70505ff779cf055a765d472a11d1bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898627e5c270fbc4fc0f78fc36ced58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4d96b2ec8cc3484568d7f3ae6c5c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9319e51ae94ae48bf7d5e909828e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc76f749b2bfc806aaf92109d4f8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96876ba89fc72bb78c65d4135c252e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956736e9c7098eeb469983ccb0717c1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891fd4683bf2437e63c7e67beb623ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da6b7d1bc96c60ca31790f10bae8ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df91279aae7c229099c300460f3f418116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933618f4bd621b0186b151a27e553ba4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414823ea9e442843193415404e4e18c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8ec39d96e60a6975cf26d718f1a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f05c7234567223af329916feda8a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4db11dc88c9f70f061b09b00812578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ff86ef74d320b07732121ae7081a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ae12e742df7d1a81b94e52e2bc8d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3284a0f4e5b6a180f55e9664354bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e385e473310dba26ac37cf7a1d01a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3376ecad218cc7bfd473fde01114a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a147e6bd9162d0a39f7f22faee44563127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990df9ffa73dc1ed4e8d0bdcabd29d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986ca6f2d37e997114704923d17b4a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3432e4427282d9e6f76b674b0fc7cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99622e59de824d89335d74aef27fae1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932cb51a3c3a568c7bfae5d262df265132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3934e66c046940b9acacbe269214b53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93981b642a9881051c3ecb254994b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cd3dc9fbc795ec8a19db8cf4ae560135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22ef189ca34446fcdfaa7220270c5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a724cd19b335b3a6e2a6e5d2456ccc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276b31e8c1a13e2d2a12718e61dd59f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ddc01886cd388e53004eeabca674d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107ac63fa0a85d7eabf66b4481f1b19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed557e7a9d6f067b1bc6e629c5dc8a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f72466bbd383d7f474eb54721473c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408ec0545cd6c3891c5b5d4fa58b2fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18f04925ce05c4ab7abca3b941d497144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012038e81de06bb1d8e8687ceca7e71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ddc76ec88e7b5c2e2a163f766ab73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c591e42b06a6db28ba4dc621c0bbf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6eba64be60e09d6b3602bfd7d76a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87586102fc722b622da265125c923a90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e5b9083a85214444926fee40696b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0071ff1439f0a65e15ef0a9adef82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b27e221efcd1102342126537b3e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e73fa0fe2c74e85e00ac862007aa5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900860285e8c7b84feb4cf0d6d269a03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f5ca48724d8ec51daba38a3620033155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af93101641f6bb6a97ed14c2af0508156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc9a413df5dafede9c495e596e68e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35384492d0e0d023917b1f1af6b2a42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fcb4afbbec7adee6b1568b34625b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47dd691e41a910e3f0188c4b63c3f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e746bd9894048b403eaa7a3c4cb03a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745877cb9fd2d95736a0fe716d04fe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820303a50450b7d412309fa41a4161163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d69d4d8eb5a80170554f995d3398cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388eaa8bc2b83d12b63632a8d234587165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fde92cbd852f17737d00715242497166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9383190374caf09ac2f2a4bdf0607167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b32cb83b0d97fa5c87e8d152c48e69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec69ba272328b813f2ae12c97e25e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e768e375b3b5ace6164f3adb3c3ef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858658a2b0e829f2d68a689d4abab445171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7b65abd46e06a0417d4e94b09cbb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c7410e97cae6aff4bd8b4377422d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af651655bb43d93898e4a088b48071a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc1ccc3c9d017a3f15dab36ca82b40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff9c25785c46de711c4ffbbc69bf67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccb84e9dbda8c94aaad10b20b8a68c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b27c7eab825e603740bb417a73127178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d2e2891de3c61c52605431c6d206e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/added43b7e137b13d4764c909f0628f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3ee33b54f7dda69e2e986073665d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84dd7da28362ba0c06e3ef3907d8b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c577b58841b008acb9f41561f63c2f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a2dff11816a686dc3304b5547244e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaf6b5660835f4da5705bbf6b91b33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7254c97500f2e7b4f74f0beeed59f9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4f231fe5b7411a7a7484787d9d51e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef133ed27fd6d36ae6360527fc063fea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed831196af26c841a7e774d272e4e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488d9219edb1a16a5019da3b16555ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d58aa0a8d94ac7f2fce1e58d66938191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ad555ad71a7cabc5efefc4c4407bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9abdbff30cfc596a9486959de25e7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780675ea3847aa5ea004323211b567b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e611ec805b30f57ca8c9ee8110695195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50373c2b32a12c412dea07bee76b8d31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99182ed072b5f92bf723d576293035b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bf777812291a2d8237a62c5b8090d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5086391fe83988fd823918ded0cc88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd194e8c4320ff28fd1551564f6d21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab1caff64e6b65086b886eaec0f805201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5d227aefeea24fef29dd943035fc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188da588e346d15517e123917fd0a87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0401b37c3a8aa6c869cd19c7cd167e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06e1149c43f5890a9a039cfd35f317205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a100ae38bdba1b8f4920ccba69b6ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb540906e7bede7ebc439f6690a855f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297db4072e86da5eccff429810d48304208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a073518dc3c7f1e7b51fc145534c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b119282adf83ffc21561d8a250a062210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347e5ca65f85dc0b465a2021930cefc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db755d94707ffbdb2a8119f9a97c3a9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15848589e9154d91a0f87dfae485facb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7881aafa296a9212085345c45503a23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aba6378077267b60d9714f4e348da5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8976800f262d5ab2b09a7bbd6339a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa9c8347b330dce347b0d40871390217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541525ca136446f1be7d80f381456e20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fce794dc1447545dc3460040e86fc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bd14011835ac12250ccb0ff973f8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a351e83ec011f55c096d0b644bf2e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4d31f6664b52758f34d8010340898222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bfcb8675be280e47ee771843591ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e11c71dc78ea7e4b2c8f1c6352a7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4b73087e9bb8fba08858780f5a01f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076807bc013f954739ee520ded478193226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747c21f394a18ba671292d0438b927c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb834a768410f1590f401e22ce11542e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abd63361a31d488100331f3663e667229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48596535efa546f21525d9696754f171230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79f140cfe211ca228dcea6f44c6c72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745a4f9226255ee837bca6526791f24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c611a29dd2df63fab6fc2245e1df68f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19080dbdd309b49a4fe2930786ae84cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949409a3023fc864b7a3d5fe6d4edcae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5179dd294160e3a82c26d747ed50c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f96c4fd46ec882768c787ddc33416f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f158666c07c36b1d2c97092b49c541d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faf22451d851b7f35ac143026d8347239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4d5cccb39813877933e9148ec257f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24660e8bca501b20c8d4f02ff558ea8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011e48b3ff5fd5778daf26e4edd7ff3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8554b09f2e6aec60f7641890aa28626243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674f4eb710e0d568d5ff976cbdad35f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5708a97eb650e925711e4990a476948245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a032de22a294abb6413886974c6bdce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb2ef0cabdbe0a759cd4ba8d8ccf94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e3ab1cc2f76783662b2438ec9067248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b6609bd51041a34c073c054370003249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458813c994e372d64442a12ed4214486250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dac28fdd58dbfdddb51c957df2f9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6abeb5e54c5ead5ea40ef0d911af3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39019eb29756f075ca2a0815848fcfe1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384169d76662b19e216a1e9a6e6b0e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231b9ec63be86a660cba8cd3f4b03e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6cf3fb1dc0abf5984cea9287c1ec1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981125ad7b1811179b6cd99e0ca1a4ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b431d873779d0e3ac9fd618c8697ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422be38e95540a4aa69bcae88e81705f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a80947d4d646a68d0966f65fdcd438260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674909675889cd81a7f8e54c4bff2209261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928da3c5e063a2610b1996a1d4ebbdc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eda78fa315c118eb5c51c7c908d9b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb16b16d81180be6b6f2c338d09221264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9096a7118259571d22ca0cdc7a22ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b599381e63f3e6164a65c4d1da50807266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebb543b346f9dd38bad3d8a41fb04c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fba0581e0272fe5b532e812032e0ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203826bb1f473c12d9a3923b98023a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b93229a30ca61762667e4f7ef11b43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f0fb97ffda19bc76ecd185b23b89c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c8d7f85f17f58a926f12561ee32ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814734ff8a03e4d468af791fb46e434273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67e038af5d021b84a2bf6a7d58cc60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644937207e28bd35039b1fad065d705275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c751a49b2e06335b2834c0803f0ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd777e152dadc7192e6f726bedd9a48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26efb52685dbcbbdc2c609f21ed8a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99997872b3c7a714fe171b850f085301279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61388bd4425baf12f963db0546378655280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931df8bfb98bfea886c166108d20b808281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d183bd3792ca0edd6697b582661ea7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87260b2852760890d40e24a52e64d54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c86a0184790893121b51b0e09d2beb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f24d4afd9ed0b3584d7dcc0ebaedc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e372ddb60b3c56538ede01287fc38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb8c75add691c5b307ce116861f11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e338bc385cf6e6ffa1be6f8d3fe31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23e4499aadfd3a88ade42270c58ec0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc0736d69a4b96a183563519da0f54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcced1e4c360006b9635cb8fda7a8bc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d048121a3241d0aa14446974faf410f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93324ffed14c11622aaa3a9e858ef8f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d89f1ae9c162acb92212c9aba95e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee938f701e817af57aa592f3b579a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810b7f0ffc95ecd87c12476f6de39b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7efaaa581ef66f9fca43a95641143297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d9098c85fb24bac61c0f96fda9dd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722073d6a51731a79d53e3a64b4e39b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6f2bdc4dadb364396cae1d41da4dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b2f0b3ef7387bb2fa70367c3c6b61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db59df3e9ce192feef96614b248f63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691253e928a8ca1eed4a94400a799bdb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dcd7d4f6f6ffa2d5d60b966a315a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840b38e3c4e4b03d8f37655828ba0c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4fd8ed92a73af9c885cdb218efe08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057a3b95957721c187a1f4895c275c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261085eae7a9ef34ee8b44eefb95e7c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a629a5d5603ebf995d0eb2623739fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3981d9df84359a0575f237993292368310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233d3bd7e38ed2b7f8a705822ef6aa1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca81251c7f13bc9b885c7bf2a13d11a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4abceb5ec393b28b8d37f1e8731a29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6695fb3d4beaacdeca71139b5945a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683f9ac4ec83e98fd226bb0ab93129c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae4af87f9687ec450e357353ca2d36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b74d58af6d286fd106d3079ff8739f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01882ce46d38e2286777f787f2c49e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac18986c75f0bbfae86f2edf186ff91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e9ef73037f4dd4cda76481ce1eb54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50616e8ffc70aa312963b5351e5764321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d839b014c1a485ac7665337326e80f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258d6fded438c992622e27903a96092323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08ef6d5e79932f578048856342da76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee088aed7f52feeeb09929b2a1dfc6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b726cd9ddad536a6e64f3718735950326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eef3af557a95337aa3d01bd49dc9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3f335034b4d96fdc51783b93ed676328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2d1633102e8942fb96a17703b86ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a1231e68fbe4676f89b08d10ef4b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f18b560cd9b4054496df862947554331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b992af5941c7ced84fd37cf3e36ff8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f523f350481790f59ccda30841edfa333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36b1bbfaf3b3caab5ca272f12c2dbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1101fdf55662ff1b961f70892806a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938d676f14b422231e921a759b633873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e205a4fe4dc737385edc38752c2f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745b2de4ac8f2c1d7a87815b16b133e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9852b094045868da2db61239bac54276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba069c35cca5cddd0775211cf7ec5307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cdaddd8a234e33690fb5e941292198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc217bec871ddce601a51a67b7b4d8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05366aec098be8c25218dab712dc8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f20036aa08595115f1c389e56361811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600a7f728260563704d96e84cbc2dc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa352b410097eb68cc17b566565e1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f96709b429edfc40819f0b4863b7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eadb473e7fc27e0fcf15413089ab915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b21ed63a2aa389c0e165b0aae921c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495beebedbf347e7cbbc9848f16db00f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83ad5853aedbde709de2eead78349918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b6c26f0b52c760fc63cd0f1f001a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f843d0d692a0dd7175cc3c3c258b9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695948d54a148dd2b46a5d9f0ca9d2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a729826c3a80f0b8b0e484257a97622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84c002dbabb2ad4aa8c3aa63064bd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc069fdfec624b4067b5aa2dadec16824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa3a86ca9c76da3eabcd15a67969f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6714d8fed7040cd5778457628c75a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded568037a88c44bcd6e6b9103d3f65f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35824b78ea60762f8c6a43e2f3c95e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2623b2b85ad6e96cdbbd64300d973ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44f4b4290c59efc2afe7ba509f666a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b31ebff0fcacfdeaae9f64c32b9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a164d4a7ac48c36cec27a3c8a12c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c943ee0454cbd23f8839d1ae6854e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d270723cec20ddf26fe5c2dfaf33a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fa43a7858bff93a95e5f0faccf4f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2812bf834b09a0ea5be0468c9c2952236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73e2d0a23526ce4e7e15b9960fe7c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa44274753c3a09ea77716ce9da6b4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62531599e920f740ed9eb37e5413be139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e666d75a965404f73d0516a215537240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b6b660ead039ef741ca202e3616b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589454d70507edd42905396011ca99e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865ce7126f9d388f63809152b26cf1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbbbb8b94f5ab8fc0482f6a20f83ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfbf14c045041f3c5c60e1d629aff345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916ea1d63f10d942a45763f27a5575746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48b9421f1e9fbab8b77a6929d86d2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e91007c768c9a10e1a280005383ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b669918959db27e7f5384d91d12aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8a91a0ffa09ff33f76b01a2eebb8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd31da0e50e851bf7066e99c71ccbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4b8d7fb09dcfbbd862ffa96ce98e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb03964521d255a2870abdc328bdef953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c8a7c362c166d3ed84446b88618754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328aae1457115ef7a6d9c8e9912bc2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10410e69217c6ec07b5afebeea88e2e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb973a6672c4bbc50dc2500ddbe54057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fbeb5a51b5773fcfc20584a3d795458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8979b0d24688cd99ba77fa2fbf13a9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5aeb2d13387b258f0411cae99232160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82be12818e941449f8d61862ca457661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664e96a66d980713d75dea9839e665362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0328c7b43ee39cd9912fc129de69963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703169d1b0043d43c572ce1fd1113ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fcaef6f13fc0fd78590c6c66ac18865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027ec75266ab3df678bbc15f95df32966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b31deaada2133ceaff34d7767584267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a138bea709ffc0edaf375e75e1b99868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26998f08faba9a4173aab4f21a10440b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab29af9f886d350fb6f63b1951b49070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0347a25981c1f22025bb0d5a11b3d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04831e83ad3e1b610e4196f903e15d8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951a0780ef1e6854e5bb2351004078673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640c0920b3aed258e36caae5d6c039574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd674ad24cbd81f11b7008904761ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e28d9bc1cf5be57e502a2a2509690176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c541d51d27bf1a98f1e3ecde9c68577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff21a8ece0eacaebcd3b94dd83c5f1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bffda889b60c29b784b24fe5911bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12c50ef73520a7c507d91adb6e2eef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e54257e54e38bc8401ea34644f5ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6c57b7722b2afb2eb78fd1345a76e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a4282b1bbde49e8f4e66e40e43df083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd2fac65f9d3979f941e0efd2da0c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b85e071145cab311e6dc49e89d0b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a464bd3bea531a9788b197df9f5b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e708ef7fb9b247b1a9d4fd898142687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175f842072578d8c3d3c0cc5e30539188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d5764698f6249d7cc10679cbe77b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de09e561afb863de5b17614285463690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414517269d1ebd2c5c7e8f08f20226c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdccb91c5df02aa290db0f864066ba792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab2cecdadb3a2a692677126195310093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62533389f1c71930cf349368b8f7a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d247e21cb149812139353ff90829f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dc1fc89411a4e12143a425189b01296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737e6b49f403fa215b67af5affc9f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b506cccdf7d9d93bb912e4c2471f3f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25560ed0159a9981f98029083a8d340699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7430e5ca747df817df04e6d477022100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c2f3bc433523db22f080bb58def49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf32a122676a2b969acc4b23bddfd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b6747ed878f1d368a5025d73ec0f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d50d456adcca1b4926fc05addcfc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314b08ae1a232be5b1c8b9ac97e62c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349253dd35d8ac74e27e5582f55be721106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347531768f7b19f9edc5ea284fe9730f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefedb2013d78f23b0142a19f6360f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240de3a1cce99c87dc157721cb294e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d4ce8620c6769cafad14e7ec24b37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b2af2bab1e5f579a111988ed26a7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad901cb66c130fb733d9cdfb8b205a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270071bcc124d46390ccef8a650a7391113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde8fbdebf409a22ae691dacee0452f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cbee71e06a7907873e98ccd6155d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70798e1a8edc2d7641588e5e0ba94c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54d4d73dc35563b69d1ba5c730ac02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963698c06b77665aa3b1843bd9d2b69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a16432368c207000efa28260759e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612a2926ae4400285174aad5710740120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f2ea3218935295d9c6d270a3cd373121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b338ac61bba7c0d3b670d74a9dcc0a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea24589c5fa66a407bb8da3a98436f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87ef62e08bad57c88ec4114ba3ff8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486d16689946bc21c1bc1746cb38d6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25fe816cfb91d3e5aafa117da7740126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c70a402b36d04a139067fa3792524f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068c829df00cf9a67eb2447de25e229128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f9900f3cb4d40d980ffce80dfb304129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9937b3a81eaafaccb2ccbe09a1657b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c49baa947e273d6045a6e07631a7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b2356a0825e950b719f41ba75f846132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66b07e76ba6fb91146e06abfff3b2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527829397c76e8a3f6fa0710d97d7aa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637380b02f43caf78aae102a91624bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad6127b8428b4fd8d83090c3adcdd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c00b814fe9a2605f7ac72dbb6ed47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0f5904d2b7c5ee4a6a3637f310115138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a05b0f7cc7d2156b58fe2c3f85b25c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15867a539d94a28784a5330d3d6bf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1798e5d7aefd117013900be0a4b84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72e01304c674ca2ba95ab2147b1a58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5712c4e0e9eac41b025a0903d28332b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14009ee9771aa653835bb0b14d91287144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924af3bfe124840c369c3625bebe983145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614ee7d697137a8a7eb7b8fb59396a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a164d38d6466c8370a6889aad7ef1d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa743ee62f4ae46f18327211826723d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae24360272275e7a502c00dc9b3814149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61ee00bf65b8aed0820d8aaa8faf72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662598488f99ae3c3e986f6b11b90db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890647999866c392836334005f41f985152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075d3e98e5942c7606cf4d76df8cc22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f920e476a73768c5857cfacf841ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70794d67510b434eb0f8f7cb5a3bf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f75eb253095b6843d78b7436c9962156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0be11186649645c1836e51fc41dc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598705ca8b4c800343d692be18d4c4f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dc69c25a37a497dacf4e117d9915b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7b439ca86e878e15caa5eb101bf86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d7d04152266cdd8605fe1b39ac404161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7697b7399ed8d7afb0a24abcc07d0d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbc3d48b8d9620bb0ec0c6d05525d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad45cdba901806dd81af1533263c4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d7dbea3916e2d97997e0420d7c52a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089cc5a82ca45e2e58cc98f3ee631bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba98e7852f14c8992ad7e1df1fc1011167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d9176904911f78e4454efa96db550168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677102aab9ce67d2813906df914685b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f05d3cd85040cef2bb467f37688bdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c84fbe92778dfb2f9ea6e22d0a5e6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf13396a1b7f2258d47cf68bf7aa7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8836a494fe960792339ef5adba6a12e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c467abb80fffa03dbf7a5c539b0135174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce6cdeda828b68c20c812b19f8c2ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aacd5045754334bf7a8730526db34e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43aaa265fa4363be4864c8d5031492177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf82c1a32c56a72a0e62016c4e7a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020aabe4502fd87e120df844c1f40d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ff8d449bb0da1305a2568c17ca06c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849b32a7e4737e412f6985c6b99eaa9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7732331da740b3a9e43447fa3eace182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e34a3e79ee036c5a9e8f506fff6317183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee694d418c5250f5579a09f426b9e927184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a660aa54ebacd40b816b9b23014a7d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ecdb0dbd1418de06eeea74ade0607186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf4c6e43882d23ca5e8742b1072540187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dd031e12af95406adc5f348d4e7e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c607970d8470b9325f4cf1fff785212189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae70ba327ba920f7352af78570e84f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccb94c007f149ffeca88d1ce76bace191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7500458df6b88b69fa1f344655d986c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088577691ae0351cb6abe029543badc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0dddd1573a99345468204ec05a85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298512422fad34b78ccbaccb81d44bfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bbbe4a084da8a3ac08d5e4314b6e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f424097694c849e4da4c1ab6060907197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048c4a4030afd4965b667edd1773140198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbab18c72069479f1e212dee2e0874199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9842a6c68f7c75af7842c938d07407200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceb67ee5651c9fbf176c6fbc82d7b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0ca7e3fac24640d0f90b2a21ac8e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcefc84a86820fa3de068b1579557a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3ae814ca9fd10bbd2c36c1ffba348204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb45ca3ea48e81c51db03eb28d57e8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cefec4b7a372ac44ffd9c3084969ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5bd69e95ae2a39caf58dc40932c36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109bd119b09978c7cf4183add0e8390208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826589d86cc8ee116590db239762aa4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d67abefc35c2b9c8935250e9d8b4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2c2b06461f86629a84cc5a22d5d51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3ac1cdae1cb8d57a7d7d572e7ee89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65479a1be5c1d07d3e918cb07ab4aa5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce7e3e949f56459f64b14f2d850728214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c373dee82b54e9d8dbc50d5a809cc8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1dc812977972d7c352cbd0b014bd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b4363e96cbc008245558d7cc68fe5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6ebf4d99422dd7a5592e1d871efed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83435dd15fc041cfafc8579a77df365c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef965d4e6edfdaf267abd4936d327aae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995bf1fc91dbf376d94384351790e50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b43f5b7e0b156473877ff00624e617222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb36c44a996fd23ad778a37c3bd6951223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9fdcdc1690d7092877d59559d99b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d293634268a2ecf34b61ea78c1de64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91097f050a37558344b4e9c7a7983b43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b979506b5a385223ece76a7f98a7f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea288d771cbe2deac75217b3943de4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415f8557a83c3e48bd04b5651334e1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef01c29e4e74ceeb4b7185184df0de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f6adb6a8d9a2445e6c87b4f96d3e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db1ea7cb8b8f7f28e3f8b5aa35fc6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caed0a1679d1ddfedc28306c5924bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb8b79afc3002de5f3cdbc33779f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7cf8065a98a12ca688a1fd8a9188c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2f22a7e5806606679e351dcd69cab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd98b5c64008ce5e965648e3f448ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4c06e05c931a1c131042faff1b3cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf65971bfaa847734c78f74da82e0a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795161b45c718db55972cacdc8a69ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e8b9b30390f72c1487ba8615c4101241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba12d6ac862302a309586117cbf5c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aaccc329c5b8cdee7f092daf87f35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef44b584fac5c9d0fd269d108a954244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fed63c9f23b6c7dc25dc0686abac6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30f414210955af58af0a1864dcd5da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec5f4be6d9996b66ffff5889a7ebd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399064c69f7b0f208d650bddec802cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965db65e54174bc9c6ec01df721f51a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c988ec784b642ee5ceccabf5f97dee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb2b4f72173a8c85a81cf0a52de0f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bb5b0e48fb0ccc950cbf15d078d34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833ca92d89daae10214aec38154adc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fd94f7e0c75a246263605e2b0ae1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849d6e1c4ef7da9f8a53109612309ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a48a5976a7496cbf978a4f82a4e2b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15d69d3cd9c30bb1900e1383927784257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e4746b20c9c5f82a06d912b508163258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac34d29acfc41af82cd8e6ebb79ec3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfe8b096f894f842c96eec7f5ea212260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376012702656424e175959ec58cc83c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2407785c2d70e86f4f63891fd8a7078262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04142279a8b4004d8168d85a7c7cc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b8aa8b12a46ec8e0e54abed95384b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213e7536f0d35acef63226cbe141d6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbf2eeef5ded2a8c8a28721644a860266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec85464e5a65c872043c056311c506267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219fda33608ba325e8577dcbc5b4ce5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf6617714eb6548b64701ac3f5a97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef99f1704d3566cfe987db5a9344aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f139438dd097f0f45364ccf4d3743271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98c53a85aeccab29c6d955fa8b75c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726969a02f5012933a597f81c161d688273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed39f55e8a0673461c43a9c7c893252274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfc6345fcfe227ad4b84817fc75dec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e1a1d6b74584f6f8e2b2db90976c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d9862c187e162129b73c71b991dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da5db89c14ff3b0946276be9314b95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2854db26c3d8a13d734333ff8cac2a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b488eb927da4da0fc5bff68c2b594280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644aee760cbc0f41d7313dd2dfe09f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714677d91509af1be14773561fb63b62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae5683c731113d4c9e5f947a2258bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3469c339efd7031689fc4ff60616461284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78b7576583ca47aace1d4c243b1b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e07ab12e744f84a27c84454794fbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea4d9497352d42cbd26ac0bbddc541287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4138845e457611989c4ccb4afc1063288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9f23b241d316b96333d71b5aa4b1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8493823f5cb6e8ef2d258b148c220cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72a7bcd3251655053c6e64f39527f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7b0e87a4b8887742643e7541fdea9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593c4b1e646a3ef8359359aaed07515293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c8f05be276def9f241b1536ced36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737252c86ae4f213ba850703e9de1d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4769575d9ce321da6acc6efa12e60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3549df107eb890f4d7aa6c4f06891297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e56ac94e69109574abcab66f232661298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d29335087a647139aded6547b2c7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b691e566046403d795de42ecc2e3e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8674cb9d9da1e3d259fd7789bbd416301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739d0de17e81f092dc8af9b211da155302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8ea92b3e72504d2d606f22745afb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3877dbd911e0f01be907fb5d73324304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3cf823b9895967aa398078956b2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a528c1941b6599aa09cf25444515a06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe75049f838e8db507eba825c8a8f96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975d5c72544ec19183943c661c19804308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce871fce049e7d5b9992e30ae3c56998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e86336d30dd35f27e9e203a860464310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d4273974e36103d2a8f4314a3d3b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1623199bfd62116ab04abdc33b6399312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b5b4b38c357ad0c25d382cd42feb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7696701794adb5cc33d45a16877d6dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b12f97db2af3fe0d544a36f36a56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c074a187e681d1d645b6554c8bf97f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e057506fcda6199d5a23a1e9229d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896607d6751f60759b37d0c4dff2160318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305d270197018a6cf458e4189ced02d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f00fc9ae66014b3efe1535bb6bfa11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1995575717ffeeeb9ff9375422365321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d0574d62f365afd4f62bf753142cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb884c1dbe6dca1be80a5b754fd87ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16935a0d4ebd23e0f3714902f38408f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740b123a59b821b9adee124093026a5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>