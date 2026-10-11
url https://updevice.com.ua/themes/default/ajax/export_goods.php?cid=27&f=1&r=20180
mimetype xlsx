--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d101b52e8d80f1564da6004f567301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1b6c3ab643ab1fa0a56afb54a9f0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0076235d4ccfb7f6e82ec70d8516b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a929cad49aeda307d83cdb18e532c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375df3b5e8b547da1373144c185dd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff3950d1f8a056fa40db712920fe736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cc86071beb03dafc81f4d46e6dab27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd9e67de72f0302f2deebf4a3c62fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3f78458112e213c328e04858d40899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d8dfb388bba3c0e3f603a4a636ebb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65dd98344975489b14cb70c79d7a8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec7cf161327c5d3e15fd6761e3301d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6f772d7d879139aead3d0e993f56113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd7eb7188c7a2e84ea63fbfe0fcca014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3f7d414783b202117866f7032549415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e093f83a1068ea73ac9618a512a2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec98407d4f42d0fd4f32412520444117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549214f93dda1abaed16a04afea66de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa9241fff51901bf352ebae25bfed919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20291fe843109079eb2ea43ca28bef9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba2cecc35a37949765d9b8ee89f1f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57b093374ef36b8b99d75ce7c6e35022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea94686a7dc0ea080634bbd532d52ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e509e4fcd22e7f2764398bf9fa088524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52600ac2e37b01b373e508f19009aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841f0453b28a5986bd517be8b3da7b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d55613ceae5c2c324b535333d359427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26775540ca5f35433ca6d682e2526d7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c77266e0fbb550b2f7bfd4c4880ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b7c8835f26dd5c09effbb682ce7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16898c7c045aa7f4c7136e69bc4a602f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac9194d1e64422ec30885f4f51c4f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fa71689adbc7cb44258787264518d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2badf892b838bd46b3417bdc0b4d12d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e08a8b5702520ee6b22c04ad8fe8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29277d15a6d80c9485adb69ee986fe536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8f2ec69d053595183f87aa0d58f5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc40251ab6e3c9251a77d1094a7d7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf640dab32e70186062944f2a15342039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f02e2f9945cfb9e44d3c2e97effbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b05c175b0b5b88f0ccd03b0f6106a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668d0f83ffe17303107533c7b8363c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb12d6a6d97ccd9b7e294db2feb1f7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d933c360a623b4289f405126258a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104269579392ec8de6787a18f610c1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f7cfe4ac724d2580639da644c475346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bd0a0f90f14d98a96e605b6976c6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abcde1c62e7b016c0e5411dfb72d4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71269df674d6e158b6068fd57d5942a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091297afd61d9687ff6801bef7a1ef750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d41893340051e172f87b0a3ad623f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe98c6b43cd5983e959caf16cf749552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dd64d7112725a76e28853f1b1738353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bea3bb2126a5b01a9ba50663299e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e272760cdf4d3ed7c638b235033901255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f59ca71b8a4a9823fa6ed855e58ff356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72893a735f718ce831e940954d13ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfa005751dc4520ffe345c4c866bbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2d7baf1ae35238df2076619da9e4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef959ce9a810cea90db59e656623ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43e38045b513128450664e3f94de3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2a298cef3094e81002b4fd4a72e6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759a4351034232aa674162e36f5435263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ab051f149fabad9e235f2429abe5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd8af4518745dfc62f31d8f2e4d23d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f898d54b39fb586895e2c469ca6a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247dea035f480af3ee0a3ed82d561967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6045f4a0f373649bb43d8b9a9bd8fce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c924d37ec5e401caaff9f8ce6135d9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cabc4e5581a6bd7e568f799861c7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0774a7a2a670ea53db76a642beea00b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e55d8fbd540c4cb0811966141f286c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8056575ae407eb29c983cb1a3f5d01273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202f3296a961cce8e980e5d10bf46e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dbd8c528b8d2725b7a99acde4b1bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27b8734af59b1c882e1b170aacf44f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac8aedf1c45edd40d33ceecd6604477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb756a516e68202fd5ad315ec50f035778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb823248ec09e0ba4916725da321e42079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0953cc653f27c4cb7e0d57a7369e5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181725330ed5cd8f8063658fe4e076881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828bddd2852afb53d314ff72bfd9e9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af430faa912225f009c9791e021ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ffe36b9f40ab92d3040e6b510677f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e195acd48884c40b2888ec1c3be95085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245676aed8b4e9a1d6903b46884fc8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34bf161cad4ee37ef81455e2ad50087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253425d29381c20e42ad5f9e8e09233088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ccb77e19f026439f81e1cfeb606189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09666347e67d7657cf70a5354881af1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68c8b0c35bae8cf73cf523c6b504c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd8a4f482029c17a842af165cfd96992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146df3ca0c0b33952d68f78d5e4b60593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94867b242561cf932e7e5b02900060594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c83bc119a8794571af327a51938d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061c900495c0d5ee70232c84d44879996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c60bb44c5dc460af114b98469f091897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0894aa5630be246bd42c9e4f2b00ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a012b9a2711d918829bc6d76335481a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fce458b057e40a506f86e44d86d84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d071d8c9e2f84a65a5a0e1df2c8c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96796f32de4d97657824b7ff33a6b85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2d15576628258a93605a68ecb2cc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698217e4d54ec6da42769c8eca40613104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37b7b2a33ba9708a2a68e32d379ede105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7d4114237d64186f0d4e68e8ca1fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc193691663a3b2785a6bfba5bda2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda680e785161719746d802161bf4744108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d99e6af4f75ecbd6aa60b842bb28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760a28d62591940fa4c658c6cbc4f7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac89e7cf4d609d6f31819bcf66503111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c44d50f02681253167e0f7af416679112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d9fe33dc98c6232ed1b95446ab2e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ff7085c3eb61a4b66099cfe17ead6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311d9bb2275a63400b38b64a56d2c94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65915912607e14f6d16b98ec90f960116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608580822c8559a30e52a6b1012f77d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715bb5817febd6b1dd4575cdc964ca3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcd99ce52622ccf4924be59a7a0b4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d2a001fa0f55865b3c6c46cb8a3f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ffee9c474d3f82eb879c1c8444bec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4019fb86fa128812300623011c06a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03090a53a2ad35d01170268cad215e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805831936575b091456238b058fdda7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3ce25105ab15839d1f20d61dcfa00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95492c15d2b2101d8234bc0069b761ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d1930dc640ca0cf4e4aa5fe496696127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b226f7444bc76dac3d602a67f09e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dbedb4237b12c6b84057129b83e29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de7ee13bb47c20b37d1fab2619aae1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc35e58ed467c371fc5ae8df01c49f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd549450d09b22ddc766580f5e4d9801132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aefbdf570f96cf490aadd6a1c0e38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91f30a5df94ff112c7c4a8d62c6195134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0696fa1fa1f1cbe3f72f072432bfe43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83df28f10ee5f8ac49bd0a80eb6c9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766f9fc0cfa716445c7602b6e3eafaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643fc2b5b6daf046f9f36257062081f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc16cade6da203c74a4dad86d091b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c91e0ff7e89fddaae735da9098817140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea81d7319f375408ef6ffd47a86902141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756818f0b8efac01c4425ea3d3345b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b152348727ba18c94b3e296b3971a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abe8823c10aff222b04ed9d78e0eb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd1bfd2e8065d1e49462ad68db0670145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcedc778f35933e40cac6552775a6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952799cbfaf26b7e032653bde980fca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634e38045d74aee0a4719ef809c935e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa862b07092b40a53c94a0d0f4e573149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d48be7cbf4e300f72a4090392f2800150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e891103e2966967bf40b72d0def2fb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a980bf19ea9e8544d7d1700fd9d0743152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598f18a10177f8cfbce07a7e5f7bbfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7722bdc9dc09e7052e14a881f806a3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dcee8c3e51c2fe3280588a814a984155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d3ae089f1a0ca2f747e1aa474eec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02902532c3161f3b6a6bb11c8675fd51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f276d0c1d26b91c1abfa42701b245158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5527de3f0d55f78613d45a7e73b3da5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8790bf217e4d46327272275a895bb17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb36f557d2d3f3f7e547854aa88cc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638f11b807eae2c4e87277efd9c763a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8cabdd8ffdbf82c829ff0e5ebbe04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b4ae44c58f1e1b766c842e7814d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafb49a142c5da568ebe3d2d8f94f51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8f815181be704cc748eb7c2285999166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67fdbe927a75ee09b549cbc05d4961167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d489e8379aa2b6070855fa0f8fbd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb01c5557f66b9a556b88cfd395b8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a461b815769f6d0c622d15a326928d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4c81ae03b480ecc303f2cb3b55b05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830baf093c79e89af168afbf7caf734172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f838b3d55f734b2f45598b780cc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00114ee6d3a0145b740ccc190e73b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecc9fab5705654d59bebd11cbcc8b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6943e3fac9f810a7a83faab81591579176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbd8ce9429c4fbec8fa1b4cb3ca5bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49f502fbf5d04f774d17665cd519b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459746c08e3ff345658801a8b8b6f4ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a66116666c4ee4c0888cab674cab9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279469f141cded83acd71b640690bfa2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a588f183a97f5402233172463b127182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8389a69e3cf6f7088166cb62372447183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc9cb42faf99f40a84b0ce5e7d3be3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21d5082b1d3101b60677a965714e42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d3734197783d4cb7db86650e2efad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae40cbd9c55055fda2bd9fa90e16fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda8d0252d5593235a711708311636d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287f16df6c90a89a3f6d973b60a3353189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422340590ed92fee6ee6e25c7c50d80a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e1c7781cc4549dddc78f70e2f4d3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27571fc566b4008fa2ef7c09773f024f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847e7ffb950fe8b0a2ef827f92b132f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c4c56288e6ece9a8e90060d664243194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb31af4accceb4de5b6b50e6df45dcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb478242c3d21a6aa2c6b663decf45dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75181fe0cdde9eb0446d5359cc72707197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b932eb2ae4bb59c4c6887919e8140198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff22a67d526840838d14b528dbaa4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c05e0861811e3c425a948859ed7ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d58e70b2b2bf79180ebe8701a1f69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7af3fb186b210f0fa3a95c8950ef2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f71d83a11248cbefd69123e00182eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60012080454c45039cf6d273ff8c3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0132e55be762610c838b0fe73f321b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeee1be30bbf570b11b07e95eb87fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c3568a3a630831701ce5a80df8c7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aacb431687d47f315b1ac7e46b4ac1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc392648efdfb15edc7a06557031695209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927ce6b418b9f5fd6c72113f3d757f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d7aa076267731d547c5e1abe5516a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c49db8df25b70d7a221d650149913212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4be5ede3cbd0c44a82c8ae292abfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa63a727eacf927d5b1c9978cefee95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30375ca1e2ea0a814764a91a719f4745215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae46e27c855147528143d41eb4926e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f31030d1df1a9a1361bcbe60f120c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbb78669016ecce24f20f8063c34eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a2879aadb78abb6d0b1afc974ae8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa257d9f3213cc74db21697da2da0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba264f5f83a3580721b28ffbcaa601221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23115edff63e572973feb379a8f991d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccf2c031b8c41d817d003a6044624a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe274f5f2467965db23e37085697d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354378d4ea7e9af8c58635730d62f8b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbeeb6df7b07bd8bbc15fa9575fb47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451ab40aee2f53a736ed66c4d1ca500227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfb516d2abaa307fcbacc5ed03de2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76945620144f6f76aea329fd344d1db5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5325b488981073518bc32346dcfdefa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2715ce3ce8fd006d293333414109cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ba1b51b1e84b994c50724f1a28bfb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7c10ab0324aff677b901c5483eb84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cebd5cd85a5c2f755b9811e97b6b79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670acf4a1d3bca7697cfd491751049c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c89b0015bdefa14a220867063e97c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3504b789e25ecba926372f3254691d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b7a002252260c210f1a2ad19a707a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb3b9c01634fe2c6caf673f7ea45f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c033f22f02ee8d17785a06d38ae93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193def497d657eaa7b343760588f89b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b839c153d9f6dc9f0f8198c1c99d22f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f11ba76a03491e214bd1281ec13f0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b962b57b6989d838129956145f9d7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cedb32933a5f57699c36c8a59370be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79836d11f74905fa4b0c2ee469186a82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f67b36f637abb0c1fb3e80cabe4318247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bb3d1827349ca3806652ee5a4ca24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897a81045e225b72b65d5cf47fdc4b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7e03438b6fe57b3b7ecdbcd5a047e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f9524eba8b420dc8bc08499e6d8e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299a17e1e33641847c121d5b6361023252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba080f15013676e675ad02ac56dca35b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71425125f1f618efd9a0ddcc4a252254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac357c03267e1d8ef6a75bfd2341a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b39d606252d4691682248a9c6a394256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673d79a5706c75b7d6c45074411c3cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f1fc62b47496349df533e547d2126258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c350f7fc04e123a55c07daefa1a16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba8e7dd29c8bf94eae8e4fde384846260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b709d17b8a921a7d1935d5194c9126261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398f69ad30a7a5fe27946db2d7b7d0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff53cdb01e11ac914d9d4d262317114263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13331575ea451f1accdddfa1b025acac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177541043ebb5dc79974c84e03984ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a43e3e7d7a90210185a26ede04bee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725603d29caf4252e2f6936c50f48df2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b7ac9922464d21803d31e7e585afc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1e3d9ac57c72561013f7d0757c5f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684c4f3aa0c033df60336b282b36b0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3820441930d9836e371bb4f0821f190271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd4b5884ad67ca1f388e688bdbf9be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dd407dfb3ffdcd4f28735c544c036273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b096be0b39e22f3fc124af900fb31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e827bf6a1ed7962cbd0018576615f2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f63492972c9ba01b89b02c0e8bbe2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c80e14a4c9028665293ca1903ca22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37177dbaf66bfb70eaff5f72b7d9fc03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d20b166001eda0872b39fa96d7ce5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01eba556dea0f2a527841b239dab61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1debd6b8792c4e2810285cb50e83f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c8fd269568fe742c3e985fd1d28d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657a4c0cf8cb25e08e39a8cf2f3b36e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acb96bb9b87e44c68c46c732a85b49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b435ad15f167b0ff2277766747ae12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18223eab8da96b1135563cf8540ad3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a092a29c1af97a5a268c75a541d69a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f7fff7a1ae595c1714ecc2c54fb59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f6e3be0551d546cd52973d826974289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b22e0b77eacfca3652bb9a64297e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b567e1cdf9cd7f0df27a6833628dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942afe110b66f487159051693b9d606e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c22febe4684c1487fa281969f2414293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ccdd9bf2fd90b5986f164ac8689f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffd6ea35a7bb66a9f05865fc6cd599295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b465bcd09c3cdb1007eb8986fd65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c5935f47d8c6f163f6f60331c188c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dd3b75480c442beb3f32ccdadfb02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b178ede642336570ec59161fd5bb556299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9135e87d33437bc4949be68b83695300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c4d4561ab1747e5d2a86a82f648c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e818beed2279d5c722f2cf4cf533891302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a7c78b50d87ab782ad7a1ef107a98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a36b6e331002b791ea7f9e2621b023304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444652c49266215ea999d6520c127f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8d156876ab76a840ebdd3e494017f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bb21367ab75fed0cd790f1c0c9948307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177ccc2c28fcb598d14765e81ba43db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff9ed7c701e0d9fd932e9dc5eb16e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9c450c01d82afe7fc82df9de1f708310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c5f98b1b644f89c659cdb87ce96c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b2179b07850c763a873c2e40febf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f367a101f1926999c753b9991f752313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00811e99f650d9fa4a84e6d8fc6e3f1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71594b57a003654e3657a98ff3271844315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6bf712ee17de98412e502f132262c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37d1586ff1f886905c8c48d1cc6c7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de27e486b4ba633cd5b663cf5d06848318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994920ae47806462153034a0064a594319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee9b2978e853c7d0d386fdc6abc45f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fec1a21525cb5a4e60aed550dc436321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec55f42c478b6d54e2222e5df146c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513eeb208c082130d0334c8278b0972323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3bdd9221b4828aa5db5cdc312ab8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e72de5427a45a9a343f0038845481325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19247327a5884a7d86fc5aee6f8503a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a14e628936d26b8fa73cf879bc1287327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f530f517ece4df5622d4378014ff1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e45e2338f738186aa427f0dd469509329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe19058eaec2d6590029dff0b13e1a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448179f7edf5f36bd3981b4b5616c74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c87fb5899aa766f5f6c5d529123e20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7939cd77a73f3352246767d1997449333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a679415cc56e85a43e35d30220454f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f901fbaf561e642746d4bc2eeaeb0472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d41eabf3c24ed1c3e16ea7aa7e8a733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59da81fe04db128277c7344e53260d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba0fe5e9edb6ac0c99dee38b726975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153925a3319eede7bfb2a98739a1afe16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a96df8540796368ea03524c95fcbc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f014e87a99bd500baff1ca6d82c90438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50275e191b3efa3a08ec9db73e4e659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17766034baffc1d484d73360054e268310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb19dee08648fb1e948caeaecefe5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1800bc6763254e6e925d484de7e93e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f601efa603bde1b336dec2fe8f478713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4795ed6c57171af2549b010550431f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb92ef8f3a3036c1edb9209d1d9251715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d178a769ce1431db645b39e3079b98016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2907579744259ecd4a8a0afa841d7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31f5d12b18904f8b15f4d4637ce09118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012c548cdf13842df689181f48dd59719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29280818de78ea9a734d5ed5d5b1bc6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fd3a545d30d086ede2e56da7a4a6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c519647f2111e6c1102ac4d2f72422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff2cf70b16d0100851ecbc7f4dd4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec398b49faab692092217cc0ae18f6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361b06e5207386f87e37719f469c9ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632148fd2c97c31df2f8a749fcee51a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43738ac48b127d312577139265d45be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6017398485fa2079e752705cba32ca028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96422bf8ba515fdd19dccc4d70cb2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90c92df1920e99f527f6195bda891930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8fb66a080d8824b1cffa881ff4c0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc95314a5f0009133844b715a51478532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c59cef6987c495aec55e1a005d4ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5d157f7de5988d1f20a5cc8e9e2b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239464f8de41701029f72074b3474b7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973cbd6cdbd0b1872b1be0652173d9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01046b0c365004175b564cb6fa644f5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb608891d4edd2140324f595887ac738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf334ffba4ec58385839354f9f63b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d438b0bedffb1210395c419546af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012a8a25c1130ed3f323da6059f10c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c0d0dc5bac22a0a4b3eab26c34e7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718449ef61f0ce8746c7e797fd7d13343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031320b1e00771ec4892d88627a954344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5fafd03c955e131bf586ee631d66645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d670a1daf250f5b1c0e8bcaf84010046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42b30fceae32456509e84f1777ea0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec74ba160873ab53f251ea31335aed848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f638ec57599efc603e2bdd1bc5d16349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac17399dfb82a37587a1267ae7cbe6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df5137de8c19fb71ee2f2e86b2d6b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82063fe263b6f742120bb659f4739c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d68341ef3a4a5e42ca2605f6107c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e326f3939f4880604dcd52759b590a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2dee970f3ccb51217d8bbb427a4e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e940da3fb88f1c1e39588d8e6c66c0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322fd65952a6eb0e94ed42852e124b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f85fbec461214c97f6c2f41cf4d2c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493379e25ddc23d248092ef1297f85059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7351f6aba729f6a2bb19c191a058a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07440af549d42f43b9dd00a336a3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028225564795ed164c4d3f2c50be9bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a869b92930abe35aa30e153ac17316563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea916f90d640015ccc0a75ee60f7e51964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1238344711284ca1ddd2d2196a230a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54920286c8e31948d49b0f5c36ef0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9b8d4dd1c139e58198b0e2acc96e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e840f483580aa73c3dc0ed2ed258568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd8e2af2d317cb316389e11e7416869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f91a7719868d7e2d82316414a041670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f351e4598e4f7edb32f9c092c56871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b409fe54f7e1563209a498dbb48aee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43ded982cef916981d3e649383d2a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47d83dd0bcb7416d132cd0b44aafb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccde07741e481c3b5991b19851265c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c267d1b9ee7091ca2cc099349e9a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c4387d0769fd030b7825253b9b4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0ae30b5bd00de0da81686f108c6e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1307d5567bf53566e9757f63d45b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0d194b160132233e42c4d71bd85a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b60400bc09f90c38bb7269e12b796c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653b3f73159a97fc75a11ff38876f0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141c8856bdfc6c22e64254be4ae775183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57087acbce5b18c99e05e43da364c7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf501ecc8612b72f31e3915f2405b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c10a6015bb3ead43d29198e46f50486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7336b8cd18d23c788c93b6ed0052bea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d656304a7a0f1a15c6c00a8e717e7c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def954793b7d735fc5da1f807cd410b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5483116c0f9d20f45dddf2e2b206890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b19c5d69b98042b0652fb615dfdf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b62b93c3908795951b7f3ef26f36392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1b06943fb93d20206e6dbcea4faf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a551207f93c5e045c5244d0199eaaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac545e0afc2c054cd5be23d25d9a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff1331c26e2c4034e73e88258ff46796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdc2f176fa73ac31fa443a29c2df2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c113b3692d060a3ea41977e395d146298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861025721983a7b7d22ce52822f411699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ea58b2b3eeb9ba857c3bc0eaef435100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb850cef64094faae1c38675350741e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bea341d71bbdd695bdc5774ae4c645102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913293fbd6f67aa0cd93eb9dd257fcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a35d4bb432db77d739a3af9a4be56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bf9460d3e80ac29cebf9bef9cbd40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac7ef1ea386557f20c3a9bda5852d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3d95ca3eda428063434638ce57516107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970a0d61d0ef734d11d0da3adc15938108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f626b9cf2b02578bdb2e0b1700ed11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54349d0a599b7ce13d141c457b96a8eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1d814e77b5fc1c7b4600a467e2e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c7cd3ad892f6b61a259c4cf77a279112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374477c514c1d80aed65eca9d657ddb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711491fb2b29ba20431448527e566303114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a26e5254acbec7f353a6c203d1f85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85d7c0e017330ca302b7c915a2e5d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821b5520f6a98ee13e11e7792100eb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04691ab59c9f7a38c1fa55e0d81f8cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2c285aeff3cd46568ef06b2a44092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672e3d0f142c0a5a17e3c72f974a48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae416cb712aa1a88d7c8af07847ebb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbc150d619a4b9bd80ec225d6ca3f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd1e2d76c3cfcb729f04c4372363b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01084271abcaa25a547e9b5759083923124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891422f48b18190c51ded64b03d6d7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0c7417e1f52ddfc3e7e426e5314e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5994640f583f10f0efe066c2fdac8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ddb2e5ef91fb280677d55767322b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23f4e6cce0a6009c6c9f7c8a0c97cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec58fb803831957ec74f652b65986d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad754747f5bc4fe5dbef03a6c4539b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c5c867bfc98588aa0c9e8a10aafbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc8d2a2bf331b0eb1108c75e407b25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca559586ef780161c6d6968cdb1dea8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d42e4da873f53a0f94c4e24021eefb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc19dc79ec576df9a55af5e4e386dbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ad3f71f5d18de2cc6b59cc7dc503e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c24fb700264265202c15397858c530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2facb50ee0f0e82ff59263f7373d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0efa2da2ce3b7f7f0ec6c11f76522a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53962addb77536d4c102eef67fa4bac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc55f0c72d3413ec54e1cbc022685d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10587a0b56facadc63448530a139f04b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55166110029bb1e65bda9da756f446b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7443ac54fddf4ec189b1d1edf20d98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07978bb421f146ecabdfc6a89ea946a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74efa238c866dbaba6cea069e1690147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acac2d20d0e2e22fe130453d03f988148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cb09836433398be0624cb12b70683149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c211621ef4bd9c95c9f07cc7a7569150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27da99593f44901a3fcc7b759a62b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69637a831faebbdf0127244d490327d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c6a2e98cdaf29f4d924e3e42c5475153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156c4bcd03c49f9d73e0798f31363c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e388ec1ac8f4346415f67494efb04df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd6ce520e59d0c9bea6ded12668e0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd85a0a4221b255543cecae7c62437157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c67de019d29316d1e87d2021f18fb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c3272b82727ef6b564620a4126ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf01649a6bb701f7f34ed20484bca8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223c4e5c937066479fbf39f5677e71b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6540c47ccb25697be0ff532184b9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05858cb36df4124786741126b38d8642163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c6a7ea3960653a7df4d15829689f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a793373a9e0af660b3268afca013a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f33cedb49d8def0730a5a59b607b01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c461653628c3797e62e5134f44d59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f84c51e11f19807056e928d1fc7f53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339fd62c1aef8f373c1147148a28dc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094cbfd4e91c6c5c6fa1a675e2f49f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630da3b206e461093719c5b6f87d147171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549ea6bc7e2492d94a9a1b4bf573be4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a14fb3295e1a3f9e82ea4828d7c7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaa01e5b9b14460aa59f51a87888b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cce6b27d61990d7a76cf246a905d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebee9643c73c4194ff470f114ca6814176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe5b09e92525a6b3c93aa6bcca31db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e401d9ee2d91037210b62659705ecb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84fc2552afd7dccb387691840ce94e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ce58c631e25e92c61a1b246e6d345180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85383391030e35e8fe0dbc72bf1dd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50207628675ef32a7f0aa55ee5dab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ce063d1a82385c4fae1126a811d45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5b4d807926c6bf651883c3c78c01d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630daa6204d493229bee4584bfa283a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30e916406c2c19a6ce97e694b899a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5f0b5ddd3bca65b5ce04ca1089c53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cae92b75245312d77c0034a4474ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5038cdcb24d596ec2c6d0a046d8457189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813414976cda8ac614269ca623863245190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d4019e1eed4f9e747daebdf35dc54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfecfe6960378f2325b4ac97ec77bd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f52fbc53fbafe6fb390ed825d8088193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf44d6c1a86e4c13c579606b631acea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ca0af9dbdb93c5d99167fcbb3cb15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ea7fdb6be61cc67bdf63fb1d87881196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864ff25dcb63468e39169e5d911fb6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e853272bd7f7a617f239dacc22594198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175191cf9feaa249b922ed89c238efd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda849b07283b8bd04dda2820102e65d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048b7cd334b1d3cfc5cb75baa08bd56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b4956f16814682125460994473d7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd24a7969ea65a038403551b3d7d32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad7ed72a851f54786b06cf15c45de9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28546fc8a377f1133b804c445cba5907205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06147ad4facd1c3bda45a69f9378f1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54512eb046c218074db4639430839344207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6f784230e298a41dc7ecd54235b78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3f52e3e2c03884e8e0f84b7a17dd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f3b3b164b426c0ba95c4b32ed0563210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18debb0844c1fe2040d2322ff305c12a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135093c74c816b5682c1052ff9ca4410212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9b874a50aeb59e80461bc44a940af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023e63891422a102ffa50578b3cb6b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56543451927c8034358ed59618a8b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ad3fd520466e6df193bc41defa9d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce6a9d77472ce6d3a23b248e62b10e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31be296a57cb16c5b3b8d7561c167aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3edacc99a1fa756cb7b104eaecc01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f2b69a2320fd3da338618ff5ca992220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019c9014247a26a0e829d10feffa40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc40e00add5824bbade85cf6b09963222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78616b4378e0478f311aa3bd4edf03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872fa3b10579f856ff63c70a353d6cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f5c6e9bd518000869dbddc4b351af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae98962dc1502d311dd2b9322f26774226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bbe63e567cba9a313c0aafb50cb27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430472db61853df9a72a3e254aa263ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b476defa06f34e73506abf5aafd9342229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d535677e620b3130e280867b7c372a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf16bf37c0af7f683b4c84425fee30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0fa2881db49376a6611f5b243fed6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daf86848ce7b92ea52a6ee391bed2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cd4155922ed8d9d5567912245e8b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb748e86a4f8c07846c922cc405e38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589b9821b7b9e659a4ac19860d6d1a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39936bfc250406daed2a5f89a7f491237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615e99315383d9d7260c2517b107d6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87bd85dde9cb17c7a8bc6704625940239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1058d7a1615c01bf9e667da120b4994240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2001f2a06c67049d7b5e46cbd2726b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8390242d51d2c5cc3a4e4e0d6b8a115242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d17ca8c06de13ecf01d3bc5d90495a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cce60d52916d0d39255b7e25a532d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9ddacdd0ebc359072827fa1af26ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a36edca57eb3922b596c69836bef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542ff2f001c2313198331e3d391ed8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f85e415d64d4de8f1bffb6fa44151248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d27f1d5378c9781cb97ed9b33a8f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d117b17ba10bb005441c31b50edaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533515b72a5df8583193db8698c9c6b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a355656796a7bbb78e5d3120bd72554252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3f370f9be2f6ac13fb5096e0af7c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13281c3254891cc2be87f956bc6b86db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3287fe0379c63e02273609601bfd59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b8329312fa61a2a7e0f9f7ec5e83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7243c958f9c4d017442b739a3e2d3e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cb27aafd7dbfede0bee3f27bace7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680c3c551dd85f332c7338c5d2f2036259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b14ebd682da75a1e9de9bbda3c2ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b87f492429b948331b55ebb3303125261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a3ec06a6684be61db00dafaf421d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166fbe41f9eb4171f02ca3ffd1990d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523592ed976feed5b3703ca15e56085264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5ed8ed55ead9da459259c8d598019265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c157b66d87841760a30913351eaf47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635256ca38641855bf439d3e67af87e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649530e0412d796e2ac3f9801e126b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03077b087c65d1936f0b5e59612f737c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd71956162e7329ff6b99ccac639ba8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084185a9cc4e2f9f9842c39b52fbf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a8725eaab0406b7b95592ab7a7fdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82d54348870987aa396190535c4ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab58eb9c573baa86a028fbedb7635a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df490d5ddfa87e407efa62b73f021275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c56ef05eb5ed1bb0998edee33647d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20736c72a87cf46354894bf183949e39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf2415bee805a17409048d7d92c4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a11620a61432d7ceef6b520fa94b77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9008fb3a74f948a8007c321386945f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d753c9855747ddc5c1e5a94e2e174b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d0e0a8634bf0ec0f18953ec6bdb6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92cf25a1f9950f46d4b67086957872283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d929de0851fd0b8e604dc90c5d824ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97137a276c4f7851bc9fe8568f1ed258285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023525b95217060df50ba6e8137f52d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2f57807f070991d04404414be23d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeb93e3629fbeb9cbd4dc124295103288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcdb789130815d0399ee87e73b252b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636e38d9bb29b194cead3c73674a614290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5938c2dccf1315511b361b66b4ae92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a30b19dd6dffc9438821a6a9b3d7db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342069636519cbf4ff43067f7afe79e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55631f53df9f2f7ac38807e9a6d1c39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f48ff7744ca43524f1fb3f9106ede7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3fc187b049a694e02ca6c902189a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8076ecb0144e5bb8369dd5e3dfe2816297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342115f9ee9f60aca22ba9dfef75309298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d46360173809241270512963cf79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d49cbdfbc7404b0f3aa7f41a5996f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320757bc8ec2340582afa24f253c943301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec55e89bd109751279ac756f9bbb313302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21564a9ba39674c6cca62facae6f22b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe47c2b623b0882f14a414398daa05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddb7229c7318cb402e0e5ff364c556305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514b1774f84a04397d424952ebc8eec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38a480c6668ec9087e53ba2fd32bda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc189cdf0c2158a2aec5e67d43fdf70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fef906a9a5d4be9c1786c4f716cb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8829fb3c3c48e933662b9418a0176b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b864a446783b82520766ce1ccda2824311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0217df567f4ce0b250d31da5f832f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29574ada7d1e6f369d422694e3b88841313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d09e63dcb753f782b5593c7a75ca8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fbd723a1eb4d21eb47774c154d65f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c331709efd67c058e475bf292f785d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6682b410bc928d472280b1cad9ba06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1521c908bde916b7521a0903e86aeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654585f81407f697ada175a929d80c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aea019a9cade46fd6055255d634650320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dca28d4ee347bcfffadecefdd4b239321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c1a6cafaef9062a75b98dd82b740322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5038b888da8f830b379f87f324ed7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de08b321e7f15e550213bd825130e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a325cf8fd1737be4d2f1e9cb89c3e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>