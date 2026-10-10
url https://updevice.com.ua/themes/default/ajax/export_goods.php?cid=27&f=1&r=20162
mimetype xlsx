--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1e66cc7ef0216b9e9ecf452ba4ba51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1564c8c2af9ad4d1a113d102079a9fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8939ecfe7d72fe882190fa5d2c41b0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba3cabe3ed343779bda57466232e614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83287185f147877abc1c9bc0cc338885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7777bfc5849616b69dcc0e0f5b94266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839e5bd62652fd81f5c667a14e6c0dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87764fb476e8dce000a4021a36fbffbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098380227090cf3c3f7b4268b83729859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214fcc520830705b661be50901ed5f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5962c8cf37186a487b67720776bcdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3be0d45e563ba8fb961f3bc1be67cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104221c617858e694b182a1cab0cc7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead43027ebec596d9cb237b0f4b2678f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b976ce4defcc2ee4c790b5be652ccca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052463a9a9168276a8a244ee17f208316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f43d91da5d423a1f282628547997f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6cd8da2328f9d9664f5338b43c39218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140993f5243bd2fad55b38ea691f3a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f207a10f5fee0c1e7e39871f3f733820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36df859e3487333bc4308ce26abd81d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfde5e09056ef4dd0b51f8c6c825c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbc808205b84bc19aaa7bb5c908cf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0a8736e63c4338ada312741e27e3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877be4f0b933cad032c11a1fd3a6e0b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eefb4d76ff9a6b29389e7a3650ac0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ada3aa49ed6a4caf3f0e9da86ead27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9012a68ef6916cc5564879848fa9a1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486581ef6bd55384de8a18d5c64c19129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e930927d12a8e2d08c44396796ff0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dee47dedd1bad538c02b90e997de9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beda3a5b4e4af6fd2e2e18a85f562432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e0c6931b46d9827842e93cd8787e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b062d2203be8c501f966a37c8fce034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb4c69e8b29451f5c10fe90118ff7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20788b799d58d5bbb5e94edfdd565536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02d54abb25249d90d4a904cb09515837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464e4de4b4b10bf2effeb45ef62001f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065867b56e15466019c908b36a23bfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12930f797714f2921abcf0c5ebd0537140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3451e45162e418257c24e2c7a29bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502959d210860dc36e274667ca6a3efa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68910c1d49453d127ecc1086765c476f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496a5e8da7553675d115abf3594dd2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007ecedbf0f064c851094248f81d4bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f842a75d0a2cee2caca72c943d74c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b1a54dc079b78639b226eacde1aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b6edd6d01a2919bf008022ef37e2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd30cf45dee0942805e95a50f0400a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dc3d0d872fcf05ad045fe3ca4c12b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51114578163320ce3c5e0602ee842ce751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668027e56c66aea034666d92862a81fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b02175efa3245bf8b4516ecd81f1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad1263e4e0d845138ad22fc9fccd2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590714bb73b014f732bd98d4d889572d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bb56665e637e3b53f805eb9b28a5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464459fec670e2dab723b8a86b1456257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aebcecf3afb90343cc861f0a0e87b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80538b936ecbfb9ab66d3c85e1dff46059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d04defe8a28d3e4dd509aef022227c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e04aa44e2d95c9749ba68a75d7f9e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db268592c61751fb1d60ac25f9ef0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6489aacb71864e9d539596f420895163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75adc59b4789953ef4ad77adfecefc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3823a98d34b14ba4277538e70230365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aece569a5275acdee6a988a84c21466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f637113add170d8b36d4c813d378667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec42e4178edccba10332432212277f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe0df0ecb80e4aa2469209cd2fd50f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7465e9f4816fc3ed3fc204380c50a5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd749caa692c16fda83b451deabcd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace63aa5d24d2adb61dda113b84b4b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0655ddab513ff54cf05c6cdd00fbcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f47da444292643dd3fac8ad408a2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbe092ce14197e79bfde0475b080e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9eb485d8dc9666d480dabb310df2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f54ee2f765c723a5fa1179572746a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211813702a09d1e3402c3240762367078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30a71827fb2072c4b4258294871a4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe51d511d99e7a3484a2a736b67da2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337f156e51967f21f038c118702543981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52335f2b0e82e144eba346147544849782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50e3756f873629a8ead7007166ad9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd15d8ccebd3447692909ad2492b8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832bda18abced7917b173adccbd440585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c839d3d55cf1c472bb4094ef6d55786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e9fb7804dc3ce7edcb18c008f70f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cfd6b2529844daaf2894e66a432d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eedd187574fb1206170412f385f0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb45f978ce889a787e92eafc570a11490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43e2cb98224214e69dd753be8361dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9306aa0902cef1a1f6dabc9cd1d9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bab2271d227e5af14db5034c8670f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc191950ec453efc3429eeba25b412ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35b8f5e842d9eed030371ffc608d3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269bbdea8a025d39a64c80c7c612e0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf9f3f908ce1836a047820258f493997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41144ea45054a1faf476d291ef3e6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777234871ba37598e30ca41dd18075e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad0044bdbdd39ca7fdf3c6f3d4155a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08d2b4006248cd2f62516db579cf0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181be06543965ebdcce738ce716a5f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b07a513c6bcfe188d75b086e2eb945103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5236cb990fc4b998574b5a0d4b92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba002d87d1aa813343263bcb055b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740174295e5bb0fc64703afce93e530106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb2a9ebb8bab4d5294c90b8b997bd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d96dba8ee9aa82077919ae96a31313108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58bcb3a8f80ff2fecede089c9a8fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ed547c7e637df2c6ba4b4fd916fd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae582c79a991a361e858728c23ef6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3262bc40aad3be0049123afb1cd78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818f16df7dcca58447deb498af6c72e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098619fa19672a04d8735655cfa96eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd486630fafb52f4045add277550ab9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb00677cc053155a96f7b022b7cb4ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbbfff24b51df7b591de5133061d31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58f947ab94ec675096dcae7f39df27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5f2a971ab8949cbe901f3b40ff8af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ce6e83c0d722458155d1051313e8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04a292875ad05d3917820b03cb1bba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71067fe32505f4a45df175a34aa237122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22382b8a40a1209f18296e3b23cdf9ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c238de9109bf06e0d3ea1c0998580124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac19830d6721d9f00b6aa3b03bfd4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b6584c551cf4ec656cc20f74b0e0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4251a6cd2d0ce58d2a3639a8770936127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336b28cd843e18445455758edc5afac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0daa232db559396b464cf4581327129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336734659029d668bf9a6b776d84c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8211d39bc568a7f77827d974de367131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0a01a00711a59f0e79f2aef9db65e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e56f3407026426022f9387467031133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498070162de9def42e50392267cf2f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dca1b86aeaa7d35f1447946f32f755135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917028bb5408347e87f06737568c319136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde206ef30025729bee218ba06bd1156137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03718a4a9dc4a157bec01476d05b231d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fb8919d640bccf1cc1d47a7e1405f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e8df5d0fa4130c0edb8423c440ebf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e768853c2bb299cf76aaea5816ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684441413313d4bb4771ecf008903ff7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd56e92e2bf533d2267f78a93c0d4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9312d065a3d1215919a0ceab06849144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f8f1bc8adcade1a8f3aae82fb7025145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c63b475324c840bc8d94598a201b8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336bf71601b5c99d9aeda12f5020481147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12975b1692d528a2496357b96d35880148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a47a328e5f321a8f1075d6d7b1cea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1964553a7e9b1694c49d7fd9ad32511150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569b8c09131a59046e7815e0493f531151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a461855f5093da1d8c47f4db5e4a31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c10a96aff53139aed52255b7b34fd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd3d38f34a23a34ce05767b347ba60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da67686ffbb1955af19daeff632b03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762d38574f4c03042c2fdff01ee6510156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d82478c28bc7a03cb597f1202844e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f2de96ca6df94ca56ca22d00e05dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4f8934ac0ea0688f50e2b52682295159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea5b489b86d814afb68ff3d6d4aff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9c414e378269edfb150eb0bb802a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39872ef49d214cd3e0126e26de60ecf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95554626cfb7991365655676f228a59d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb0543ffb5167d1db10d9e82ee58ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240d602ccc65538f369d05e9ff15a9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde290dfaa9600189e0602f7c5f48e41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22db823a0bd83804cf33950fb478866167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faa6ba249a1ee92722541cc295d58d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c8e9ed679849650a9ecfd5bbb6365169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04898513a8d882596ce92654455dc78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ee86c457f881d2ecb2885c2572e8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7470f16fdbe1f8beb662203b84b65b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856711593b93ca30f890319d5d5e6eb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dce72478813dc053ac43c2ccfe7e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ee4b53a735e88d9509c22d6b0b55d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e372fddedadadc8155103e42c9b11e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea520eb98ffa05b8326f872368ab89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced071328f0805639ce1fb459ea31a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2d5407e987124d5ff0473f918297a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67c939627f8d9faa74876b6883eb21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec22840be14a627b01599c53a92f76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc71affb1c5f094780c8a8e8aad959182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49b24f21044bc3bd829994c120bbb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aabc98cc19494a4a6d5ed9f632868184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c08c022354c202228065163bd1d6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86309c87ff311df326681874d1a3268f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b97573fb36af73d3233d84b213aa2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d9ad860a3f149ca915841151e9e9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f0084e2346808ce3a74e3487c832b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b6a6d2f24a224f2472166baacbd52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d385b3acf34a578a82fee32bf910849191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebfc335d7d8f2a7d67a6eadb329857192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25396f83631cd65f8c85aa95ea5f814d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311e476fae2d45cfb44e92e3d2f1350194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3c94fb6dba2e9a89c757ff17b956a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8794aa68b29df6c864fc12a0108ec78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3428e9d23ea6657ddb48172e41ea4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231994eb1464a96bb53c16c20a83ea5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6bdff9e4b6b5bdc9ec764af13b772199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d410062ed2ce05dc8d8ee61cafa56ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f978b20d5fe29ed5085fb972a0fff2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fb07a51eca2b8c2f356bad71174cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb05534e0b54a5e02edbadccaa7d4ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6fd06021ef53ed05e5de12d289dfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3eeba7eb6eba90f8f9912c3102c48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27718f73aa819e8384097fe30e8bcb3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeb0aa1d6d37f17b562d462361ffbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120697ff64fb89778782af1799ebb9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4efd7df219de5af62ea8fa73bb3f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83434877b51bc4ca369227e4cb558b0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5e3d38305caf416b3716ac8cab7be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada44054c9c05be41ad799f6293edb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634781852cbb69c50133a75713d2ad2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda6a17c82fe7a53f52c6350f8def4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26182bafe67cdfb553885dee2952ef33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a40412f4b05b7a4bb6591764c2dd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00077b2acfeb68419f6cd835e81925ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d78ecd62909dfd5081b09b10d95f89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92467089740e843e14aa10ae43de7a3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06989be061618b64af473e05b62f7d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e577c132963a4bee3aab084e9af1b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cbeebf4d65c2a402f22c7696328c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca853d384348fb5c14f3662458513616223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a8d9bc0d30b8c338e9f84a9b66fe8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ae3ab129eb2c4c1612db91a7bb3e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e790066d452d7656ad6b0614d699d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31515cee2e2c6cda35f33980ace5ff89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dfdb3b3fa4c05d84cbe61da49f371228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb26d5b40ba887a9d114289b68b7e09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db921c6620032bf72c769f5f39f63c1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6204fe7cf4c5b0f9256f28396fe9f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7575d0db1d3a0451d7f860fee9ca15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c14f8a200a34cac0864ac46033e75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf38b388a8e9db739c19bb2cf90bccd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aba2029e769555f26e30bb81a1bb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9263f8cd4147a6986a36186cc6973236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25d22a5b8ae7012fdd784a2755f121237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd73057c32ff13bc33380f88167f83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f80cf32e23b1a44657b3c23ff55f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5e323185501725ebb356eb6b3ea0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e42aea8efcd080e247099e3f35ecb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e2b5aee739046d43986f67bcb9c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed4c7c8cd6fce02241e858daaa8dd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02953f920c63e1307d1fcc20c7a08d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68250289f70b7b5f2de32d678599a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6876ebab8008b3886cebf9ca5ff4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f976310fb050867070431ea576fcae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc000a2caacef4c12941bb863f587c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aef86d61f876a85f4942f7b45c4a39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de7cec04e283d3c170e28bab9cbb93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451662e0136ca0602d1023a1a9df87d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04a425932198b792e7effc16dd58c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a76d5ed5ad5021baa95a2db9cdab6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828aa80531033ba2b3b3c14fa254a9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabaf459b8e5cd3c04faa5cff9ff423255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557ead5077dc9c306b4685b804cece8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76b363b4d3042316442803c39a5101257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f2f57aec25c898e7e9f5855c67ea4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836e125f4c213f8fcf962a679205d08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f34bfa20241a61c12cd51614e29953260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc71d4ca01815f8a5607de5e863c7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b746e8bdb3670a17336c212e85b88d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528543cae3c2f87b95b6f2eefb1a3f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9386c35f45790b1d338a240c47ebef5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd719dd19e92f61010f958236b19dc8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d06424eb4306a9a2945a8e9091c62b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bee9248f1124d8ea05e315c077d154267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c1c96509afd24ea217ce09e652a67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe6c29fcb672badcd57c6cb3e7fa1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce575a4b899ce74c086685c0489794e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f6dc205a1b80c1e3676f72bd6aa2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80c00433545c4f00dc4377c239cda0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aaa6af0beac6e2622af0b1f9b5152273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6003258c446da1d0c2578f4508be90c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef2e7567fd53b19909e95a597a4be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7d04b9dec68f5c523f9e4b8f11624276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12635340565231afe26296a9ad30bf03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105b19096925246724edf714269223e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcbae9c398051f3211dcad85290a3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ae1b3e072c4a729c5bf2282dc11c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcff99fcf94548c908e10590010d259281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f7a81a3bc9fd449a157c5f53246d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76e87cebf0c14ae3961a9ddcec506e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd673e2aaed147983fde356ea9f8d91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5d6e53c8cebcdf45b0c84fcbaf830285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca468e066b55679dcdc99ae74a2bf7c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fe57e4ae377d27b117907f6e7271c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23fed91d8b94e71249cf303a896ca3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057610cce21ef9cc0a0c4447f1035de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021814a4563f48eb8468bccc8bffcc7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1784791a27a81e0c841df5cfe2d667291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ac02d5883ff9801e6cfa77b558ba7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d919dd3228f904da7182468dd6fab77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2a2f883e49833b5e8ff18d17abd26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb9855b885725bde524ce2fe3f47e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04620e03f2c4e113f74897c739742f85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f61c388df86530b05115402bb8b56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e9dcffa44b1b236d49961e275dd6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2896815dde63264769819cbbb835c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bce915f45f9382700d2c6d28cd563300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f696c722371d591fe003f49cf6ec1f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953de160a0a392c10253a0415d186625302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9532354b8e3237a005e059febdcd098303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e16baf065c3531225f93559f2ae0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ec46a93fd0ca2b5b4ac6a381b1c90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc73b064fca96c304954cfe78e07f24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9824f8436fbcc3c05c504975980dace307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd5195f9e543e47d0ceb4f256f757b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f2f4e44c2c640f66e0d65723f8c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083c986271689e41eba290a0d7b69cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c3ae3c65363915f8dab7f3dfb2581311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddde99fcf0896bc360117fc262321af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dec0c268637bf28eb43919fc091da0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22e8afcff491686c8ea17e81f835d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261fff2d74abd73932ecd3b2cf62d65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfe7b32b9bc0a4167f42f211d833dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae38d8f54312f7aca00d80fdb9f1ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d374a4f5db513da63949c1c8b60e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3352976f06524cdbb617a148168ce1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8402dfc676b1ab65d997933ecf79cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32b3ad5a5da188261271727f89b593321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8b4f2009b9da4d0d3a7c16639e110322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad106f1e9025e65bd423476b0f731303323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2200b2c7ccc60edd3d01b9414d4f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0bf5bfeba390c9145709d30e1786b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83573fca1d2b71f0e74a2898f2ea15da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87be92fcaad138e6c4ffc0fea315824327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67011c5346b30ba2954eb17fd773e42d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ab964ef5b11b44d3f805b516591b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213c89bff7945974c5faf455f1cce3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a83c9c6034447e7f4841130bb80862331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dae37cc4d9e2b5e620781865d34f15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28a1fdc55d2caa7dfcba3668b3d273333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ef99d34b15f46d0207885489fbbb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74500bcc4b09cff4eb5c7cf488b449d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ed90ee406e6bb4a900af0776bb0033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced241672f436181b7637a2ac826218e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7745f34cf3813c0f98e71bd564ddb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd3cb9d80362fd9ee380243656fa806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea40ee36f019070786424ae385ff267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a1b7b8e7f18b59d442a4566e3279e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e9ae335597f5bc519cc78a07527a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3567ada4f15f37a87f27bd5d8469c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebaedc0100dc611448d1d51253eab311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adfc117ec1f7841416bf7bfd83e63d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19efc6d64238e828d4befbeaf32982b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95497173b1b9d72a869592224985997f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac409d6d42b5870333b1209b968e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5d2d1cf414b49159cb0b5c696f78316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035f9a45191fbd648c202e2d511c8c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd5be57e57e2b2606d2a83c02cebcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895455f06695326e3df17453b78a6a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a3785cf74f3fe6c1bea6d31d31dd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1be5e1882b92707465629ae9ba35821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5de090cbe39cdf695fb04a935ab7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758dff2f37a8e5d4952a64cfd6d44a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae257570fcc258e77169a9446776b3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90156955650bcaafacc3e4c55d7cfc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f4aa7a3f1ffca4edfaa080295f09c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a10e5d2b921afc08b60f283b92e6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15e0ae3155c39ccaad80fbf7c837bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee5b82bfbb8c7401c5ac465798c29f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25a43e3e45887fe76ef1f4f36d988930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1339c5af8a23d6a121ea32849a19a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259af718887dbc20695f8fe6ee245fbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bac23ac9911781675338b1ba085fef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f293d6d2c3eb0bc30da17448e2450234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6a5015268c7e9c483eaa2c43e2ad435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0910bf224aa7ea00c1ef475b29d54636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e70bcac5d1e3767d30665fcec573637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e6a0ec9de473c5ce439420e062c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b0dce5a6a7faf67da13a44dc4ee6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0394194bca594edc04da87337d7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043b97653623b6e2ddbdcdde2a82fbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61a18582ece03a0aec425bc1897cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207c6b1ab05844a3208837078b830a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c744ea17651b42e2cad0644f3fb9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8fc25f4a6d05142266eacd9c7539b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b7a89387f1a1d4bab972e63a9646446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e445329d929f85517a224408f0c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fb1dea089e162d3efbaf824d9962c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d0e041998c43ab9690289755877fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a231c115bd6fd7068429da613e1df4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c62821a64874d65d1d8c3835fafec851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4d7a2e14efee708dabd91bf9c8e5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29022fc1cd9dcf6e9881b69ae904ba1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee59106e6e50da961091904ad07317754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3171ae1c4d9151323bb23dbecaf124e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8e61e5bb0db6f403821b00eaa585456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b4780b80166336fc89231093b2d0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef6e68c37dce68fada8750cd3600f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92cb34d51cafb15528df4908e6624359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b08c671f693088ffb3f6adfabf3df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa78f3fa8a6d68478c4e6d691d44e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e528ab84249e55356e1b121c194cc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f80ae761bb6b98bfd54725a5ae28d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09d4c7dfb7063fa18e4a09d07a2abe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fb75d47ef35d99dc46eab6e1cd46f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd088248db0be3e43454534e83328266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced48f3fd69901d1b48cf9a614b378e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9cebaa8bafcc64cc1b43be4799b9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d98f19dc2d11d0e986ee8df6d3480069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3b85781f65c259efde831c35a8f3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fe43aed7449974282a059d5e1fbf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbef61c54c862151ee5110ff578c92572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c6af6a2d9c45b94a9199bad6c444973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31d8c8e65c1a5a3cb9c2dfcc23b4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebdb86301c7e36c9c8d1a38db706d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb59e7c31af31d573186b506d778c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ad5278e53a43d2cec4084f7825e9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed7dd89f00973335834cda9690d6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11320d76c359fa503e6c52df45cb8dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933593f3e2102df451d710fdc5acfbdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f99b4f4c477f686d97f3aaecf4ba581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f657a323bf276fb9e48751dccd2a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb27a4bb5bb0d37bc04554732c43eff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35347718ef283ae0b88e264747e12a1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f6610bc28d2653be56fadea37e42085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7e59b9cd15e1e468894fabcd6968e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debc8f60c7d6d4f22b2295df12aedba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b192ecee8fc2874cf10da94bcf263d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dfcef43680afaafe37a5495dede4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee165e53c2779087887eafe1c64eece90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9e6573f07d431994efea91cfb4c8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3336fa064f6239c9e8c16e339a79092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e75fdb0546b77c5e933236de66bc0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eb00cab59a2734474433ad73cd52294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f665e1b84255b4f8b74e9b0b459f5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff8ef29895b5d07a66042fdaa7e36e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e10701273a1fbeba9fe43bca68f78897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8b581f174eb0d61da551ee104b55198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed133466e1a4e2df720b37470224f9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4066fa00136b1bd6c96455136f09eef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cd54fb1534ed3157ddcb6eecc26b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdee73ef01ebb03a0091c2205c2323b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47099ae8ed8a78fdc999ffcb298c0bf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820016659e0d4c6a881fa1633349d68c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e65f720f190495a1f2f152bd0f03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6ee54626f3dd5b83071e5d30c9fab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea0b36e661d190608f5344f890e745107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa205aba0b2aca97cad871acfe26c6a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb0c3b63dcfe4e7405793297f19307109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58660d7abe590bc7dc8b2ab64cf741cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e619b0d7d4e4fb1af8fd6dea8952f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04276dfe06ad367e138de333e8e038a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54971f062da0867a4ef6e3b8d5bc2ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c405d1736fae9d5bf93d9658fed5df8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7599a5163fc1bd0cebd4d7d264df6d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283ba2636e5aa09eabf413489f5ed9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f3f185d9b1dd06abbbe246f9a099e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7eb04800e8266d936a431d4f02d67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54890618f31b22d8f409c182882553119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b04b2801f69117228cadb72283d8f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3feb6fa75d63e611afc078fee4ecb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cc6e5cf512fed341cb527bca21f8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edfeffe0a6b780b17d59ba8d0c7aa0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770baa540c562de502ba2ece1038751124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f3d45bd8198027780e5c3356c198e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e57190789a7a4e2caf3c3d7fd10b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4d34cbb38551f33c980b5b69f1210127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95d9e7fe0099a496996e7ec1c4a1ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cf756473741551690e45c31188895129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209d8daf20b757220534b8d2b71d779130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144de3d94ac538603b1f0f62a945fa4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0d44e6190ca819cf05ccd5ccaaab5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed2dbc53adb7222f6e287c0049ffb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4a027af68a434bef7d6fe8b64142a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778375b69e4bfeaff1b39b40a2eb2400135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289bcd1be46b175ab18fefb24daa439136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b2845bb414362dcde9fd8e2fd26d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659dfc7033c2c3d5abe8aa461142da4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f68ec19ee130bf5cf126057ecec367139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16bb8a390f8b440a77d65caace4588140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418d37af1835e7b313f9d4b2986211f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6014a69c6b412ba05c19fe244bc704142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de0939074169e042ccf33a46507bf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef640aef7bd679d52b32a9a8db7d215144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b477cce0d93188cbf4f9bd185d18fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7494d245565cc3f4d2e649a7d674f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe691a58465b975b25c7a59c1cb4c9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d03a01584c49da55241b4a1d87b5b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581734925cc68fe50136194aa18acd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c6f0dc0af7536dc0a6bcef570965d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745fd9ee051047105c2179335903072151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cff66f5090c5b0301c8baa82255beb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee0d2510913793d82ae7f5055a46a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d109d20c16bf1e83d1703e45fb5313154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29089bd69fe4a3aea7a1b348208f031e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3e1bc54c716ecc726b7c21aff2a71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da52a719b69ba40b30741f070ee25d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e47b4d95a287533eac3038901530b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655b41d8b7cd059f0d2756e8e6c24ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d0319c312e748604eb8817650d6f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2741b617b12ed5d2278cbff975b0053161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36258a8ca66f0d50c98aee6985dbed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed892c9636432f72354a44331a03d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9975bc9440ff1315d8fc539ebede88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4bee7a8a84bef1cecc175259c444d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d1073067c123293b3f25be52964a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3229697b5fcbc1fc0fb8377bca2246d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987caffcedf60d81172f95199fe964d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d7f1827e1afb1b040ecb901cd158169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd11dfacb3e495811cf84298e25305170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3a6c07a0cec31437675281081514b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798fc5e40747f85adeec03cc1281fcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bb68ab94216245f1d63b46f038724173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b065a1ab636057684aab5e3b199f9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa13b7b2caed1fc143cffe361047db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95d9fdebd69060d10c1bb936d55c09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b581f7ffd3030f3f3e53f0c68bfc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc39ec10214e155e3cd7fc8dc84f58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeb8d3c81e7ddfc57945e7f1d8e6b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78b189109d623c21a4c8e0568876a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e58e826853053e15012b826c604c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f92d48c9f09c1dd73dfb59b7d25e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8105d45924216dad375a94bffdfaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f5fbc11a645c311e60035ff294837184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35976e9f73bdbba78fdc71cbbcd480185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01da548d5f9ab07caa930c22ce1f91a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaa171f69b6b6b03cde4e0d5aa198c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49a785220966a97715d3a7aaf4daec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66977a0d138f1d89dac223e9a53b0445189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b1d49ac128d954ab3d94391e481e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8744dba70c9322c5c01c069a4cb0553191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951c6ac33d49ed3872a9ed69e01af76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936611085025d5cce728e5ade80f241193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be3b630c455b8c5f38be6b345e7937194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d4f7390e829844414ca008721dec5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58ba8b922d5d94f350803b4233324e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a149d30808610be2a63942a211eca70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b3cfd2e8a6be423d81918a22426f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d13db7a504a67af190709980d93381199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a177d6614f2b37a4e9220a9b01678200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f656cc57d96fce629c605c977d072f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8de7a5ca6613710c43801a5a84a854202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b9abc36fbacd04884f32ea359ce5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456401486f3876c633dc97ae5b1372e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a8177e17309441fbe0ab41570c1bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d037be223a720b7b2c8a00cc0e2a79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9686bd1fd572e3a2946d134438126207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5ea64d85b11b58875f28c6a7e6e38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db6714a4618c98b47f65a3639f7eaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f982ac979141a2c8b2bc7214d9a3d6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814566225b675884c967e7367dfd50b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ceb2e018b16bf8d60f244de2cd943212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ec2ba3a92c6d5c511cd55f9c820b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6159e6190fc293c0ef4113885ec07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf63d9d3d50655e68bf5a73156b7fee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a661d5973cd1e664d3887bf250bd21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427353ea910d3140e62eeaa6317748c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade483cab06af3e36d30d1de1909197f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9013940ac4be6d7d3df7cb11f2a2add219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aef09d13e728aecc0dc51d8d177d75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97ccfc8864bd1d21a141793e139083221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491cb8ff4bbc74d5c92423050cd1a83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda77a8dd254d3142a1261b5638bd68c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf8a7541107acbab73a459e0a4bd92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c82276dc360dfff2ff084ded529c3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1d9a71abc604ce1aef50077d9f90a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f996ca0e0cd4b11ed957ef710c27d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb87493d1f7b03c7597e4faccd7df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902220ae8761839a3f24a949b489da8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2a11d79cecb30191d5ae2462fd952230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6014189390e0b823af9b6ba70e0abb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441066ba7b1be94909c969b601f6f96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6f93ff57f5442c1618f4e6a51641a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df85c8d5f4e56e7e264db7d085258ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ffc33828caa57a2a28b1b9eb1436d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c5239f7c658e0e2d7b8403ebde653236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff415b2f55833b984877b001548300237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362dc7b24f194481c124d3985a8a116238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7151ef32655840cbe90d072f2ad2b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b19d22c301e05d42661323b1e4626b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23e2718e4368008aa40f557ad1cba3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93b84c552b47305b8847fdaaedda4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094b46a816fa24c9ff3e763d0e5962b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157ca227962f2cbbea4c7078ac2e8ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863d5fe7802fda02dab69fee0d60f8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969ca98b0cc21fe10ead5972ac05a15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f6275ae531463222a7ec61fda1a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb75b8862548cb2af9574142eedd0dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee448c2d61d73e0abef65beed05dbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d67b1ebc39a95b6c7c11be203c8ce9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92fdff23a7e9d13fe7ee6b5dc14c58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6be22186e77ea78ba89c48b4f301a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6eb074f561b9120f4f788b30a4d72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105cae555f96b032b71bff07f4ccf1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf6efa946863bbc669ed3b8333118f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbf0a24af3e8a5b1dc58fd69b84382256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9769c651129d88b13b16aeadbc64dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387a6a890561181e65318a896dd7a05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b068739e77d72007842677621114055259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b69a5285c7cb10b0c5577f3a218c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29177372fdee95802595f94cdb4e639261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d07955747505693218eae4af2dea20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e8a3dde4ec2950f25ed422d289b52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292668eb6032a1b97c9b1b7497f6db3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5e4f72befe18d45d4910d29277421265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca37dfad3a450123d91011dcad676266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0575883a2dd6d7d59b8f52831e832267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666a26f4f999c546d21d102c4cce288268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fc6923ba552d30a388c0a973cd7dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230d6bb94d8858fe9a62cd0530a3031270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b3c5095170bcafac6106e9da57800271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac087fedb6f7ed8c4e69d90f5aebb0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c7c9710163c7a742c763e67b17fa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca379809d8ff265cf4da45e13dcb3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c9691a58d01b79d28a5543d2dbd86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8bc4d0eebee63a1a7c327a868f1d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931d909e26b7ae6f93be84fac04ab7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8281323cc177ed3baf764ad249fce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a6a214a9de127885f010a875f9a94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e556d688697e5cef9cf9044227428e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5e7670f2ab6aceb161db6c558eeaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eab64b6c9b89a3ed7f9ab70fe084a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163028e6ff46bb3154424e81311eb167283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9c0db8cf7cfbab300163c8daf5aac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef77f80b74cc8792ae61657e60b6cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e34649e1bd7970f9d02ccd5c2556ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d8e74dba0ab8edf73d3a1821b7bc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d8fc4e873e67db2ca7dbcd3854b1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1fa800bd5c0264db23956c1284db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137defe14b4b4a07f4eed89c4a80990290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad98e7b5463775e7039119920e49ad5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd802ccb42c413d66481ec7c4e77d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd49b4f497a28d152ef45dc435bfe5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a021b1defa9f338377ffa41d80ced84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b63e54d27e448649e5964f8ca44e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064ec1fa05250b3cbc643c95eb4f30a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7867c68b71a9f9ee058b1ba17ac18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b2e6b1be075b021a6ef681480cc84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fee1a40dd94f093bc3988a7b44c847299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa662d46fe0fff7992ee8503487bae7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ec04bcb5e49f1f937ce2931b7f9f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c4ccbe81511e7f00084ce90272458302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05acc7a11bc25bc1f1af7859a2faaf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d58cec2ec305fae1c83f0f62d5b89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019ed189f0de3dc769cdbb94aa83727305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662feea0f6371fe672737f0b3b251ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e906b07dd790556288b20ca60b491e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5025c8f302cbcaa3f10fc4519318bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edc0e5876c5d4d8027816ce181cc4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea125734e1da47ec61b52893aeec35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2db4e031bb0cbf8fed65e64db99be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d0fce41c57fbe823114d489b6778312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91178d151d70e77179789fa53a81318c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d0ba548d6a34b4c610bbd22349ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b859557f72f183e57caabef16374afc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b5ed9abc9a0f6daa32273b48a1c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805ab1c7f9dd7dbf48a35def88ce512317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e06011edbf73de81515eab851ae2de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543faa8e87533b81813a0355b295be9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76f2b8d50fc47de4edb509eb6f223c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da8569c3747c683e9770e78276503321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599cd29c8c9d088ead2294bab768e5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5aae262225ecea2cc2ae085c75daa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0fb641e85ad87f080ca77e2276c78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871c772bee752a18ce5611cc7fe37dd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>