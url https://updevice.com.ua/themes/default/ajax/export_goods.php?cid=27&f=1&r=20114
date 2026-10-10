--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3443b987af69d2f8636ebe7bf97cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af35a824e7892ea8e61a63fcc2cde52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7f8415ece6913375cb8168f54a3413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4757347e023d33f0f1b412f98dc564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94572c02693d3450f8020a300b2f3fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5608a2132fac53badd52e6d7e0924c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc344d021e8b19e9bf66bbe5f33a97077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea48654db47ff7b7737a6c6fc397b778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a1e9ce3ce784c8197e73d605896f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2c89e9f23c89419798efa195cd3ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9b6d4f9bff693e45d93f69db173e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9077b8d607d08f597b9304c07dc1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4596f932606171a1b7f47e2522fa1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b064d865bf7868eb112b13fb0106f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16170ca44bf2b7658be71b9701b6517b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9a72350d5a8cb9f226e43e807bccc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1295a979ae32cf78badc81c519ea33c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb660d408b1e33de090b0fe83045e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7f78db63b9c80d40f7795aeb3f20519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f087074936239cade1cd1b95c274f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f1b6fc5d5e2d44ac23fd6785f242b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c529aad39e7417b32de57ddac317422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc227f9ba6bb822d70255feee13e4f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b2ae78aa29c66caa1e95054b0ca8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275988e6806d2c295b7f27a3d0cc1b9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb61117f2b909c11c8c394c220849e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0734b86e663ea360b52554797a71e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd70f68dfde3cdab5bb1f69f4f9e84228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472313833bfe927de1f02aea313d9fef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186c92f78698f43493357f262c39d4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b548b51a94a01b83afb55b6728b23d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908f90a9f3d1c3492c534e92e9fa89432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255941b6d4fcdcc0fab76fed17c9466533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053316270189e3e1c1cb584f797855e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e9caa9bedd129d1bb2b33cfaaca9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bc40a2e2e9f19a08b26dc6b14915336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c738f0aeae3bbce395f6c5195e88137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b02603c1a113cff277e99c04ebc1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bca80ce7ae8fb3871c35b646ed5d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a570f3a4eb5fbdcdd68f593bb815e2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bdbeb8f7a737fa7663c7436317b5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4069247d1f4932cda68d99f32172d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071bf43c50cde808649ac8f2b5c149e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10652ee339f2c5fd00ca323084b35af844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b7dcf3b1337f67c2ac8dbdd6d0dff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175ab8d30880577a8dfdc795703a0c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af8763e1ab026488cb17398d98c9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a56f53f43ef3d22ca4ef59e6b6d6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e60d363db3f9543c95366e7c5e5f5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551830af9e45a30025c5a73fc94eee7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe5a2f803d859fbefaf638a325bd9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d79ded4eea70b82eca619cdd2e8f6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d770ab5d063f973f9f050b5246182153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313c6a42e67dc66ab013483c056329454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b19be8569ecc5c8d5873bfcb0626d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864f280e6b63578277dcf21412987ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660ec2e953abfd45e3820e5e92e006a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2d90f88e0c2d0d9b6c5354928d3df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54546e09865bb84c497c8855f1f9bda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9556ec5d9c94fe944c654726d33e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3473ab2c4a9b3f8c8a021eeb3317e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565a06de91ca3a2ae4b72a362f997462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ce25682cce813c3975bd9bef6619663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48d22a7ef338b39c5c6d43cbff587264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f19f25a79929f4f476583fd6e2d2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bebd6ede8eb192f256bbbdcf21a87966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c48813d3d74333daea1ad9eb371af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707ee77bdf6cfc32730d8c5c780df4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e3ca0f32ede521b83c22ff60cb73269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801f2572a060f30897c696a2e2bf4ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a767fc6beabcdb6adb2ce9fec3bbe2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f32b0469e75034c89e01b0d3d55b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d03c3884d8aaad812c59d77a32253673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9e74dc4679095f2f210468466a95d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c933bf79917ad857add3419597df375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f730916c24b5841962798925b5ee276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915466246bbb3b269e456022670253c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ad2954373bec4398328ea463a8b2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5f8d4fcb35183ee231423f196e48979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d7e735139fb50527267efa0e19ec580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d7d3fd6c2ada436236976420482981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fe9b39571ef4371a4bc024763a13e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5dd9a9c3394d9b11fb18be8aac9c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb7083ace845b80c7ab671597a672a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a993cf1ca30609ba3feacf5e6f67eb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858c900bca7034214a2b40e9f5dbfe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edb9745af195d079612bc193a1d74887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa70f9afec491dae7ad817b444b7e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e7e0f7046c54b19e594e5cdd2fa7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511019a0c46e47af65fa6c31aae98f6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fb47082249cd91d948e9d541221b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57ef7dd60190a13268ec1bfda001e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4626d292af0d4bd80cf6248bbf191593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b386582c7aaee19ac3d73a9544965b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712622e21b7181004434af838fe9f61795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32302e49145673a2a17f80796780cd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58953c8af7c568eed9e50e937b048ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6591ad406c93366bea12f573df3f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3f80e0b614a5ffdf3ce1de96b362799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4366bdb80c1813b51d8567fc86ba075100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b62dad7778dd2cc81e0f9641f49ad4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc282c6d9aed038a0aba0c3b22066102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768e018d93f416a51117b6bb70b78b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89141bc5a2e92ff39562d6ad29a26354104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61063a82bcfa8ee8b07efbc30474841f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b4f512c7a1d9b344ed0fd92d79826106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9626fdb239e030b38b3860f554444107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458caae2c331bc24b5f90cb0ba95e27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba97f382cd7a25b62c6e1cc35c77a19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df44256a328aeb403cfa8f510590df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc78c2dcfc35cb76d076b67e296883f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c8f146987464743230961cab4cfeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c172f93e0cd6f80a6e868e74b8f5e26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8292c5f61a517d0d431718a9c3dfbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1cc6eb3a7f9d4ed003660b4d55751115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bf6f2bef92b1746da4395fe63a53d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcf8ebfbfd40a8a3a3806663878646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba535d8774326e8cfdf710e5214f666118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072eabcad50b819469fc0fa46f1d99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958237f7ff0c99625e320150444d4bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9620bfbbe53e042bd98617f374fd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e49bd2e4057315d325a57e43b01009122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dab85e8699f91319f8fcb86e70e383123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e34df3c7d2aa970eea3739019b07e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e29f7c3e6578b7ea5c62f65403648125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa71695a12aad9a1d372dbf33dd70c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524352137fde5bb710d22d0b5dde8d1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7260370c5ef0bde678a394346924a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865909bd20d1a6b962480f669226422129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b189474afcb1f545555c68c5a305a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87696b05ef0d8c991eee9cfee3986dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184034f9fac20e8baaa8f8cd4241d6a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acd3e71d2cd68c0c6596421ec4bebd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb67f6d5b746cff5b7d72f0553bdc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501f4d1f9df0456e03581d1730df94b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e1e34a7eda8878c3ad4472c6c4609136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c484e21f0a5c81f3676a73948ac7cbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfb4c905ce25497b2d9e5e2b333fa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf595844e3a78a1deb7c0a8d842b50d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d275e3ea4636a43680cb6a302d261140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e283e47898ca4265e0e0d4377d8c2bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c805ba5a637b552a139480363945d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5584debe538e37747b17853213b157143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e15ed8ebf3ffbd25fca5786920be29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507454ed87d2a8464bdc28199210242f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da44a8ccda2b262ac9c099d74addb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953e4c1d04aa392fe3ba11ad6f12ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d06b90aa3431ae2bb6caa9a4e3da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132caf6492b3f1bd28e244746582b119149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f028d915fa8e49ed7569c80e989ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371985868d812f9e61bb2bf735f1b846151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe8953b12fd878a81c78e0b8efac61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84836188838204e6b9907e31d1192e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513c68322dce40d5865c46a39dbe93b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc220e36d0bcc25243450e378f0d09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e2b665481866c9d5e27d2959ba47a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511ebfebc67f91062dcb9a64ec7a1b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e13a0aaedb600ffe2a736bf5186a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cd8b9965cab10ca90a885aa330573159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed106db0fafffe2986d18b5bf6968743160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f30fba7afdd07e41b048fbbfc34670161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20206dc2aad547d27f9d9e5d1581b4e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0a2cf163eea8e57319d17ff5b80f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e5cfc9281f8441549f67294ca5cb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caabea3eca19e1db160eb793e1ac2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2b923f7f53e62254836a5b66dd5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bd4bb1536fbd67b2abf14624e7504167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247cee301d4010e4fdaef1d76abbe24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a926ff7ae21966337c2ce6aeddb0ad6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ddec596e94dd6b73e61e38647f3e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e549602a9048fd185189a5a57c4507f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5068e7acebd0d70a6ff263d6a4cbc6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d176c1754202f3ffb6c0db68f7d3db4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b546e714c510ea78789d4927cc984c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5f9a5d9c5610e627a5f000f6f9b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b14edad75c80a25fc23eb52988684176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ed6a90ad0f8e6cb23ca89fc2a1f15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765b2aa2e51c04d1da29480b2de171178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e0f84dbfb575d8b53d9b234e5168179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec02645c983dabb17f5d0fbe854bdac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27374b84ad08b991aa89de296d24ca6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc3a485673f658e7f76d4100d181a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046425f44d8e26392993ede7f651ef2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0db8f8394609f670141f2b3e5e633f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca797d0f7d6ae612ba7c077de399317185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b391d7e2546e646cd86811d5edfa2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ded2e1c1d2af41add209b1e6762bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d1495575ffb75bc9a505dc867bffa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086bd8297436726d423bd8184b48f61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fe7948d65005f1aaec9306f8a6ee7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570941d6c5ce444362921ff965830466191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc6d30edc2b0b406a3ab246ca3f29b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5bb598d51abd7b9fa685a2d531d92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8665386b74dda6517c0ca50a364c6e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2184764e26702d6dd368aaf32be9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f50edabb07548d776ee014358fdb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7307a4cacd6ef260e7c31f5fc9efdc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0d7e0b8688be8a1513766f2125e48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c239d8bed391e2ae874baa406392d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5520fb02d49a4af36cf7b15d3ae6495200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841c520f9505b3b6badb8dcd30606b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c3b43b0d1278fa5e559ecf6c9d68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1055f10e07c554c2a20e485c5718211203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bf91bad0f4d27610220f901f3afe7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e5b8e4dea50221255ecaea7db607205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd8f5e7d80862aa0fa30c7ed483ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cec16cfc1240445cf70b63e0cb2e21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250c007f5bfd1de4c3efeaccc60b13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef17480fadbc4f5fb35db7363d354c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d497474f1057baed4bf93a5092bbfb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e88bdbe55d14ffcca6ee3bad2bd33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb96f45e1e8f47f165f5a0c645932e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a743e557b2669abb9ea15b5bd6b2330213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a6f98821ed46fe88fb5edf4dde0d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97372702db943356fea75e4d532abcfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae084d47f6d09d20eee477bc1c6613d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be775120c7afefb116a678f8084a0db8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ffc718ac5ed26d64f995c80e1629e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c0c0d9dfb52e5a919d4f1d064d786219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e535869583063efd1c4c71ca597cdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6588cd6a140c08321cbd1f01e026e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba8f39b2ea80b8b6c171558bc7e2e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd58c0de443056a30551bf12bee91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c87c8f0892dab4f983caddcef39281224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c28fc369711c42e3bad677b3c4048225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b06e6ab83681649a6326b83a2bf63c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1d17f22e31d8c8571d3e0ee9cdbfe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7e1c7a500dc310babd1cefc3e316d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ada9700dea8b5998a5777f1ae96099229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38511eedf9dded36fd6a5d114279649d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a56421d36669de91b58143bc67aa50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b8a19376191c1f1033ca300176205232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4f84e022ef05fede5683fd855ae6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124aaeeea34e8580d85d58a875fff8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90341fb55b95351a5eb77b59a2473282235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a852765b2a53b1fdfe1aab0e42719236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea83bbc113dbdbd9f6ee457af5aa2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed9fb63f28f5c96ba534c2b0cffced238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19d82605577457a8ec7112783534c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af430b7e533f7987e78e62739150e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f59c3c08df60296a20d541e313ff47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32486840d93cbc7776e0d9407a949bc9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e334e5e2c1c3519fcfba545380b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7178aa981d67b379b97abe1ea7d463244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25f58667a0e3b3a4eee6eec22d53be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4152ffc9f6c49a81d6e302072c433246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02fa39bbee6493f0693d201c4467ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116fbd1a7ddd189c08d6a35ae586b2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba18761168aaf7592612d08a3cb7391249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e71d3f4217903be39a9d18dc108235250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b841e8a66985621bde9499f98c74ed2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af6c23a392ff3001449b8c6000bbd9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec9e30e955bd8a89aa2919fdb6865253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaa13b5da2f4c894d38be52a5235bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba17cdf2a45ebd7fddf12934c1e155c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dafb2b9769297edf1f7a8d2a71f06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f9c07c50d3c86131362a724e90faa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779c937d1edbf43dde77d477c939fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff34de8edd6eddbfe32bf355b663e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc541c97d6037bbb7af74a8f7febfb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f4175f8a89db80ce5eff88ff644f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d8cadc45fd987b758cc80e2acc13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640fa6e480bea5f5642f0c3c0a2898a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24a9a272ece47be023bf58dbff184f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a301b9ef8f9b4f7ea7da6c203b033265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd2cb38312b36a715199567f37b156266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748eb0594af283a217622029ab8488ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eafdb7efff5d91c82dbf10b67fbca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab94e0b5af1212ece72196b4854bfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679334046c46f2ef20a4c6aff214a456270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26689800c22f039fd33c73652e9ad66e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2948dab56969ae86e34eb90db242f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a190aa80633f5bc9fa1c5a19c072576273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e47442d687e43b75f5c6eaa15c30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54591fd35f6d6b18a09bb723997608d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8594c2e5c0bc38dca06d519c87856276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f631cad74bbf26a8b119c08e0b55c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98660d1f5c10c825a712ddada14aa6d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c62f57011deda70cc50f80d4bb0209279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86cf4da9fe38806622e40f8f003bee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faa33f6b7c1a4eb0881f94163aab86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f419834e867060f0d8c0c03ca5eb08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffc441b8f97915d22af3fa37877fc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a7e113ef48973e1f3a9c3931c1138284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180aa049b9e40504dd90ec23da5d6d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab907ce4db0af36eda690d6b4ad0d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765be74e25ff2c69d79b534bc1a0b2dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a978dd2bf145a7a5520bc4945b16c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f3de2149db84069b6ffc90dae5850289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc2c4450a63a556e5eb298586aaef1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36cfd49548b3c94cfd5c3841224b8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b003499dfb475881c52c1a04f510292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103bea5a19590cc7cd0d97209ebd683293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d6c8ca2eb3204b6180af7be2f288294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dcf3e912f52b1f1d85fb73c6cbd02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dbef36af8343861c85c42c8f0bfaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035190b430e286f299b004c186c5316297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e23d12bbae09acb74fd557f8c80fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bd4d4b099a8fdeb643587a3298f65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae1752f0bb7a01c78798be4fb8c6fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab370a9cae5581bfd1625bdc4f8a06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac701a8e5c7f529e85c047a52093f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76404096e563d7a6c7aaddec0b9346303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea903bf32537c30cdafe640f5875623d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24873ff6cd6c6f2572fc6ce011ae9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b792ff6adcb9b198f8d2bf73256e976306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148f3c9d17c100023e9f38dcabbfbd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4943460f6a21832390921ec3754fe2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138b1000065c06891b3e6b1266fb455309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dcf2d52b2c41331e0d645712d05f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97978ada79bc97c6c44978ae8a5afe72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825c6ce3275c29f2e3eaa2148586bbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb8968493ac05ccfdc78f3f08295ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab3d38a887938c1daaa2bd73d8deae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a1f626023886d8292cee24df8b70a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b5b0babf90685568e036be5dd9bab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753a6ab5150dfa4111078352e7180b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730257de87588e3c28f81f8c562e1b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd414e9520cf019f58625da131b7efb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443af749fbb6a12c373e8641bee6d39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c62b160c192f80c0702ad04be16cfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6143efd618fce8f74d6c848ab15b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40d48dce38037e6a4bf81bedfbe7fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8bae0443b39022607cab0a21d5a44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1c649e90caef0471832c40322ff2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d78bdc5aa3413e1434a4a6737f950326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd791e0f9dc841888c27941ffc82ba7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b70a0f5595e9be67e600169b2870f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf630a192a4c96c24a168b83a1db5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bee3231e9138a164cd91352c74ee1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd51a9935da05f5b7e19c37cab87282331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb07365f415bda9e4ce311b595100332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf6db6db95e7f3a76ba8242d601c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b0b44c2e992ad0e53159219c5f5fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a060152fe41d88d97b8d8a22eea9cf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ada5346c685c0e4c839a1f2dc9f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a2494e7568bb70dc7595e44efc386337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e12d701e4989693764ea35a069a89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf21fb6ee2d46f433492db7449de713339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc5fcb2a3359b43a4694accb2bb81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb69f612426b97385f1b0cf037009c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccd927d746d74c4a33a50e01d14fd6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3307b540cacab214457cf94696e4187343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8554ff386b29e40a0e1bbe16fc15c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f008c1eca0127924775395e99444e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd226ab5e1e7b6bd0a5842d6d3bb709346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66577cb8cdcf5430910b9066a3122e4347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e17dfdb968f435119b702b0d790b491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bde70165f7c555f26e5cce538f43e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680de8065d920817e7899a90f88c41d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31a543ae63a16fbfad294f5df55b264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907316bc735e09beef50d915f90a7705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57bb0904cc62dac089879ab9a5c2686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee23afd16377883a8868db72e594ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2ab333a9ef5c8e2223e53048651ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0fa8a97916df7e690ed31646084f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b17f0231b1c6b65547c32399e5d5c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d21ebbc157a7651fb430bf8c90b3f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d5fc3efe9dbc613d8af841f5fd09712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a58673b04ae748c19647ca681f11513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6372ad3b31501ceca372d8e30702c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed25c4019144fe2b3a9c7ef37a08c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04f18eff3fa21c43a64de2b4d6d7a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb693817e89b7efff6f4c652b41b6dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314b46fd9f2bb38c9f0e08d7ec1064518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b823330d7f780c792b91ab09ebc07fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f0db7babdbc560d1bc60cf426fa6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010e853d959bf1c9acecbfe6956aaa721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31208ca982041ff9f57143a1a86063e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bfaf317167f0c13f4c0da969f429623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa081f896a5daa1e5cfc05aad8f03a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e2235af8e0573c267c8b69198974525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628b8c16560a7a6141a9e83d3a4a90926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98134d627a57e7719b18ae8b19f33c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2290dd423325fff68562133d34adf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524d9b6496ad8a7505c397ea5ff7bb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358e689c1a70215d44f8c1ad830c42330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bb1b037983ce7ab29fac87dd6cbde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bafded8f6040b561eecbaedda3b7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce57a2a328d6e6411b8d3cb73d8cc9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62972597e3d5b30b44ae7ac735affe8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3796a95a2cbbd4125187331a9c8b7d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd45c93799f4caaea647cbfa7258bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1857fa35c91a7b2f95c59e73acac0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c236c46d930eb623f914aeb0efc6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914561d62e3fd24c05a4b523356ff4fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536ca3e094c4f973db3c90e3bdbdcbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004eccb61cde5d80566cf91c28b605041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275003ee4f0b82e74ac2f3c47cb8c5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4208b2cb00c308de446fdcbaef86b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195304c750f6dfa972d4dc1d5b083db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbcd517930556174aed214ab08189945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658f2109d05fb0929167ba5cbb8559b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefe6b2efbdcc7b0f1a13071655a2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff330872dafc43989e59da9126da50448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaab51a65e31d4979f40b4102b21aa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f72d20b3eabc8b62175420791bb6ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400084ce725a2d7b35e2f68e1c05bcd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae76b23be28b6250ced75f5ce535d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed9bb12dcb1193e05280771c68213953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad49371eeb1f3ec2aaa40e0813032e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2583225425f7ee16bb0a70d4fe09055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738ef5508a5aafdcb0965d655df40e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ad08f1e59a68e1d63f436231c00dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a845ba5e0cdfe8ed07991bcbe2c4e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c7019a2cfca91d796b173f1a65b3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30caf9e3c8c7392bc86732a14aa01660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea0256f16e2cb636787065456c17ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9dfc191ec4a2ad9efe74a2d83f20762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0f65f2e6919e3a00658eec455d84063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48407baa649013531793ef39387520b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a66e634563bc09b341002538fe2cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbaa6178fd141357e0e2d1c00f2fcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98529e9f71a12c9b903561fec08671e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c89b497b71d67d0e1c1b277fa0dbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9553c81d73a370bc2b60be321da5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece43168e85d5e503709208f1682cf7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30e8eaa1d04959f538d6035dcb2bb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06467159fe0f8fbdd47225eaa63f4bde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a08a025967f91973c9bfa752fadfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befd1d25bcf7b6ac65390660898a66674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f126dbcd976fe1f47f981a62a9512c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea383b755a167d8a4c033016d9b4d1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b069894ef104a90806d85d5291ca677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc167d0a51a24a5a8230f6e1d97c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b822b7f7dd2b13059f0708e18e1a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b38d4ba87d7bd876a333f8d9fef1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d20791d07317ad48390889258d2d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4a8a91bf0a6eb33200134f6f8024582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512ae9eecd94804da10f1f7836acd4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673758eda2687a11d7129084a904a9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca404166b891eebf4a7901f800e4c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05316471ee74986488eece6c5b8b1b5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa82b395ca29bac5daf36be9c2b40a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74498428d127cf09389a609f5519a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35600c522069bb1dbccb450fc3e241b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f8ba744b11ede6e2fd13568e8960c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba9efc439eac52d5b6675012d731ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73cb284714f1f7349302e9f75b668192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facfa7902da661297172b19edf710ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b261b59b6f28e23782b520b306d04294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382bc56c9362af8f33489528afbebe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d4aa6b7c6441fac6d917ee4e23e9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991347ae0b04651430737b3a602d279c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cfe31c2a35f1d1dc53c798b55945398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d6169340337344bfde32edab6e4e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748534efd167939eb3ba8cd5811ba65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85ee5266ba8e6b6bd7611afd3f5d02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cfc3c1e70e914c6ce300036267b92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcb2d86eeebd64279ca9f225d03cc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5bc8c422d6453a61989d763771c4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f40a8648751d0982865d2a8acd6bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc5866ca151e2cd92bef411a98e7ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a4dc256064f3256a14a0d69ea5cad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facac227f3224870ab276a2ba1168c15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6b6a6b1cee050da602cdacdef67c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacc583bb0f909faf491e71a2104c61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49732c1847ea46076974adb0f84c45fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d2b2435e70845ea406473cbb6c65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08327bb698cd39e47dd11cfe00233582113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ef8f957a98d53095b1fa780f320cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae1cf73536440bc412d24c93cde71e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d742fb92fc0a5a6a21c6def85b5da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5146e95fceb3b1c3ec72ff142d956a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63243e04877011cb1666c43ad6c29ac7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e322652e73769a7441ab85ac1374a60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b06984a4582dc1d45d9dcb5d0de21c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791177c3fe4dbf2f573ae58c7c7da6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaa677ea9685d243164a323212567d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c7d642a3f12747d2cf83f93936f30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845c525acfeb917ac1a3a9a2e9a6244124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2a3e00f7e5f29d8561d2b4fcbc662125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9456ec64399655dedad9ba87a5999c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6852aded412a7caf5963f09232c65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0e0fd45c40d6f35f80366a3fcad02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2044ab2d596fd4c3a8806abe5a81c31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16438879f91edbb3cccba16652bf7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcf36075b7716f6a90056d01037c17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa5bdbcb9af417a4d9a22bd673d893132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149d93aa251e906b45b9b0f29f8df89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f899b39c8bb90b9deb44819551a24b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd34fd204091f451662cf1aba7b2f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea1de2d72ee87b767e5cfcd653fcc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20b5aea6fcc6c5990b7e525acf4052137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ece24181a5cc5727a0544e6605318138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe5b47c4258df282d5fa390b77dbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38a0b6fba2ccd1da39aaa8edc15aff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5498038c138410c43a343f2136847141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc5ce7b32e0e2f1fa25815a8aa8ebf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20c5ab4f6b1325d4a71cd543ceb2f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a74efe12d033ad76545ade7ba9cc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e067b96e6044160340ede72ce67bd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13d60f38c138a77f242cfdce0441b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0caed29bb6181dd87bfbfc16c74640147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c0d515b799952c30a60a4e473aa9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ec4be40accd3a979ef764baf99df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ed7327753eb3a4c495e798e2a2b72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8692004c9bed12d79488bbbbac0a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e73c5c27ed61ea53dcced46f2f4e2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f31c88c67daae9c42657344281927d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e3a0d1fc0b79b1971937934c6478e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65620d334152354ebd0347a6092e7ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abb12cf43e7b16361e6ee3dc663cdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f3f05e0bea9425c02215f3851a81e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10ed3bd05ccf5843c303210f2b6250158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f70a9ccc45118627611a5d6c8ff0b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e648091362e9f4a36c88e0fd08e597160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d5d1b8e50c938c6d03ba6d1a9f84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f9783839114e5f654cdf826b27d71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae335aa91640e3f00651224e5ed79e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd2f0c843566011263e5f9359b8dbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac4b265124c70c4bdff1e40074bb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c63e0b1eb51c6485e4f3d460da6d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ad9a1e0c9344e2c14967bed01778167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8185abfdd570f7bc6a259767cd041b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36988a6a741c24eb9db499ccb9bee8af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0fc161b8c74cbd85314a7abff733d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af62ece5b6d8259c3ae324f86f2700171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae18ed27315a0c973a95296b04f7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f5e9219aa15e800b69dc7fb40a569173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a9f3dec06555a5a1350a79d091e91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f957dbbb04733a8897a4e642225fd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af761a59042ddf0cf9616e41c0120dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1144c7984ea221ca31aab93015cb1b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fe13a3944da6991fcaffed63e601f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac46631cf709ea72be3f2a6857f557179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b598ce06a8a75ab6783ca957911c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d5747f6c3aa9ef20f67a27004f352181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a569ded31194c4172205044acb989a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf099de1fa65687352d52b5ada1a49f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6d5976d059ef76f16ae0c2d8597e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d38e99c2f5580dd70d318815b7fc2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c9e132b281cd93dff03b6857990a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de510d2e6e519e4da76346d0b9086bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b27dbf8e8338f5de57cead1a1237a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9c7361537b42a363ef5e49925e4c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb99b7dfc418edbc7bb0856b8c06eba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8cc7467c3d038ecaea0bd31212001191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed0c5835ee03244e329a3098844051192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1a0843121e6b75b5e209c423ff0ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001f06d6dd3727a97c675f82e905ae1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce4f54d502ce67f4539fd6a625c7d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b04fe524b0064943b2fd0932ef7b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebce8258ddc61bfa53f0edfe947dade197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281eb0914501084e70f136a7abcc7b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908dd04951961f68a55420164d921f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe0ab6e519ba8d5341c146fbc1b2bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b40e3d3765ab98cbefadd2095c4e50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4c8d47fc59dcd5a4d02d27efaf3ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94c63920b5fe009b077991da171efc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6aecf3cb9def7b406e4b870733e3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3ba7043136e0cf52a9de89c94bb3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a867f6706298f9fb195171bc496ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cf4257372343767c836b399e5b9bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592d47e394774b4cf02cfacf17e9fca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3355af910cdb54fad2640c64a2e4603209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946931d98d42ad6e7bff1085a1e40327210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da65c0f5e4a702d9bcbc5472d6699ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a8bce7e130f05fe19d2b930478467212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee88c2ab912f6fa2deb7b88fecb1742213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b07510b3a3191507bcd10c04e8c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd22ed1671ff66cf308caddcd15de7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328113c74dac44beb8599e95925ed6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e7c3af63ed765c5be2247d104c702217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8d4f610e58b093f1322ac21029d87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d056252e02a97d73a11da98a12af7f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02c295847be5cb07627e0f3947e689220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c7f9bd0339a61f89d4fa39256adae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0121a6edbc443aa9909d3fe67ee11cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4e74c05e272881e5e3aa013f284aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90dbfeaa013e094467d0d6378f1eaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e502ab580ce10507a2895864f7ba0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190e8ab7a39d46bfba0cf43276ac2bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92cac3bed33702f3192da298a6308c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5fe91af88a16c814ce36ed9a94386228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580ea15549d69c8181574a2f6af406b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b61a2c84ab2070bebb7343b448688c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed207394c72ef584bed42ccaedbde2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23808f9f1aab1432eb494e3ab41481b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23821e68d7876a51e197662d37ce75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8255d48b5b31726170dbe3864353a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3017a490e89eb8759e8218ef4ba31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f154e041589d026ef0ce324fc86590b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee84954319345a27923e059ac945413237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51915e6b4375856ae284e21b6fe3ad8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801196a3d4db93843f757bd44f97e23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ff5ff4a9da98f7509bd98b5cdea3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15514b8547606095e76ba109325db5aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769832b7fe28c0ae297125535affef7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daee48cea7d9f3785d5ab8e5eb09ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e2f884a19df9894fdecc9b1857947244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336d3407a208b1d34a1658dbdce6792245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dfb63f1f631b1d004ddcc661cbe19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd5fd127eeb70943313fbcb0740749247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5090deaab9b2b57b2e706fe3569443248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861e0570279d67691ef898cc33d43c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c4fedc8e6dc3557432d56b35ea37b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cef75ed9233bae02e3a8361eac1ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71c4740445e8a742954e0715af1e2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ef21f3f6b1284707456d100d634f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0f6156b5ee2067349c3dc9072e99a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ec079d5314c22de7ccf2628830429255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ddbbd75a20a645159b5ded1dd018c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef9942e9622ad23b118aa6b6a72a28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffe14ca01364b232b3fe2344c6dbac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284c9eb88902e6567f213750bd74a02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233818c4e35d5151128a8447a83ca81a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98477ddefc8542917477408103bff226261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877364b92ae152a15421205623a59334262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637318a1c181cf8abdeee5cf942995d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987dbc893ce2350f0b1890173c65ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8281b6645f77e4f21ae8ef2a582d99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b661c73f934279b8dddd0517c961ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876d32668929992e939b936b62325ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19690c389c4a76eb932efde4af5986b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e037dded81bb2cc1849bfd2e0044ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038e415f65b3f5a4223fce0e2f29d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b783fcef3a530704817f4f669147a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f732fd9d1524def3f8492f43612e9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb530d79bdf6ddf501210238db1ecef8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716a3123aee54bb03fa37bf0c6d6e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26062e6c682b8db736a58728ab51ed0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc00050c2493c8dfa4273bd118797276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49a947f62fabbc8730a62834935234277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffabac49a1654e0483c514bd012870b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52838e098c3180bb61c2753b2f9057279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84512ecb12c2b19fac7faeebf70575cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e309c02d8ab846a1885a60a54f457d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6d10dcb10cdf426f45a078c760b88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec7e6283208c4d521fd16c6bdedbc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7385fb050347aa1e62e17c98b63b99f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85e31d13f573dd8be0cf796356e80e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204795ad8db9242cd89fa05e1933cc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c50ead536b495d025cdcc5e2abbfea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe1d76d2580591dccb7f1281b3603f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf6bddde7933d8afc6544140bf6cb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3d7aa4fa9065eb04d63a4780502eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f61d539527526047c4a10039262aed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad776a95e7ebe8c18bb7a240d70b7d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b81fccbb9633a1f7d5429e817e79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2127c9df8d1323f353f081a333145c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fc7faeb5d9bc376b97964fed4ff27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d747745ef0ec14a326a44a8403db86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d650b584d8999131b122d73d26f6b0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324a89712de4a013ab2d2bfbab71e4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f187fa45b4acdd43816c4dc0cacb927299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7769ee7b5637a0aaa151b106657d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6393a13fe80512ce003820f37ace59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff4cb348594b9d1747dea5c78258f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d008142ebfc918e0c229b54169c277303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc454dea8de1fc5af8285762353824304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d98031f07e3c24d6ce199131f85754305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05bbaec9f927e0d486922833f6575e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b857e6dbad85778a96b523f1acffb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf681844c4db58fcb8f307a34b07fbde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69029f7444bae68519b446b9b6644c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e30c0a909e4bbf4054d82beff09e05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d446d6eb33781e84958a9a375480b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fd5f0b3a80b327f446a8bc94d8e0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089630269b1adcec992e2fdb19bcd74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175cb754d9cf34f0a7484cd35908c8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07effaf4c6ce85081a15f20294bcbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dc4d0c60f784ecc0b08f3979fae63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c786114546d9521d92c27c638e2b6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a02d274b25aadbf0f4e94df61488318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80476488685675820a7d85cd60f8f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea3c7ae6890de24bc696072efb6a45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fefdef9e588be0cba6681d62ec1f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb8bb1988685af8501aae9b9336709322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab17f2a3cbd79c9dcf099b8738b6913323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79109446e9faad4e89f901d948c021fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e02895b747d384c7fd793baa35d5b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>