--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fea4d5864add6dff0d25aedac830261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a920451e53d721661f115ab70090e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cee598499f7de28a17c0199e4ed5bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5ff2e9a31fd4d5955300e0395b40b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ea2483bda7798455733a94514f32b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1e2fdfe6213b7de47ebc283a4f8876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01c6388d78b5245771d8d7cea9c8a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f1955cc05024d46015850d02500df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6ff6c2b5839a8e3987182484febd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade44bb3d71d417f322fd0feb69309310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59cac499a7408855359f8dc724ec2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a467f8758d94299217be7b4b0ce81e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cadd484375d836710efded7f34e56813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489451f20b5ab31e342549a3b646511c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ee706359186614d4b1dfee25f35e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9abe21e138d7f2dd6ba455413ab12616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9169a6b094d68b874c1099b41290d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f031d14febd41548f3f4a4a9d6ef8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ea6f1870c8ed6ae756bda2a2cc9bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f1de4d1f5bf84738acc4a04dc2e4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58bfbae9d259741a0f46c91e53591821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5a55ed66edf50596d5ea2cccddb8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea107fda9e2e1e8da3cb3648f5bff723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e44a99e34bce5f92128e7502e633324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064687fa09f61186efd81eac12fecdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757eb374c2542cf057516a441244c9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da394367ce58f7594fd584ae328f9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c025eb303f5c6e773c8ae8602c46d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa68968f850bbdbf98c399464f92d6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e53723d6aa5949ea59115955e20a4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a950c6bf9d016b8cf33a66bbfcdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dccd1464a861412068719c42b1a04532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be4d98c759d924e53b10d87847d1f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da375f76a10513aff72860e17c8fa3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b950ad43efe6d8b8a2c77a796999a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415692d41c4a4b619c0d0010305f3f7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8aac4d51430b5dafa02734f5fc47837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aaeb60477564b44a15caee6bdb27538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f8b2c65cbea4227ab298e47b9292839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689a9853c61a82649638a0c2574843640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5559e59672842a5881c2388195d2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8a243ee7336e5a6dc477c355b79da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c721f2d25a45fad386025b7794bf5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d400ae87907a4fcd41c66e5f9772c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f173ea068810ae4ff550caad2ad3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8afa1e7b74d530a7240b5153cf5e3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca17840aaf2f55f6c5531df559d4a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b394d6dc53acde02517cdffd4870f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa62abff06341ae11618d6fddee23249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86bae153810d2ba1428dae4f7c5ac150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285107b09e7946f11d457d633e25596551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2e492c0a7b68ed4a49d6a56d33f2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a532d291dca9ad113eef06498a136d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484e189c645e41d11d910c33c25e12854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376a6d2c93f754cd142a83d86569a4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf55ec284ac2e9bc4b956aea5c5feb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e3a1b31a7f35f87d57a15cffb339857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec5b6752d8e677dd1be13fb4837afa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6407f6416b463f90344006d1f4f8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef5c7406a0df3660ba7ff0b65344d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05700ecda52ca16590736367be23cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427ab275cd70accbd0e426ff01b8e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64111d91a4c42c75bf214da81fb8f40b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddcf69c73d4ce0904f7086be07dbca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3902af96bf76db44467837922ca4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c103f424b037445327f20fd97bdef5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4956e1575b83a368b3d00568756667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c38e1f97f5a6b2fcefc30b22afa41568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d959531f5cd76dbabaa060f12f12969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac47e8decb341ab58b8fe3e855c9e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cec36f7765c3ccad50894465f22e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8d69abd9553226af98355b23036872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df8f6ec8946e929a258b2286bc2f3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c857f1dcf24fb899b88c3e30b02329f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d148a4ae4f2eed1100fbee821f7bd2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50cc69ba13fc59f91159dd1b651ee276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e59087950499883e6f611632611fb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b081d0f5db97af5076d10987b9ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9a6e76ba33ee452c99d1b5721201979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6d3324b9287bc2a98630d9c3b3d5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581cf2dae74e4b1f5e8028859420d4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ae2d829cf90f716212c3bb9175e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137a4fcbde611c3708927c315ad55b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bd4eccf71a1bc7829f5dc7ab3c86b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4421d651960c43ad271a3473bb16cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b742f25f3027b5fffb8d85cd0861d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b5f74b4db89bc2822e2fa21f1e59187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a57e311b8e1fc9e81e972b3746ebd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b06d43b53c759fd754f058d9e8bbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37783d847b4b2a5897e5b2a69f5926ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f2d7ae9898c0478ed85cd2b0a79a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46225cfa0ad6278cdbb3928e638ac992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa4bc8f55408caa099d1635ce53b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33490181f7652e434a4079fe8df0dea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68923164c9d4a3b8e1b47fb61265e2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a02c1d7d99537abfeef23f1f1d08296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8f3488f0b9f03dc5cf7d7668844e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d78d494c94098d43bc234b4e638f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a467e6d7d0946d2c9ee1654dc4b3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdc7d0e6be85a0d21ee77289786438100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198861846314ce8e5168fcd1422ae1bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dbec1ed1ede55f2a5d55d5af39948102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0a86732d2c928f50d0a8599ee5378103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030698d224505a3405a0b379bb3fed3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda9f7c25c7de6e960a73d1e9a81a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424edf5f428f2ef8cdc1af948a492ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d01eb06f9050ddba5158e4befcf38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8587b3c8dcbecc89c005adfe99b84d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf19c9349ca713eb551ef31694bb2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdef927a7246613561f585e2800d4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aa3ced96559174179b2c12d119e60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75b982571b9b3103e05697edf4b65d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d18007b8e328d82a33fb19cab34c12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861c16f0ff3c33a9041daf45e46b82e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224859496dc5574619544e1ab5c71f98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc783bcbbf648b75b65d95f975f7aff4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cdb1bd7256670e2f413f3475c6b61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5930575f46f2ad508ecfc8b53a75a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6ee3f10e873e1bd36e8be9368c64c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772700b4345e2f73a97bbf517bd8ace7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb295ed961c2ec609b91adeb5cb0b0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62171d33ba9b499d85c58cad9ab7e18f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ff4dd2f2555d3a58685eafd1731e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572ffedaf8e10842330c8f56c2aff7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76778f33b396f505a639d0a619ad65de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ecc6ada59e2e325f2f6fda51bb699126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5923b0bab9071f69c6b1fa85fb46da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e5cb911d113bb920cff258f6bd1e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d835dbcfec0274095e1c5c26a31b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61ea4ffcd153e77596b80a448c2993130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843e8eba1a105ee6775f0ffe7c82911131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa17104b49506c4eda4c8aa3dc8ab8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7e28d2bf480a9ac5fd3b4ff1be61d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b200a9aeb22d82f72304c667c0eeb26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3db5c361f9e1c16fe1fffc5188609135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79413bc726d28f88752241d486ff13d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c19a5388c8d6b285e43764b54df85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b39d0163cb01cdc04fbe141412fcb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab827ddafa72b8d8e39608324901aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610fb55b216e368fd96e475694a38ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fe60a8cce498993bb7a87855f7141141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321bd278ee2711378976c372d0d29df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdc46109c20b1147fb674a88d32bdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a330d2f2f67967eebbc63300e3d0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0207ae91804ab5d775f799fdc43efce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efed2dab0236003ba517ea6bf32a25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc1ae376c09572943da9e3884bc80a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e717df103c3a161a340617ab332c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706771c2e640ea1dd6db087f44e848d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b50e1c00d58816c023cf0b1260ac85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4004f63e4542d501522a36aada865151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabe9e1b458360d1e7a392102aa2b8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd771ca40a78f33f6c195715302128153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9e8eba5eabe37ccdae405988e292d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18181d7a3242b80dfc6fb3751b7a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6b55f2ce75077a89d8ac7553287e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf6b8db6c311a9486d402d9a4e90e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236325688051d7ab77a856bfcae737a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea2eed348e430c05a597896fab245e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd8d59535682386657df333dc089e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e1e2d0dd375a83d019c08986a1e19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d21f58476a03e65b34dfcd420bc7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfee6f9b370049fc45e173388d3e5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20cb4a70370bb71f26739b81c08d7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96cccf9f400a4dfccd416a4a2193bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87109fefa7f9cb905b173743b0023242166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fba3363f7bbaf175a4000c70800d1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447edeacb1108a21b86c6b9956338898168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefbd393ab15c6590c4838c5e8d2f68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a02c6445244dbe59ecebeeb6dea7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4ad2ad5209e3a81cf675f157d34a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b8f3e462e4b9c06a6c95c5e971596172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d60b50d4ec2da674ba71bdce445bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af211be69bbee333b8b67c55427e0eab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75f655d70cf97f2c3221fff1026099175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328d99c95e393c0cfbff410c2af43fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45892d17bb8d66926656473cc6e0db9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500c9b0c5b8646808b347e5cd6ecfa5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1e7f8cfd03eec78070c1b3bc3cbeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec67bc0ef7261aa97d4eddade6e9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae33d4a1edc1bebef4f4024551574ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9b994543bb13311052e88b4bfff5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e74b9e8731f855a64ab9aacea700d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f90cf48cf76044c61b60b4e67b76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca567170348b557fe28b278d4170a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd716db24b3814cdc1d16271ad5536186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69864a8473e44f6c46d5215492cc5d97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc6abfd36021fcd1a4c8dd6b866105188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df8ff5145b7c06eed2dcd7b2d0f49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685f11c4ff699c2075dd2d6a9fe92ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738110a21e2cccb70b34686554db15a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f255c11163c96213cb5470c3df3355192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ae94cf596037cd02ce9761a86f43a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf72742b610803f8516cb6e7d51cdf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2de597f851df2be0c9e0a9bb51d95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83829f8e5be9d48294bea999a31a507196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c1ea7d2332fc9cb1c777a54a6a3fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b13788440cb87d2269bcf1fa732e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecdc82d88daa7cc8d6bf924bf107bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2f64048c24056f2111101b13f8734200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911b8af1c0bb68febb2e4b09e1bdf07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c9627585b8528aa5e124608f70127202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1d1fb50dfea69e3a45bc7963111e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075bb3d87de0fc10f17d74c568bf4d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e079e6d37ee4928592746b880524ff1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b2e997156252e7e1449930c0831a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c460b7b58ea16ce9c60340de010f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68452df73ad2ecfc67d367b2c643bad0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7c3cc615159f7745f1f3004e1fc5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc64857d75aa12de6784335bf51b21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b6a5690e78fdae1f8a6a317361a88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d71435fd81eaf3f2cfb320c09f22e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b23d3cce0413811fbf543408f7248213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5cc5442939f2c95d814671a15d669214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ebc73ca3323593a5a4479df8e1f68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b22f27b8922800fa8c7fe915ef8a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428637d489335b326d4e981a2b26a0dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab2f692f3bb953406d9be49867d5bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbf314dba005ca804ee321dbded71f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d5151a768c3dbe80dc05379eb8bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d60ff82673337cd454d956ab16355221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae47887509fc923380fc91232b1c0ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df421ee41aa0f814121fb70746f9ef1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1e6140c1c82b9858613e4b7d6e3c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d707591c0bb27bb9c3365af7cb40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c110892900d840f6ec44ebd741fd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63194c60f3e0c37072e5ace07c35afdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8ca5500115fc9491f19535b58a528228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a60a1c0eea585fbfc60c2d7470f245229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1116fdfe6945cfd05868de321c28de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f3019e560100bb0dbdb6f5ba9d1c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca6f79cdeb64aab91d459f9ab86e1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a430f6f17a33f3e68637f3b4a2822233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f21dc554fd2c4dc4aaca6a738b926234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eb482c7f3b607d530cda549c2bf18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656743bd84314fada871a0be89ed30ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92910eb90fd1124b417344297d339f48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e872923879e0667b08581b4c64acb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a8dd84a369b0db9941fb6d7389e3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a068825a978ce764452591d5e0a83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de784e597a3b0c0b888e5ad04e73ee94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16e60b9332dd2748ddc5bdfcb4a154242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1e146ed459675be1a3b97a569f6c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84473adfb3609721739b33ae8d627dab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d982fa5c7831764ba6e037eb8370833245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d8ba60b0624a9c11edab1ead957d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1b3c4c48a1f990d94a86c69c84a5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f19aa26b66c10a128bb047eff4d0c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3f6ec2e6def5e5ebe0d1b0aaf0f4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940485a62deff5d2826548297453dfd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28b8e8a05d4ce8097f2a61d8077274251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890e9f88e54996d285957560fcc0e59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb691188a3664fc01e21847a019dcfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe85cc1c8dc4fefbd3a8e1273b5389254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e3796500c7373532bd1c42e3fefc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebb44ec6be52e434ac416b0c9aa249256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeb815921db478266e6cb9b3b9d242257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfeecf28fd075a3e74a81950e264d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf68ec9d6fa425772b6d52fed19ee6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a3e0e6cfbd5cb6e0c915b1cf1445260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebae53fd3eff145ecf73240a20b7be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477f298309ec909dc0f91a802df139b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53ae6cf75438a0ea1987358f791d19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f487bbc7bb5e156f2a0aa065bf5206264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bad007025d5a3fe77b53b2fd8c2d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ff81d66cfa77c06469acedf34053c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d330c1190ecf99abd8aa9332225a953267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd5539d5f964c60f4bd47be841652c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b456f5405d90241a2826b808a01d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c96e3b3adbda0b7bc1f76967ff1ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4b95d559b1ee1fedd8d6db99fd46d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6117b306abd0f56965ef78244f4c76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5184d96fb4b96c9961b26dec1f417273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56344605b4d2590d167bad3247e73858274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e26d42a485995b367bfe6b497f8ced275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefb097712e457614889e65bedb569d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86fa4c29bec8a7b97ef13ddddcaf51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53331cbbe8fb7cf86388d5c48f03ae5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3519166ae85dc2f929d92eb229271d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898fe682c8beb18e14c71a9253e6985280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16177784903c45545127f0a7b62812281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fb221b3b27c3dc4cf97679894d401282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1879c792382e65503ce8a46ecf4595d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1b1c57f91dc4544e90d4fdd924f70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739ae87a1710bc66588399d59739b3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff300e80ac56ef7cf79863a628aac12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308e201ac3076cdf00b6235f6d4aeb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7366c0a312e8d769410197bba8c55af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d5b9f1f7945fc7a8607cc65cabb7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b44b6dc6d2a831a88dc3eb02f380c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c1eb25ce15538dc3b2e0d96a156ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335196d07bc843dd2fea2aa8e4453029292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646568d8d45441f433c8ca51abcd4c1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b488f0d5af00cd79412d9c52b110294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20ed27ac0c87461f210d5cb953567295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5303aa62ffa2e847d25fecc993af1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1231d6a5e924a932f5a16f7118ab4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda9325b5373840bfa3af3947a3d95a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe044692e201bd4f90ef00f7df7299f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb63baa78c440d1ca75cd5eb97c166300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192779b294644c8ed13477be6c5f908301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d7084b274c09e900cedd45c8bf747302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c67a0a7e57871b4bdc2d2f9effae70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dcf870a64ae435def97722a82999f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726aeaa4c64a124e1ab728e397ee472305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce679bdf580a7487021aae0856f174e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045ff50aaa0e555c1964bc5d1d69fe5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277f88e0b6883bb5749e16950c116c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0a8a03c7eaffac0ec3085a7aaf681309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac95ed308e23f9855410a58c503b66e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7bff906700a0f2f22016935b00450311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aba97a9a9bd7e16566bc7078596b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a2618d681532f0e333ccbdc3c6098313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cc695b72218f49253465fb0392436314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff219414c0de145d7afb75475508c53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3206b790f8c4e288d2895a0803b4f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddf111af6a7cd546bc4125a069c9a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb3365374ce676f0375e345e6b1eea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497b40766b3a55bd89bfe7416a02d85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5340dbe336f6bd4f0b599bdb7a24b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756fca64a7ed107f40ffdf6943c469a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed842e924878e553d637ec605b6938322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f663626f0e55d8d58753406ae409e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3187fb028e2bca8e8f89db42d7d6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b9e326ab3c8368ad66b2ea9bd3bd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ddb8f9626c392225c185947ac5d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42250517af1d143895c1fdf38b0c333327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938a956db1b3be4730492bd85591089328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c2e71ff6dec222ddece51ac51f26b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497c321058f93acff661046388e7976330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139dbffe9430f5df2aaac8bff03a9d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19304890a6c8f60c2eb9234c907ec5c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400c1884f75cad22a8e1fabdb4ce8a6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afc713bd0ff9b41af91dce1c4aa9da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c17b1a4a756d9fffcb14730477e93c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8950a47eb823727acb83af2375befee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200de1d622b8b02b7d0c17a9e3ad7844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed6ff025e5997c4d3427928ce04c145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85ca8a4d04cafaac1a0fdb70b542526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e563e3b38d8e40f88f775c3e015757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76a694150533c504ec5837a507f7b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d14e7b8ffd69f9bf460deb224246d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61bb10b317447f1d1379b8bd32e82010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bd55a78572627a8b9f33ff57cdc3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd8ee3161e938f699e6416f459bf5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c76f735785bf1cd271d1559ed2da413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a33f22f41d0b99418f937137d244814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a7ef5173587dae1fbeec2aebea21e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b208a6bd3466bdfa69a2ed2687add416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d63112eff678fbd60363f6caf349f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f37444af4cc52b668d7300fd2829ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6ed8b17a67ae078b16ea918fbe51219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9f5411df1272081b16666810092a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e367838d14b5fc0018b187ae0b3b0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e72345e35342f68220bf2f20ca40322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e89e420137ea3864fac7aaea06504323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014b057bfb3ae1755e37829ad320e4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fbedd6d7f65b9057ec278245db18b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd0ae0bbc33fba0756f379a0b4c8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a26a17710fb5bff5289dc7b11847a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080d5eafafc462fea506debdcc232ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497be70a0168d4c744aa3c4df1867b2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da5c3b9257c691b5af8faf16bd43c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cdab9d09579c9646ee0e97112055931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae5755ee154a06c257305f354449a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01afc6b763f701304aca1144dd7dc4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31701bf95d86387b1121163b1fbf0e2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a5f81fcd8a951a5b8455a2cfb001335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb112f521230967adc43bf5f8451ebc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ee8ed634ff5d68678c30ceb141a1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd07f4bc484fc5755df9f6e3b79f3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f6b0557e657a250bfa977470cb4d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdfdce823fa0a300a194b4eec0201240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6f3feee47589b655be69ed6e124ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb40c13d53a64c724a27cfe2febf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c7de21f536de8941be9f3f0768e1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d586279cf7f69c46082305c79c3e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd15570624642c5cc7c3ff32ecf4c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9269cd808f783d05fd27a278dea9a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d41f1ec8bf553e84bec9a4c23372ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43910eb38212880511ff182a01e1c6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133af54785db55b8dd54688420c2019a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83edf14369d10bf7403cd68911fd8ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c153563c766762040e9c9c4bac08e6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2ac314d0ced67dff01de7e9ea32f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5731aa86e0478fc277e6ad81bfa1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bedcb9352db5ca1a26286ab95880ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda571c9b565166955c065a1a0b2152e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfbd47457c542fe7a02ef6055aa76156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0d8269a0620a3b0b5b0df17ddbaf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab1cc78dbe90d9238123b7cb83382058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14704043cda8311a622fafe60bd2ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a7fc2b62e6ea7a7d2e91ce0509e3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ff7a9fb73f78eb397ebb02c2fd23a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcb4b31af93732edaf8749ca9c2ab462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cf833a509cafeb12f9b774245867a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53fcd9be56280d238597750e9e91b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22874d2caa7e3443c4227e25a2a20765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d62ec524d755148468c2a83e826ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58147ac1473e7fc60e598fdc09c2c5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7d53a44f04f766a86136fa0348e6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953988444300d28948dc4908d0c8a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843be1dd4052cd87edf2d522e4cd950870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c9a5f2d15c7b83e50fd743cc3e58371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac88caecf636b73490fbc136b487a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef01f937dd55c83885359c2bfd48573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd88f243c7e89eb578e6901de2a14cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3970bd9639884f90ae8279441594a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd5a47e512f2a4cd44084b3989c43076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd73bff2155f9bde7be9b954b21fcb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf58854a801802a2dd1b2ba31574b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6248bbe5823a2a61cc6d96b301ef87679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896247575aeb6cb7db0290d64625e7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3348fcac3b86b9ea6c12a9c0814ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728e696ca79659c6a4b3fbfef3389d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1c93cff25c2f66ffea6852afe285583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e53aaa82e87a4371bd9d94f47a41d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f89fdba5b22e8c6f7d329b8a1cdd1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c13c078014ff9ff93d0f62d9f039186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc47b4971aea45a09a78ff4ec9ad07b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7586eb4415d9ad66d806020ca574d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e393a75226ee616d69126f6ed85cfb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41359cd4b41d775e8f44f05604d471c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c627a97fe754dee1a5389b6abbd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0192af36a62fb945ed25c142e9a4cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2695dc906ce2c92cecc26f73d2f6f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e2ae9e9d81f8cb23f2fade7de64da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f40570422abf43a4f52e6416e0daf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77d29a0400a16e0984471a01e3576e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16882cd8f4e30e61f5f39ba6a4680c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e2d3fe29eb7086d02c87a9e85c2ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d0564b230e1251eb972cf06e4b61299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363be3ab24f467bef0cd403987cb441c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd86dcc74808a60bf5a9670929c4c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131c9eb01acadac34634c44dfe28eb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4b518e9bb86196914e9c7ad5fac50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c9530dcc5749601fc09c97835936104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db03e0761cda3e76dc89f612153f24b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4505f22b33f0a8ef0fb88ea83691a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3d16dbb71e74dbc3cd8636ce2768c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab227edc74b3d1ba67c38280b9dbb786108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70df73a0168c58b2ad38ff0bfd46cbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d4e6e786c59cf7591e8528ccbb39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df42fc4296b881783d8d58b17abece8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6329a94ac334b6f00bd1082e815d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736708142708913f0d06ce5fda569b3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d7c2ecea95600d5a47c80f6a0cedd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8cdb13ebbd62d506b40aac69b3e3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf208a0322d48084bdc4093a177e67a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194a53d78c1cd100828b21cbde57309117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b4296d497608908252ea37153e1bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509703a22a7eb7317a0ad77e13bbeaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9decd59a586b2d22d6a631158c28c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464156c13776aff51fa30cda0b74bec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a74a89d8547410e33015398e13481122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083592318509aa69a4c457d3d65ac04b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e45575eb60547187be21f8408a3243124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5bf6691e855dd9bb4807715fb7c71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809fe6e2f1652f1b948cb0b5409a6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15136b16af491ff98ee6b933878d756127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24ca32a9f5f0457c7244aa7ff71ff5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873cb4c35b666297ddc485c50e6e1cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca68ad3732515ee0c7cadb8498f71c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746c180aa85f3fd28fbacd79460d854131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877da0beec9700e8f91e48f90e4e8488132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45061c28694ce00fb548ac1578c714c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0b565c681c24d297e4dbbd6dbee7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525baea67146c34a4b8ce15524721bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ea5d929afe7a2b06c6efeac2291e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1fa4ee66ae476b135e0dc076c7ed5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377c4acce7de169c722951514dd3c39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb80ba305e5a545f478cf388856f5c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ce318f99e28ad89fbc778fc514266140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf54a974e8f6981f859bce5e72984e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669f367f24812573447f2c2e66742c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6ce850c6de56f253ab6d2526c495c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58119af6d307c2b09d1decced51340144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd6588c1a8e320b51788b5b95b0392145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844a36191d6bc43eb6548f49b917b0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5602957742430319cfe6d99434882147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed86e073cbd012b36a1680d72a47d12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fc762a0ff44cab19dcb740769a556149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c86a54a99574f9a57026089ea7107b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fe0b3270e452a69e6987c13af511d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a16a2cb3a183a4cfd2950b4e50cbe7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1589f0a8a9e7c9fcfc4c4cc880e0f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e967cf2b58cd8cbcb6bb7539d7046c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4515151065c9071c3be4cd94e7c60e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5d904d15b20a68b369f43f902db9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dc4ed2a9b74cb0c4df3dc218b66ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72867e82fea99d7065f4834be64fb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792a9271917f6fcb9fd588fff74a1e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cd7bb8f93d05fe938358d197446dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2ea496c4fe04a486bb4c77074dc68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348958fcf2a34fb049d67c58f26ab8d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23ef88d9029c55bdff76540defa447163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66220ab6e0fbff023fe2a5c5f7cb81da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f36f3c83839ed521eb40c34104a9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193bc6522471c91893a039eecad509b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ab5afeb2ab22500aa007573fe91f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a8450e701c59758ac897cdbcf27ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceebc988660b982dd9a902c4819d70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021269308b968596153eafca8b1562df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd26b1251576716b2e40c9e1ce13c3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143cecb195adc67804d50069fc480fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597d26370434c5c558175ce9a70bb6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc812dae9136b02914be452a26396dc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98166ece5580eff6b0a80a7014ef1a2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc131a2279c3f726d0816c3ffeb6aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ecd958ea175d8799dfd93939379e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d90dfaea84d2855717f1d0e5389047178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac25b1296cc63c65feab2c4fe09de4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965270c5317bd33971051d5acf40dacb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3775edb0321cd2df0f9c5fb1c8cc92d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8728af201b0226d9e06b0dc0c0cade182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83457054e4626459a2a39dce27d49ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c08adc9010ef79619ff3396d417ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e88bc0ecd6509c1379a407ff2fb72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5b929617effd1942fdb65e50a4bea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e5b329d1dabdd38051d536ae08f97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613efc2b6e3261d07096f0bfe66adbfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c31c1cceb98cf71d9c2ffff1143fec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50258c7eaa20bfd845dc8742e06ad4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d9729ec4699e52719936fcea20705191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e525e875d9166dc77f133fb34e7dfa7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a259883841fecf80e5bad9f2db84de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f503da492a34ae7a8a31068a3ead204194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7dccc6738817a7593a917431059ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc31159838c9ab7d46d91173c169493196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98676d2438b58f9ec1ac4d6d459abb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1f566d2e901e02e5945173a9444c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81394ae6954cb1a5a2adb6c132ac690d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dd6b7901a7fdcafc9b6f38052b7ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebc092e12b5ec0607027e4515b9c6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05847cfbb68a36cc6ac8095d756e89be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535e1ddf9367676fa718ec9e017f550203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e45c9a41114e557d070a179687a14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f90ec93709d6bbfe47d7b5faf615d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b9a9b7da154713cb228384f99fb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5861cabb1cfdeae6e62597485d726207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd24d1480d3704373626e05cac363208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8694508d5e4e13a10e9a902fcd1c0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e182b3479f0e69ec7a71468db503edd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402057d6ec29a9783201a0f1a6774a8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3731b9323e9f88ca8b87fce480a0026212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f304e03527b8bb570530dca0bab9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9f25b14c04c9332c133e4374b6612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66c08dcbf132cb2938ae9369b53f1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99ac5b99231f77cc1cb2ed9b13a840216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a99e3786082f1b760270962ea839eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1a696f80e774236b613de493f731f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aa4ac1bb39195d536b2b041b2e964219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8540aa6603e067dfa0e277b98a6543220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a9c406ce8e1a566ede0f21461b2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5cff3717b62372e775046c41fc6fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022038ade16412759431ed1d6043073223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc88f58877daac8d510b10fae90681224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b601a3f8e4455a4e411a222775b97d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13acd54ed106cc3b42ccca361f58d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14577927b635104cd853a726335ac1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9358d7807153a80eccc5c99fa197228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6748eb83aafc78f1e7a9f45cf889c1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d9f025f990c45707a0f6c9bce8471230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d3a633a97a7ccc6817d4d7cda5472231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1336baed7217f3bcfeb24a34835b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb6af8d6e500a2d0ec3a710e80cbca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d54a9a447a8708fca6a1377a030ed7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95401b8b1195c05ca79698ca3d0f43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69dc39c48a495b2054a88133c108a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc0e00de2260a983b10545f57026b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab4142a0f7b969ce30fcbfca14fc8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc84904a741c520659ac595a989371c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316696d23d3ee0f141e3b1a35879bd7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2614ca3373f2f5c6d7619a837c27b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7e8d9498fb4a80cfe85cd09aef2e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fca4a071ac6bb6e4255eefa6f3f9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebabb3cff21d5b1cd37bbe869c01c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16053d3eb2bcf42e9d04eb0b1034e9c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992183996492102a01596f7202ad47f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274416ece8a44518e34eccd1e9ecbce3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace2e66dbd00845e24f92a5b57febd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a0595c107c766c07bb3e94465d4c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571a40b44544b3ce1fcea8236177d63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113f7fd22ecde154b6973f890d5c6af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedebbf3adc58fc8fdc3e41ebe4ee24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2078f44cf27687c5ba931e8fb5204f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e5c90a049b3d281a7c19126bc2be7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016e8ec6a74d78a6b0127e4fe78b8be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274027a7d60a8c132cda1a37cc199e6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88645f5ec4fe36dfc0e316a3d44bd36c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e7f798395cf60899a8d55c678198d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997231339325ee8fd96c37b60c044b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5006ce53107cd4a87de9cf10efc14ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569fda70f7e8481516803624ead8102261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb74a891343eacdb9f7e62c4490aa4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a5c6b5dc05d0cda36cd8dee32e77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fcf919495f207a353b6084740b947264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ce12ffd06060fb75453b99fb741c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af0a301bdbb010fc6bd603643d3cfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181198b2e0a9585989f9ac503e6dad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5a7b1acb623605373bb4609189432268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb2e5e237059d70769747814c82f89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d887f5cf132964d16893a46df0eb70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffc92caececc029f48db730b81ffa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac39c43137183fa5c4e5c7acf667bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec449e44d63e425aa6e054c11597699273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659c6e44954b53494b2d8648ee4e6c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d276b001e62c5491dc43f714c503f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be370e4e96343b8afc10ff3580caa502276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71dd34deadc02fa893318fc7a24ba0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb869ace1febc0a74295d25fc2b6a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f8d69b4e14793a2837729167b772279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709fc3b39fcdede53efe1a73f94e483280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a04dd58e4e330638eccd7d8f0cd20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb3919d75729af850b18d47bbec321282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a8927e1ee0fdcf005f87b7184bf87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14340bd88288095286c897b5f5af42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d530b8362deeceda1fc27e8659130aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c64e915ec2c90ca1372c4a507136286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd58a066a8930b942dd67d605b138a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62645fe16289bf7daee2f1ba38d1ea65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c520e4d71ebac8fd119685aaf74622289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172033ac47fb3759b0d39e55349bfe26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df67e1d42f5939d8765085f4daf5577291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c829882f4bb3ab127f2eca5fac447292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58708a38d6c4faeb0ba343ebcca3e3a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d97479ec8cf07d16ae80a2c7c15c4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49001436b748d8a8645b343f477e720295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f002bc72adc2cfa05bb9e75b5baf31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd210c9c1e6b8047af030729b6e7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67a8e59c732c91b0d03ec06bf02c7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b9783874dadfd7d9d1ad65fe91609299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ada47cd54db24636e0996d1d8f270300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce13d2c4b4ffa0d333a783edeb68e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d5ce2c7760af7b3c2317e72754377302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c35fe0ed61a48f98a61ac5be088e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e6f5fd621093414415dd7db44956304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e214f5b0f217f92989fc6a92fe2368305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72860def7a344010b4e8b681300b2a9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a9ee5a0d2c171411e54f2c7961649307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0b6ad886a7a2a7267889f728b20d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287daeb891dd2326b490f2452c89f38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53f863c2c3edd8d173e8f1454ef752310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644656bae58a2329faaa86d4655636d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfc6be71be1e7448cb9a6b6faf50ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938cd5d22494fb691024b47844541b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be243b5b7fe508fc6b82eb8128b98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a99199175b651ead48452bedd617b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e40e479447911dc7d3720c6a93803316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bb1a104e36bf40774dfff62aaf10c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa05632c9bc75f0d2e98c3ce89646b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc6b5378f1da08e071504d59825216319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ac7277d9fc951c3f27c0a1477c49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede7c7dc21d8696ce661c53eae83190321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145edd0ff9aca0c70f2d7f9efca06efc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaf80a9a8a0aece9d2522fa83c92e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cef191737e8b6c032a7e42f7cc9f37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5195f51d545340059a2bb9e13adef325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>