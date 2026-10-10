--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5f74546767447ac51135408b708c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08d343eaa1d0cf1bd846c8da176e2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80383972e54f607bb672640609a12a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaf84d5d16bed1c28180eb9496c9714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afded59c8960729cc2cf9c1616904e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a8415db029983660e0620322c45046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e541c7f0d3f087044d1be9390ea1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9f3ad20eb039787d3e82b882c77d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4902c41c4191b862ca5603d2a808c2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef49ca76250b021c535e45386d65a0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7c09219e9e6aa2e9d100cf0b682f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d5ba4c69150d6fc91cf9265ea900112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738715f5b6873afe691466b07788e9ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198217a543b945180374e78090a1ce814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79b2302b6efa2ae97262b0dbccd4bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb3c2478697412aa2025e4f289cd8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee67cd04e417fe6a521b76cf91c32f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0845358959356fa330623adb07543518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890ef9194c36f7f6a8482411efc4e4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43300d536844dd83ac7c39f0906be020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab59061364426d6dbac639e77984da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb24e8ff4e6af0bb8cc4dacd59202022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75c52471d24e09cc3e13bfc7e72ad323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034aa1c231ce5dd19563686cfbd0c0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b197237c7a68be72f817cecd093ccc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b0d67a58abfe08d8adaa6eee6958a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229062b5ebd09bb821914b65b0a720d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ece40c173d4efed52ff674b5dd7c8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee2c2a3a1735a7e312c5814ff7594229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650ff55577c98ac6cd68f897e2c4e4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ede38a3930be67fe46665ce2b30c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0000bb6352f1b59da2133c5e7126ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5774c4192e43e6e30540fe6d1507c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7bd3dc9408b16a6d76ca13ff1c0df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d5bebbdca84341c44924c32226af735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527451c3f325946fef386b69be38039436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb0d50d68aeb75c0729b4da1a5ae0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76418f5c64daf81da6a23acb2aeb45d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4d9ee9051523cc2571195311d481639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccb5445b06a0d1e44b254d6ac4694d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b1741ed7a3899dda9a20d95f144e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59051e7824836c89a6c35c83f0599eac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06652c97398f498e0d733d743985436f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e468e4d03cad2c30aea63e3ab4c38c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8556db3e19f8f4f51881e880d15a49045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e98567fe106c431a192fff187466346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df06ee910597bd24a6315240f3c316f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6be989aabe90aeaa7d7048b70ebaa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c327689249786817f8461a5d9a8eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e211c2872a60e856ca65d0c60e64e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab99d593d74a88e77e3d52f12550c2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264019f61565df0a311f198ae9d9680052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215666b13e8c485673befc5d41d747053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1addf2a6394269ee4841dde376f5a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6c63b4625d39b0f5f0707c36a0f2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9358cbc271ff50d7183ea9c997d7a4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134bf426990509372481c96d3fbfd1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b76c6fa65dbc50d54019182d2b59dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f971d779b468da21c53aaf6d621818059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef889e32aa9b2dc7daae1b76ceac8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e63e4313815b39cfa5630fdef14b8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97f9d1daabae91f69e8e01b4ceac5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf5968c65b902b2c8cba04a598c7c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55c0d121c3652d8ee3ab70b1d5ae9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ecafda02fe7275f1cc10d887561a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb06532f5fbb07bb0a769ae99ba8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4641a92ad95295f57b4a898fc1314e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19c2c5f2053d0b18118096f275e45d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a7df78d40b259558baa9b6b2f8fc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224adec2a7b01ed6b3fee4bc630668570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5725dc7366009d4f4fe63f5326146c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e74d54d19410090d45a7c9e5f24272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebbe484c42faacda0ee2e59d307a2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274adef2591496f45effa251efd0d3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c2c97d7d51cddba3b8da1ff3bf4dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08cf7c0d7e9f04136ff80aec8cda9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e945575b7f42ee01573c0fb0ec4e16777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab529fde2cf6b25e334d8ab3c66d7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c74c8e07080b168e1ecfb7a8919be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384d99c03dae0733e7067c1ea79720480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e40b0f38df4115046131d2d5cd411381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35091c1b3cca7b9f17badf59c7f0b5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cfa8a9f7112a5f5aa742ec6a53b0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd216bd41120fbbfd660b89dccc6c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae649489dc305a6558edecd7cfdee3cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408a286ab943b53243e48405680579586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ba1412a06e9f87c9435a00833b0e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965589e36ca06cb75e61563e8d54deb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d64887526000668a413b7e5bafb9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0694be44dffae4da6719e4c818584be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a45bd411228cdd1bdf0b886fccebba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e46276f7c7b3e1c38651f272e768ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76496136445066c899ce109a1d38f0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d89aa19251214a9ba56886c6fa2ebe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150f7788e24584698d767758dba068895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de249cf34e607a0dc22de79002b38f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361e2624e065c1ca155c6d312868cfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1dcc5f10cecfc15108f811e94eadd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29568e1878cc1f01fe9f8f9862fcaf5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193729defbbb1301085e1538e574e8b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1cb2382b73cdef46a98ca3c0753cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482e2fd0d9202fd1a0214c1e143c91b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082932f8d28bf5ba02a9448ebb31ea4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d9bfc3ea0b24d82423d2c9e9e25a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19909e3ca8bc62830575ccea68ce9473105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea1b72c07ed55e99d89897a4b281be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03a00363634c4858fe4d75c27243e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eb4b908d7851da1e9f68eedd226a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c321be62acdc7f6e785373bf192d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca994ae1e223a54bad1dc74fde63f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e256624b5a1255c40e0b3f705aa2846111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ae3383ffbffab0ab649104f00e6ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0affa8e43e6afad2fd8ee5bca256b59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984e2ac59dad0dbc29e0b8c0fe8e2e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e8fa5717313d08d60df87258e45bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52af05356238b888d3b5432fc80284116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf779648a72f007a8fc78a7ef5485b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa466effff48e554cbf0db90698fd2ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234747b68ed99824fa5929ad1636ab2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44efa56d77c19d0b7d995e1451579dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831cc04b1d2a9681deba1a0d90e7ad4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0af7787823d79a066491a9510470bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a63dd94aa9b613fac463d7e295a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af95e8fea36944b12fcec2db29a224124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fc658c870161805cc667327bfd639125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437568590bbb2e720d6e711f7fe5e5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eab2e6d06539d1dc7f3c9598bb21cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564384bdaeccd5632b3ffdd3fcdcf655128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c05e14b63a7578617060f3ff95113129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7901b276e7d74fbf2b282e75c4f40a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29d9aec6be2e1b0781c59b6691d9c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc0951fe70f3374a5d20b7fd8c761132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc209c07a0de2a6807106ec3330b88a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b017852c9115fc0d7e170a51c393134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc87ca11538e0812913c54e2fd4665135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5fcd419557188098d13c81fdd4fc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0610657c4df5e416b631aaafb8286137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f447846aa806ba97ffa8ed6a68bc327138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e4da8cfe8283d8e954c8e8fd6b219139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a4373e20d2b2e02efa7a27f3cbea5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269f6451f24e5867c04da1ce33fe530141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a167493fbafff650051c6850c8007142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18adec7781fc8a8e2ae7cd0f1901f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09331b3656cb11704976f04c84c14e06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262676450063b5e563cdd3c2689e49b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f6ca83d59e55964659d8db4245b42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da97e95880599c48d5ed6e869ddbd6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d75aba6b6eaaf19650316c1275d53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca12db7418fb6b5cd3f01b6dd01a2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3079a4d3731532a41da656a55773ce3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ed6a907ac583e446197ab0f20f60b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0bd8a0d26d51c2930b36b3eb147b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5d19003ae33812c9fce5d729ee436153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4baa5d171093b2acb80856b642a740154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511fbf7f40474c8693fa24b6a740135155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b068e8e0598fb11f557932d1d19a7fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde2f78c62f04ab88d6ccca3926b890157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951acb6442529b3fa2cdf12a0f7acf3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937ede1f3b08c97cb7232354ab24b71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774d2150c6e6181ef8130c86eb56438160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34988e29cecb98053e39f693ec917fbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95935dcd8636a14f97f4b182ccf958e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334c95af84354a7e2c5db4681fadbf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c5ada8a841c35c531e3ef16c27655164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622197c5da020493eb39dda382cd7f51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d66314d1643a1478b9a3974d406ce5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da499081338a70ce1e0981fc8ccf84fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614780b8fb1294891b98adb37bc5f4c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10295ad0b0acbb6ed0e4aea1748aa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f37b8df0470ad0f4ef77bc0cb8b3a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b14849a28aed3a0e25b427a732335171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c26c71864eaff9a11d76f4c860e8b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa3dd423d9b2b76652f33d9ab5d1ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275773b1242bd133e1a5ab434a4fa46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d5d0687cb8e5b257b1774394cc78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5b6ae7aec23ce446eac722be926e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583c96d364a1b41d1737103fbe13f92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae841926be41a9db579bd947fafcff60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d94fa91ff19e51518c0428d25b953179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb9c6e8d73d1b41454f8b6a3d42991180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d83201ab8cbc15171a0e5722edc93c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ee979b4d0899c2075761f801796c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a24667826d4963ac48ef3b23cde080183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabeba92031660b469dfe04da2b2358184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288aafea2d041bb3d33e2b0b963696ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b106fd1e4599ed6b86f73d8cbe70c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf541fe14862b0edbf4caa54f1c329187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121eab756b56da22baa2afd00e982e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696abdd237bff5ca25fb4e911fa5d1dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a428f25f53456ae1023fc28ffb96a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eb1076757cfb53f08fabcf3c125ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768364fbc0636ea506c9529afb075a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074ea900396658f6e720c702c08a4d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c67f2cb2b6b39b257228be37b7e58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36755012eeb19850aa26117c086097a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69799976ce9403d84aaa54cacc8ff97b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ab49c68bd9453078ab3eb31072b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234bb1d35a65f9525e4daf592314855198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd4eb172509bed108fff6e90c10b8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8fa1020087dd27a2dea445bb696b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168116b16da34cad18b930e088d7ba97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa39e77e62f476be04e91dd506f8ccf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5baf4852f8919b738086690a434772203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c979ac67de1e7e6dd30114faa6ad32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d2078f84e1c346e5f61ccb115f78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c7f703261715e08043ea1b00235cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935b6caa42aa05c94db28bd7ffba172207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f17628c0ca843e1b2f9e326ab0c36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff5613ad4e9a657c468f9be5358f3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2a71736c9338d3b53e79beb5b8a84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cda750447df398830eebbd26ffc47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e24a6afc08387cebf2d188b211986c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c43c9affb21a061a3a90b73a2c1b5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f01388222b1059d24eb0874c2013d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da95a24773117f02e7f4d2d9ae294c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab478b313ef8fd12a75a3eba77154ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c22f2b99297d1b467b1d8603115ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04464fac2b1d19963fb6135895ce24d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d2ed0c0c84fd784f577382f16e87d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca499d1fbbedb5de80ec1a654ebfa5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8a09e4133e4d5ee0a6da0bb30c915221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9171e197be40a1ef33b0db07638d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9770f2a516be85f89dbc48a4a02146223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35f065fea9fcd1629756a182db9cb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bc004f84486047d7b3527c39222f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2350b88bae501e8b7ddb4bf91f53d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ba0bd0628b4daa81cd6ad03e37a6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdd5814d767a205c2dee5e5043788c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb25e9c821e4ef444e6b2412471776229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b96d02e93f62ac05070be987db5efa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29f4b1a97402d3f128e4900a0ebd46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddc487e00e7f938be72c1f0b94c6eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f0f7f4a166995c72f6a5a9d3d3228233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d813337619bbb0ea536184a04946622234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655bb3529f099d9706652564809ceda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035364ead17a7b2bb16f5eb047fb8adf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e56779e081b50cf7e37cc06142f53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de703d4b66943c17ff5273f121418dbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191b5b9378385596f3a9ba4b174caf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692111238be4d72e75cf42bb23ec5424240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0f388e194cecfa6c95e1b3ab9e86d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d2e6be51977af193db3487ebe6b75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc32614e23e21ea3b1f4b65db1e13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b02d16a071403c4b7f30c289241f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7ab54b46d4cd3292fe59e6c9f2ad4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd765dc5b0fe7b426f663acc9a2489f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ef934a3a9d1d658cc08378a201144247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3138e779d0a0d94f522127121baf60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacf3ac246884f6d19e4e796d4f4aaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930bb1871472069d718cd229aff698e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19245461a6a3a432a375c513d9dcb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a317feddaba302b2db88f8031fe33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c556830122ab320ac5d6b3c9abb60a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ba091584fa34dcf9bb3b42efb6d85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc794327d1bee5ed427a72d0313a0f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb13bafd69ec07f8529fae8c8ca604b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37557450e806a08c9158f42a29ef8b65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423152965dee6a64ad58ec480dcd54d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaae2256023547aad514848f2fa1de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5e70128c0188e5e768f7b32c39f00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882cc723e84b9afd84d1fa4acafe9be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bcd9cb731369aa5a3ab6c0da5a08f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cf9797f601d05c11c7b290bee47d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc01f8e479652c52af8683a84e3f04d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417b3332c9d840e240706748501cace265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaed6074de6165802c94d81247f9de1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721f37706289c4fbfc5863abcb0d637267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c25a99980aa952ee5500e880923c61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062a90ae773ac9e17f29a15ba7b75ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e110f6b9e11abfbac578d88ab3dec20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ad21f47108db2115a51fdb51b153271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf893f3d17804dce3a2708536dec96b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eed412355330c4b1b8dd4f0a0977d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3aaced668424c045a73c5494a6602274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382643d85daef67c730a7cfb66c4925e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf28cd0566d4f2f01d5fd08d62cee7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982878dc293168fec21fd5608b2e7298277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd23a6748603babdb7bf652caa8fe9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8418b7bedadd3db444a89157d84e8b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef88324201be5f66777421b737f617280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da4c9702083065e3863f7d25d0b8be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae816359902451983f60bb0132da7005282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e766d94883e77201395115352d328c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5112b7001ddb6347104014f8dd065284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d57a7c14c1249c96068a0e093f90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e7377189fe72a896bd5d97d94ade3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7559f86423e84d7963b6d3a6e47f6e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38031be5e7afbdb770dd2f65055fc2b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc86c00fa79189d5d6aa6a191016ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff76cd5ef0b3b2bf25eb04e3269b86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3847ea3e8d647d78baad852739e5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cbb187349676b3bd93f7c43f32e07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4497bc663b71ae0cdc7f9181729da3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178325b562b3c589c801366c8beb2d4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da917f5e7ef2daa78e3bee8ec946f761295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b0bb3604678f7e6bf9d3ae0f80307296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70604f05f9daf1dd3a64b8e694de5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ae0aaae7112f39bc27447104f2d94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b5efebf7b155fa4c7cb81e3880bdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7356a72fd0574a0698dee37f9d082300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33550ee340cdcfd09af537654f1f8e14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdddfebd8afff9d3a3d64f0fa040d2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03249cc284ea1d6ba44edca8913bc658303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14174d8935b94673cb6ff288d869c51c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39655ee78b9982748fbef82cfc1eccae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c6c9f6327a0ca2c66f50d0c5ad95b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045d670c48bce31a996bcf02da76d7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783078b1e26e226b693ea6b2f823b0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc92996267b69bf8676a00d0fd4ca93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1408dc74eb30af07d21a7c426d77a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239101bb7b040857305c4d7f591bf6da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761578cd78bcd0c6d146505d814d4a45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b97ffc68785df84d93f583090c4c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832da6cb490ba6e82327d69ea3057db4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67614d6c1a4c39708c8b0d261cc13a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444828df10d4c845286ae2a3640cb90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1bf7a62493d1ec5e5d9af836a7195317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff434704351819f03dda6eff1eb20cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a33550bb7d2770e8a4094fc32d6a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a7e244626ef46f96066cffbc17c40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249457af5f971776663a95b4d9464d43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0976696af293428098d3d359177c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851ade7f3dbe82feb986b78ed8736f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a3099783e8d256bcba81edcb854b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8444085c17655657ec87c3b87f01070325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b78c06e486a1c70bfb2a2b05cce09e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3fb0efd9c1bb67f869b6114fc6a0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9a5c697e769e0e194fcdf992a43df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e407324ba1faea69c28aa79bc1dadee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d172fffc34ac278e32a5b4095599a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bda3d4a175aeb7ebce26584d27bc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2948da3cb7abca9812fe538d4c8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7bd19585e34eee63764e6b71827a7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfbbe15d55e295fabf33a0db4ca3f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a28e5a58291ecaaf4b9b1278e4301d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460afc7220408e4f8b79e1916de3ada3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b152c0613e0bf97796393ad08112f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72414ec3886c3850f6d1a78cd908455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4611a0f8e0d1fd3be9b83103fd72f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a3ad13d6d0714a68bdf932941263c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a926a8f0c96757381dc2c7c085ee7fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed228886eb9c84b50f8d4844248de7269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529610d2f70171fb09c4f475f219cfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e05d013f3050d2f47c0170f624a0ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024ccb9c381588262748dbdbdc42a3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7833110eabad701f651f48b745230c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3384a5710c4c9ea35f09600b91513814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43924dd59bcf41a5f4fb1fa75ccfb26315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36b0f1aabe2227a89a4ec039c9497f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394437266379a0ea208a42c1f3a9f7d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bce06822eb7b5fddaeea30316158da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db69d806a5814869dcd31d237c796b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b996c755e539fb9e26470d59a3e2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319d956fefabd894743abfab1e481121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8dabc7bddbd30877a1e9df0d3ce0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1b4ffaeec1b83a01f77c005c3c72f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebe12c07b74dc51254b060e452083b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec8da8ff2b4626c88d9935c221a4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589f3b7b2918dd3e990b747cb185bfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a31644c2657bae0076bad2a2b2519b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b23447ee6b1ca770c17a83ef1d0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bb7f0a85efc6ebe1572777d665c0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ecb8fd779554c3b832e764cb750c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04929a5ea7ee7547177947d5959e911d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe54f04ba1c641e43d0dbf3023ed5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0843a253ffc98106085222088948633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0cec9a462005da0207a462109dc6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7402e8c8a973da3fc1f53d5c2cb9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29562744333fa28043257a9924facf8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cbc8ee30358abe260cf0e40a6841537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75761f697a007db9f9596c43967a7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aaf721debca3926dfdb90db9c216939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e10eb044ae52752a023b928652bd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6f7900050b0695537b3a86d7fe3d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315027560db68fdacb1443ba21290ae042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f34abc18075e566c5f38bfc373d4ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b402eb81aeed2b5756da4f0003854244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7e86e355779abb490f1711d09ad4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251af368d0a2836ac6f409c56bdb391e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45151663b6e894da78f0b1f4d4b98cb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4a80742a2181daa8c4cd4a6e1eb1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade51decfd1de37fb00ea8aa39df12cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbbcfe4d21416525f054bfbeaa288d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea21db32d77ebdf70304370f8bc3fe851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689129d3c31494060e90343d00e7012a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1e466da91b66155b25101a318189453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be0161e7ccfa8f8158ce171a981f6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ececcbdd399f19ddd354acb96fe25855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74778805abaae02d6505b460c645d0a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb4f64bfa4194818cff2894ec2cedb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f6f34f87417de53cae6bf68f7587758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95001871f9449e98c35edec46d82c63859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5d81221e50abf384b860bf92ad81a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e8483ed1cdd033c6ade7428aff7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f689d6e4a8848261355c91cf671db562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a746fe33e203ef9ab86ded1f2b9613263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9fbac4039239deab19e181ed2934464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac9cc1a3601976647ab948e39e6bb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514ac0ccc5e0357941967cf1c9356a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d723be8d168b8c2081836caae3444f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5297430b797395ad644cc10a449c57968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d1f10044cb3aebeb1d188185a860b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5826d0ed037994b16b7c5619ac49ca070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf31072dc815016299f5f0de9b2fccf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1352d1fc7b4b3894593099bb68853972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a95ef3dc842a4d0feea9fa760fca0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76198383463febdbfe056d0ae1f7a6ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028799d98d19501a619374a67842d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da15ccce1d02844640474de7898a4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d5e8063ce895d786d16a6cf5337e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb61623183fa0d9e8fbfcd0ce08741f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef688325a7edfa815823d418d3c286279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c51dcfd2a370756e8c2cb6eeb4a01b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e89c0cd46bb83ace0d122bdeaebe981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb65c4e701bf3295a5918218a9f4e1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270cd4ead388a4c6530c60133cc8ac183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e305e1b42c33dae7de0d7881ce0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0d945ba343c8b883bc94e3199752485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585237a30cc820ac7c1c92820c03898386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f615bc16fefdf34dd6ef610b2c03987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64557ebcf787aa812edb0a78689e3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3045fed691defff71ce51b076f329789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e540b94a0249a43b3f6bcfdd148de5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a86bceaa73353426f11374d765311891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ea50fd4b1141139fd2be9bcd4499a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6efd992a532afd65b9396252be44c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75988cc851db866c34c3a7abbd38598694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6357c007e613c009e7e8fe3feacdc7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cf7d1ea0bdb9ae9f27685b8b93c4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3485732c08deb29c023d4840d6393ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def857f1ad12c080f90b4bfe827b0c4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fe7da97362d61e06a754defdd353999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4fcb8ab38a84fb65a9fbc7bac4203100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac61e7084363f08b7c7c61f4ddc256101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fbd50329eaf277febe4f455917ace102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeff9f8648696d271514034a35a5e6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3977ac21706848770ae197be2be284104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f345ddbb6bdceec57bbb02a2ea7b4e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00791957f6fd406301363d72768e7c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43387b47aca7433f5296c78337fab8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201caa0257b0bc4eddc2e13d086d29ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ae2d07ea795594b0da23b7ba4051109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13752227d24703c7dde07823d24b159f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995cccc38fda8714a71e125305bd42a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32860192e117158ebca213e3d6b76b9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1da9a5841408fe22083b9ee23c1672113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7bf09bf74be348aea391a5f97b802114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57811c1ac13ab8a1ff81125c9bde5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ebaf198453099a046b66893e777b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2da06838206610219dc84e94d3cf6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112578dc22ca25acd3f76f5ef2bdd6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f7021f92320e63f08e01c649989a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf77a66145c84311e01d7beea5a98c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c268a6e4400930483b67894e95c1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659f3d2815c890963e575832789f1fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d91ccf2832a3e5edc5c5d5df57dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a33e19d1ea81cce1ed0d286f5fe0e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7182c927a34fd0bca2bbb48e55cfea3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f523f3b72549afbfa29e54147da44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff5047f063d04702c36013408b3bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294c8deeae15b74b675dbca1e593085128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30bac8fba803f4cb3a329d1856e91d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6033291a7ee5382622def7326ae85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dad69072035451b0e2b1de205d2a49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632fef593a37fb4a91feebaa8381d2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4fb6212e1cff3302f1289ddcf2698133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc4f7795cd41a78463803cb8e4097f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41109e3dbd365f3e3bffeb5e7c9846d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbd8fa81acd1c8db8f48cec9214529136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4e3945911c8f53c27e4769f1050f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403997caac8df62690e48aaba267e41e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9e6d3a07bc0c447295cbc2e872333139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c644757890744401d85079bdf784e81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d14de27cfc8fcdf008a24f106f6e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34333aefe76d6c81a8a4ea4ff45c844142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43a8b28086494e316559de9e9e69aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413c9d46302ad6d4e3ac1ba5dcb99cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c7bfb2b6793785dc71c612b426de9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd9ba8daca081c380af324a9faac1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072b2138fe3e26a8ab177989f303657147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdeb82c33ac9fbe073de947f28cc6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907519fe28d49c6e9fdf1fe196e47cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f42e45857577d0dc36f68af2d68170150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad12b601c9a4fe70593dca1f1a804c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9279df21b6c2a1139c9fe7a9d01f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5295c9d0404f71c35311319421640153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5246197f6e17474e933cd78f871611154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26f8fbaab8ebf9d2e017337d70be44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48149a57e6b03a5a9f26d6d6f9bbb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e146313f18b7fc8bab6e9b8fa8acdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52de6a43507580a55c6f77c838dba5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df039d71aeb46e43fa2150f4a1b8cbf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f84fcbf4f70833c023c2c5e646511160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d759b8dd87afe623adb6ff9ac271e27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb593403ec64631571e798b84941558162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b79db356d06ff00a56ab6d8b1cf75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f564cdb4125448d5077c743db6caf0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5d07e6d97f56e219abeb4adfd1c68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b995d41b415cf2b991b751c14e9a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe65f3bd31b21cff108b143f0ef9043167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b7467b511668dbc65e6c1876ab3ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f044d68686f8ba8d57abc735e8b1c12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7388edf685212325ae0abe523614cf7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3113877bf8da4431334bb1fa9c818ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e436739a759f4b63229ab79399ce3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d975f70767d9f8fc49a38f29095962173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d2c677401d64c25462699460a1f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dada645e3b9f9d2beedac7ef1e79430175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ac4aa684a1c891ffea5dd062014dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15c7f6691ce83fa5323237a3f59afe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae72d05920e940c20ae87a265c04bd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdec888af62c3686fa5dcf7d75c0a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a8dc72dcaa5a98a0b4b886d685e6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3d38737705ee5db14ecdfb2e3a704181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaa6c6c094badde46a14e98caa8732182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd4b344bdf7bc1dd0dab9c1d02983183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9b4b71059e3662797d8b53d5c507b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf8fd679452dc6b9ce2fbfce8ffdbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eef9e26c4e3e0f54abe667eb56814a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f26a66734c0304ddef1d7a029e59f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba107871f9e0f4205012526cd786c6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09996c7e6871d3270c69a2d36d807a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4f5326b3fa32a711235885a0e188a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92348d49788bfdf3496396c1e9724ff1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6af6833a5f0338e01ffe184f2a49d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca53e305916e87e0bb9128af116148193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d70e5ff09800a9786067ca3774ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1bf669d31505520601069d13767b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caab2f7727d9a8b483cf8e3c884cf6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8587ffd60a0785419860b2b6b74ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd532d3dbfc8b0c0c56386e157b50a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac631ef201bbd876ac7bc413fccfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a08c7fd497a1678154873e4690f2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061dd8bacabc96efdfaab07a1684042201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85314ac5b34638ee4f4f14956ff279d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a52bd0844110e0f8bb6352e4f82c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af3d4e0cca21a840bddccc76719648204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb27574d949b0efc646e43db62dffc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ac4b3705ca6d8fd3b56b32afb9c07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e2ab85a6f1f56b86306ddd80f4b24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f0dd8ebfcf984900461a5fd654284208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c7f43ba8740c686db3d82e9b1d27b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fd9ebec210d67e046e1aaff4408e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858387e42c0d269245556aa18e4e829211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76291c4b5368f6c4c22185371b64a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3e0a8d1b74db79beee36575012ad5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f564ba100a0f592ca20730ed6617214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8285c48bb602d718b110b67aec67f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e795b6d083bc6be29610e0f176fcb4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee7e9c73a2671a216e74a1f367c028217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e78bfe55960a9a5ae53e82e9a7eee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321697b40b9cdf553f4f31835de8283219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce7b9bcc5f7fec2146b58b703dbb65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c52ed261d5beed76a418e85f0da3cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e896188fec0c28c0c19923d955576c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294b6ff37b137ca7edfaaf86d7e43da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab2430814eb5388074d92be2d098ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825d8f775345089902cf5891038c1ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e783fce21bdff2324c456c6225cd141226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7d2fa3a030624d74e7ec0e9c770d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38d1e74934fbe6470e5b9290138c12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ded9ff448c89cb243fc4c4d400bde9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139de1e3b98b58d00f795bd07ed089f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ae72b649fec32b96f5866458abbab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144376daab238b2afa89135b66443f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9358dde6a571d413de8e35513784584233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21808a36e657a5bbd8853dd2fca026fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdacce6f7650984483e477c1bb5c69c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dc3db5b2c601636f6b015186d3d6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536aacc8204ec20f5666bcbb0723220237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e88d0139c6c5d0c5eca0d818613fd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8bf4775f47cff10848a915cf8fb14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2728196456d75ed48454184d10af8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e7c24aa236162cf0ea4f2be240b2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d72bdcf7332740b764afbdfb1a693242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d810730e96300cb58b6c9adcc1db0a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285382891887447c62549479a560be14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675ad2fe09e75a358d459c83126c4a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea86437d2e8b9ad4971491b2923b3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947a522f08a89b8827850c486a7005a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468661dd877c4666458837d938972774248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956ad1794d6d1279c942808fab0d8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974b582bad4b248dec96033549a1e6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759f8ef8f500751d438bba36f71089a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7273823aab2acf1c5b83c6b835769af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1247607cfb5234455be3dba3a328335253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286605314252698addc48a4740732578254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805684ac7b91515ee853acb7e002f18d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf81c9194637ee20da8406fed109615256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc035cc3ebc4ddef4798258c97a441257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c888a8d7b33f6e593c5c04b55ac28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada22489cb1c373c8e3b0eff2f9ee8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76013f32dd15e4daad69729d2cf8fc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209017285ff81700c7a3277103cb903b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1012c38a7cdd57f80c1cba8e2909f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5500e60aa0fcd423cb78154d35b07c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbbcc49d43cf760622b9d07f0cdd9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa808ca21f220a8e928de9dbe33d61f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb375a2e254e1fe2b722cdf74040aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c1d639e92b65cd3b5464bbf3d2327267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a65aa7c6713594a9e2c39428249b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f03f53055d5c16ddfa128e107d94c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a266ed38b67ff594b503c7d780d44e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378d13c1a45b02399188194966cab08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9bbe699e252f7f036ee5c22d6aae6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee52ff869e6427341a4e3d343f2dd7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d6b5e1109f37521ec156f2302b467274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb12272713249548223328c1111cf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d0b3aaa65b78529280586dc485f0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aaebb1f29df07229a38e4637b693e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d985a393e4b1b8bcfd74bb3b22ed5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118941f56dfc96853031a68898553de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f43af02be42ea149f873cbc86095d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292f0b085c79dc0bc34a0be97f4271a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3011d9fc35c8bdd7be67243c0a449eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aae3117d98972f41ea58d2b31eb91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a7c4f5c5990fcb1356fbdb4771f65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8fe032d02cb5dffdc984c980a3fc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc8ae4cd272f99d2417be04d32211a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e7d2c2b648e4ee72056f9aaeadda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1c43c95f469004a3868a40df7923b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84a88071ca5f2daa914d577c817aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dfcfbffacdf532479e034878fe178290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b20aff9d66e08ba2c249ee17a7e3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66602735dab9076d3c58eb3c5b2f4353292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850dd11c5ce12319e906857003877e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220f58389927ec8309ef0b4a906dfc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56335de3eefb84da40a14d40c59e86b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576ba62d90c80ee34b42fe6284fcf0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8a9e414ba7d2e65d7551a453f550a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41a6c610b99c82ac2a9f74528a5db7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3ae9948aeff9944ce82c1692b0888299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac7807e23d92275992cac869da294300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37695e98ee8288c37aa0be7195e1dfdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd4aed5bc11d6d650d93824402a4e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d5f76075340f8aa2566a0e4a41324303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed355541e258e77589324ac5746a6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e21a9e80da1a59f75c6b0e668e824305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd696fbc8c01d49fc5982dd9a8c45c6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab85d44c7daaf26f29ef2d488dafb2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb77ec92e293b42ccb3501e63f5ad7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0a39519b11358b600c616f7b2e6d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bed5cc189da5a2329778e484c73cc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea3aee036bb5b3344f218a33d571c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed17503c5d903d5e7796167cf5eb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde47af7ef5a483b5268b884964e72f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540821a8359d8eebfe216ef62f15a89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf9b355c8fbb6e111a4505a168f1a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4b8e021db4b31fb8531321abf8f90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc552dbc298b014ba65fed038f579317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcef61492bcdb1ce98514abe87654ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fd30c73cf59fd3c3d3a4c538b9d1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0803ccaef7bdb053ccfaa37ea8e943320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707284198ffd4a4ed5f3b9c607ab1211321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a099164ac341f732c442101bf5d30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2c0acfad210a1d92f03a070cef274323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb377e71333fa1f15bae46cae1cf38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c6ff313e09b8e994449fb0cb3c227325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>