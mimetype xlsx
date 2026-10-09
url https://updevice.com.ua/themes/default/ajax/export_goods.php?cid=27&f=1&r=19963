--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65a7c3fc6bc5f7346deda14acb11a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4e5e395edf566b6ab36e844d575722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d37c4fe9eace63fbc6a87b0454933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c7b3f73ae6edfd3cc323695183ca04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13dffa8bb0733ff3031a805377ff1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4369a27f15940d654d33a0dd734ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fce553804ccb58aad9b0c577cf4347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcdc939202b5c28300146c3d4317888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f7d16f562b56956244aa875f2d2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582f943ece343e0a65ada10061221ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93768e7ad54f9a6f4c834a2a3625de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500eab5052436f30fb99778114899d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fb15192ec6b0e6f251e362ab8618713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f93533fdbe6a4c70d613663566d47c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b9b5ed8a804fccee27663adc26c9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78081614a9908ec75f1a6a42c065ef316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e88f7efb5992fa900b1546ff6b82117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb34e3ca5da4ef46ca3dd2e9abc30b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab97c21c4be58fec22d3323e958c8ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b491f82a1649dfe62156e1aead92820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965086afbde34813620927166f71eba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25166f49b73963b0736f08a45151530422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355830bab7a2a69a71f7217a51666b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308387e339195c88c18e759c3a800ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2204a567045797b17f22e9d9755625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969b87e32f4d55ea4325c4cc74666f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841af98e4ccdbc5f5b6a13029716f21127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d7562b385630ee2af8a1c377bdcf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bc213fe98be49a5703bc5835ad55929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e02bbe938ec2613d78f0a2e001f4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17440f2ab4ea1ebb714cb2448a367a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9558812f6db9584bca9b54cb4e0c2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97dccbad744ce0a044cc18902fb70133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220f69d6ea790e0de5af687f1859d5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf7aa0ee5556ef7d77d813de70fac635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62064899188ca572947ee1bbcbb7ecf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b760afeca760ca41d3c86efbc7c91c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62c07f819ffedc52d210b6770c4a1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fcc9a80b2bcdcc4352638dbe4772b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cc1b3fdbee208e775d16770878de540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59a6741232a74f3754923c2b4103ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b0d24ee7deaecb1abdbea46f9300942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa62b99cd280de8e2e4be612a588c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763e1d8a0351771419a1f1fcc66a33744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bae3caf491a82a6d5b5161f614ecef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3badc864dd4b7f442efe00f01344b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233db9d3ddb86fe63a32a3ba9738406c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3e1ec449d08d0e879b07637e7aecd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44498bdd64c58359dd88ac35843ba63249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622324cd038770dbe0c34c8ea3d0e1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d370a3b474a87ed2caeb6f448d5121451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf9302d7447ebccdd17d3392b054e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c62eba98b523f8ff6211617b7c82d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74678ed298e74a395f6be13504a0d1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3851e6e4d2cd21d6e35761cfe7378d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e188a26b205a340110ab9dfa562aade56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c5eca713d5b8ea8fea4ff54b445e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98283d418524f225f62ae77d5a6e91a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b7ddf0726ad7a206ae1012fb210259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab97d10e466b54b2d28ed6731bfed960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d11713357099c6ca52d6d7950dd55a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0ec592b6a3481da082e8b060970dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408b9d48e86eac5b15bd75d5f715bf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eaec47735f6e084835f13cdc60fd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794149d5199ea0737bf085e21866d0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4035649c163f38efb6bd70facb3ac7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b954441a810c43f3409937e8872f5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfab418b31d135d1da77062d61ed1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4277639a9a4022e0018dea479ff6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f672e2aaa9a6996c3b6a4603a8f9cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5f34315f182b7fd4e17e8733e76bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a9f0033590feb5c328717bb5fbba672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83ef17c4c6da3df1f76abc854c45df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aadfa17493e1025f0a261bf1ee287a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c5e09466b745a526f7b8d1c6d290b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f21566c8fcfa494b8c4e56dcb651ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd1a9688df457878e91e0e2d5c476877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873799fdb28243cc30a5b88b50cd6cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3292e29bfc6492f49f78bebfaad8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bb3f0e712b6270c86a67da047da7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467754bcd064a0b7229cb02fd0f4d7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da7caa4e86b113f2df6ba61bd589cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fabd82330ee084320619da7d9cf9ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1a5430dce555bee34234fd0c0128884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aabb8db0efc0bc67fab0ab313e202085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15a4a6cf9aa5e1032681a6a419605c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec456f6d205ffe43339338c1909372b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb65a9dc185aace28a10681efa7855a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b42661f9511dae5ff95108635804b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceae9ae48a652a1a24dbd3af23cc98390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82f1363ca169175392567f839ce76391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da6841ed4cb902362954563961fe6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dd65252c77f80467ecc4f82f253e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85bee51fc09719f621df8fb8b3a31394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f6e20d62334bde74b5ff28d62346e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3945fa1e5d665f83113155575b4cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20939575c9ebb6f308d694c3ea3b98997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c4ff2100e60b13e2970feadd5dc5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e07c38e478654bee3b6b91ed3d587999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ecc0563b84a0ec0de05d3017e4330100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83248f46bc9edc7fe9973ab20cb27b49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a08e015adbb820429f7ef7c7fc9939102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d133bfac81f009974bc2671512c648103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817e2c36ca09d698b1dd032c658af98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aed23405da580bce4f9080aa24392105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf67f0864fd271acc61930b99647e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a9a37e395fedf7125d849ce6dc3cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb3a137b6818e52d7cd006a32052e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97217ed9a7a9a45b7e3cc01ce0cbc54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5ae49f7b0f7b9d73873ccaf5a9c63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b48491633555badaf6e8ded852b376111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a40ac205266ccaa18185425156f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5922edc562c79b9b68d4a3893285fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0280b93e3181f3bd16ddb62e93f0a6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa360cf5d35177de4ecb52bba2d8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ec78b4b502afaf1c828ce2037f5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b30897902470bc0499012b4fbd990117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19f748676af92a7c1928362396eedd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c89bd03972b8b56e21ba7006b36ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9216742ff2ec532545fae8f4f5f19b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07193c0ebfb2601114fc4f939da8dc71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc663414f3015e1f1859bb8a9bbef1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8170f4c59192db66f4129b1ed97aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb21469fa470bdac57b70f1fbb549fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bdc78f6efff192e08c47afaf60a9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d6c4fc524e7ad7090e78e18f975be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f00198ea263cea8a0a73e7496651e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3bc350f85c47a5596a0f4522a35c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658d1411aac1d64cea14533bcbb24f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2a1f641559215288bbeac756faa4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27086e28128f009ae0fe89bdc6b3bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463b01c5e00c8ae89687007fd97a14b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9b2308a053ba888cd93aac3d560ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387767772bb8d24329a1588c1d9cd1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a24c513bb217c90b3127e9a9fe767135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892220d38a3fcfc67499713ba13939f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a7797409815ebb3ee72af14b85848137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60f2067ecc8eef3089784b536070ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af00c524f95810b04330045ec24ed71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42851fab9612644091b8c499c60f34f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6209280dedfc1e8bb32c78e476d90c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc4b26755d1f6a71d58be51fcca908142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4751044362240f5b106efd2a01bbff8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266649ecf34771a7c3dc7194f38d3731144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca129bcd3ec034dc20fe31ccdca9d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7317925b5a8873b9409c2a9af6dd7d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7d1502b712b51cca70bc85ea2cf63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008edde8c582c360f94df4d630e4c20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce583e755cf10c95461654cb9707f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34f42a9e3243455f8f35400dabd754150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca92011dafb3d7a0bafd49ede9748a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626aba5d6bd6791003e1a7179976510152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68910816fba86189d62ba7561d75d957153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487313249834cf64323543b6763c5706154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad5a2cdd545a811c1dbd007f5d5352155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e44fe58917c81c4e516bfc79709c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc304583c105e68789042803a337618157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683e063f74704d18e97ba923fe94c0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec0341be2b98496ff443ee710cb71f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9704c1435de1e059e374a19af4ecb23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38e83bfcb445f9866358ef11a6e7d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21838d37b570d4d41af91aa8f9884a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d33a280d2673b1d6265f7ff6d573b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ed5c0af5e5beec39e33c28331f58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46772d1d8f97bde05cb9f55e4a0096165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289411071cc0eadef88883d13fa7e832166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40eb322924b899f68cd53ef35d0925167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee7d2fda2fa5152bb6e3c68bb6ae5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701cc78502445ec3ae5710958c07a54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e75b263819ae57bb7804017b0d9ce5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deae0562d69c34b6d73cb15e5ad08a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee96c43be6d650a0e67a1df22138d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff320b37fa4670b11285f17ba5a682173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d4830682da49b4c23ace4d686b61c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbba2ad20d9baaf4a05adab3a220598175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb55e12db243d6a6596b724e6667452176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f99b2eab152c07c227e74ae8e1fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dab6c10d816bfb6af339276ece70b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232395838b0fcf80be02937425ff302d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bb15f24277e0966b2787db2b7371d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee85ea7d0d0aa24bb0911c03c6172c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42dd9cbd2d122f0d18d0e669cc9211182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9f6556bacf0fd2371809ba96a6f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c2e8349976f77c307a7c0f91df940184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269df97819bf65ba98a4112934cf453185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1496901f9e4aa5ac3c8000e3b24d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c20fb2ea5207f1a55ad63049553cbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5d9f7480446a1aa1a4416824fa813188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aad6bc5bf47a963c8eb0f9c7442a8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778a5901c83974bdceaa23cd580d588190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5f818267e25bcac6463989bf3346f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef08e0be83daed1ee46cebda7cd169192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9712b390412d4b53b04283b6525bad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15db99b400b48afac34054d361c1eb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b7ef71f28ba4e12e7488a5eff7de2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf911a6bbcbd32bd0bd2dcd45896b88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd1b348252486ed84ef3c0ef1deb8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e77e6c4a521da0efda6be88ba03e49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec8cdad2bdc045c71b192bb55a59bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c70188db48fdad3b028a57d0bff02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9807d08e57eab7b24a046d1294a08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf70c81d0910a0a0b818d617bcda11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2c0f638b5239fc32f5252e29d38ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088c30630fdb0982a8556ed80e93c93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ea763b9fa9e143968f313b9ebaeb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d18be4adebea933bc436a6c5d9cc8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bd0469edf2ce001b3f71de07b5bc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f479042cf771e56e9a1d315fa21866208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc55fb1be2c23526261b8d78ba42e73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700851ceea8ab8838d8f142ba3daed6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bf2450766af3bd8b4525ed8cef3d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c215995b808ac0d1baa597e15acff7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d560597b1b53f258c5c1ef978ee9a00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2a7a16c657637c52e7272d9da4cd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdde874aab8169b63f5829f21489ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e44d3bab3353713743bf27012cb2fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224173bfb01f970f1516ab1e2e054fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ab8a17de2f2136e330b35f54c5bf1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648ffa3c6d3b7ad4388e938a9cff763219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244af93f0137ddd924743a092653605220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241f23d1452d2ce5e19a8572fbb11d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf8bacae569552cb3e1ee9fe6fbcff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45cf93194eef1517489c22783981e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c8d0891def6974f43f2143a832903224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3cbf39944d050f6c58002da21ba92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f613fa030a7fb77c3e2295a38abb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579accacaf8468e8b7ac6a3ff631865227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52215030c0bf370aa0d9aeb0b4f413228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f0ad0570a453f2f9113dbcbf67a9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776fbf08b55d696b3a9d616ad8a9912230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f35f2766969a45b3f504c6ad30b519231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce310ff67dd9ad2852d8e7ce14deabe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827873d71701bd3839edeab7cd07bd6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a865b0569278fc9c1ae2a2a90e60a31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8aa1eddd9ef67256bec352601388e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e5d8aacb206489f62d2bfd55702d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4932b1b70ac3d63c42c2476cf0e5e9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d09c8759063ec66a18c760d9631ac3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4e323d0d3924b65d90ea717fe85c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c9ac63b366e4b95712310743675fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ffecc8189f27e9c1ce14c99a76ee0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2125c61c3da67187a1b62c750273ef6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049159c19ff94f350748f869bebc35b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eaf7f022d670fb985f5fe7862add5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61a441a9cf173493b468e2bf296d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594b0c2542faffd50de6fee72eb45cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0f82d6ab0ddcbdfb450cab1ff8cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868221b2bebd552e0226089839331df4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13e9b1b95e3688f0d73c2e9f729f0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b27997e8bfb47bbfb25d8c712116e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572ae0f26998e5d33df70306a43beaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e528a6198801516773a6bad94f942252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1753b190c71b80a706a6a26c78a20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229be54e30d217511903caef39a880e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef256e1ba168f1997b33a22561fc67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e825376eb9a4b9b6749d5f2c7ad4494256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7078a3ae78d45cfea1c14f92160f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3088685f5078ed64c8500af4b0bd878258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c27cc840b405a5a699148db40793259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e146b136044c1a1d386973f0b3ad6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871c26a22716416ade2353c413d2ac7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2a2ee9ab804e804b63de309d04aa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb557a786bd346dbe411bd93ff0bc11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaa5dbb8cd04c0832b8ec3d8b03a3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb464305b6e1e974c8cd472fb95116265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d17a6352763c20c33d8a3228fd06d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830d11da933e8446223093aca93e169267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c461231b57530746f6adaf72a0be8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873ca22e30bc893cf885a553c9469a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d97cd360ee8836b1e6e06a2851172270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ae0558e8812ca263824aa10ca5ab3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f430b735e1565f9846826886eab784f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216550ad6f1fe8f7920bc9aad0593e53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26627eef1cde2c5e57f0e6498445cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ba63e6be646d5e86bf9932b83b09c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8347bb6247c2fd0459510c57112a47c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08be2321253369f69fc9b5c844bfda4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4e205f0422b9f6f22391450972892278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c87b8232e317dac7ea6d9007a7f465279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71b0484105804b9ac8e3428c36b51b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe93de4ce6518b04ab1f663156e8f4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd320ccc32f3d3ea12cef567fc7720f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0644f7c74b1f09f5929be35c8d09a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b97e27e3152d5a91c0e168170e777284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750136e29893ea5b134b1a95921fb00f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a3745ee1ea6e2d09f46ef75726a0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b7079756cbda0c76811c9c225bc41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95726437f6cfb83c816ebae59d94a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6549d6a5309f7587174b9030540c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b593874e12e049a259a731bca7f216d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842c1d0c1fc86ff1d73afa481c4b85e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d898c09fc207426f3ed23b1df3fce4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ddd07c0ecebeaaa5ecad1d500b777293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c4dd4f46cb93f3617d82627479ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37378b6e43caa00e3840becb52e771295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d91af4f22cb74b5fb31b81b5d65a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3e913d9bac1b20385608a3a5922b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125adc141aef09631193011ab7cc523298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22579d1f681bebb700adadebcdedcdd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f8ddf3a3e2aceaf32066736b3f2e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982438f6976f3745ae7c83fe8647c85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e954e04362db897e2b3947d9f53c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5929f8b682824101eab37e2f4fb06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b421832afba8a153c6a3c35ddfb226304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71d2e9ae4953529cf9b07e305f450a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1cf25b7aab546fbdb4e4f94b3a407306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732558265caa6c918b6fb13d5498cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83673838437edc3c802d7ac16f461c21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff898ba554a811a7c5bae80d0e73ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c66616fb3e1ed852df6610d54a89d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528114581e28d7ee51923308f22ef7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f954db1f2ebaf86e53ded50c3d59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264555fe8b55c5c991b01fbe2185d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665f8e3a3bdc497944ca9b9d9493bee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0999c9f46fb1e134153e377b62d5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c4a5a721fa75ac9844ce8a58def4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc93f7e75802374a1c7fce9817e12d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec85cb8b69b0ceb123d35ecbafe6ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf1ffa5324e02bb82b720d11841654319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b7bd6452f578fb94b7d7915575697320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623911e0fbda4659852ddf5082f9e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd347710bc603460d9285e3debcf6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a92c8ce1e6d8fe16d57a3b8d42fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2133fe2f554a6e18e1c5ed5289f1246324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0e23c97bc5e169867d9c6f371bed4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adc5013e9bdee1eeaa3f33aeb512f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f18b8f30ca4b28d7b8faa0119b451327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a3230fc510089f6ea573bbc8fe598328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1e3daa2d1ea741ad96aaddd65000d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af230952242a9405e2ec7298d4b972d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1824a7cb99612465868863e00f434331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed14edd05922569e3ceeb130aa8871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de84856bf16bc09d723ea187c0a1b1b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caa6e26c275289f47da7096d9763aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48333373111c29e57f81da13619cbd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04319d7a2757948ffef697066682883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b70750560ca388d155807fbeeba7e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33129622c0501b365c6215baa072d4665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e442f0f068576f0d01dc3212a4c8d076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484a0b43e0734b2d3bf32dcb8b8d7df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5107105d76ad8b8fcbe8eb290f2338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615512f13bacce6f8106238e1c649c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f499848ca0e9f21c846514dc850188110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8d922629770103dd01f59dafb44b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85b16c6bc2eb95747f97b266b65d8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b22e327369be9e653b0c022e0ce4fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c041f719abaa8b19f4ffac3882d66ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3055b040c7d8bdfe2654550b18b02115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f208c94cb21c4546273542f83d651616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ffdb4a6338948811464c1d125fa6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564a6f98c6faefe772f62d9aeb4e9f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289d4102b33c9b4a6ac98cd78cb720819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83689e74cc13497b0618954e95b1691020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212f9dc63f612544df7b1a86e588d8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725e18dc696dfa63a41137b4231e9b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212d8ec202e4754d7193c1e0bfdaedc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5682454b9c34b86160c1791d0fcc8ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77528c5ba7a314880d3b5144edc2444825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722815f4964f09a1b01720e34102928126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbdfc69c78cb4abfa1d59b227b026627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f89fd382d224ac794b00633849e2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdb34bd1c4891f1dc91c9f8355265629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a8e49b05604687d62d192fe8304d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4e40ca29629c4abdda2db4789e7f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39ded3d90e5ef6a86b8a5595a0df2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa8749504b9c76c4573ebeb2c1bba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a43709f8664ba7ad8da8323bdc97f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb39585198e3c69c085bd6f3b22d78635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1375e56cd5612b4b32f4c5097006336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97c9e09d2271f6475b9e4fc0850c7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0c597b7f106ca215cb28df6f3c97a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b74b1b473f04cbaf9a20396d5042bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b95824a1a759922dcd0ce15f531c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df896bc0dd6cfe1f6c2755c754eb1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f83c2f4fd27398ec0b3d047213936742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01470a0d8f544e0ad6491051bf0e5f2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647490330e8219796b5f6f204857b7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c902d611138e39eb49ffa85ded91645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cd768da9c340fbb16df364d28008646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341a8ab14e46f6a48a62b1679f81e6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99be62e1d953ed275bfbeb4fd8150348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf348265a9bfca6d8b4a8bb5c3e705b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fbdd9cf546f3c9d4d66d443185dbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d3b23ad793207b38b61e703dbc3a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11814612534bd9f820a153aaba5ef21452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa6e8d70fb82a9803b48068b71ad4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c95e6f482d7c4199ee9a5e25ff00d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e455a401507c1747ae4919057dabf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad016e66116d28ae3988141ca29a4c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313efdd95dc90738746df7bce650e1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6402a37384077d0e8af358390804458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466faeeda9662b070eceef04ca0abf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3652c020490014ac6b24d070cf89460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fdb813c4f78cf94d3360ff568a68b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c23667e16f3b76cddfb57d6d57bdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb85cbca006bcb83d2560f089e8b35d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70adec6dbffdd2bfe412384e409eae764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ff5bbad4d391d84e1b719af92088265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47774602fcb0d9b0b140f70206426d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d82310c54e3c7208e0c9ca49b2ef3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9bd433f2416b5833df9ff86280d5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb295be735fb00d8db147df0e95371d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488418a3758838c47b9b64faaf5f9ab870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324252765920abb2b2c6a1f6b9490e7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178bb0618b6352dca88f697c4c0ee4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068dc16ffd6ae91ba631f481b0c194a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e7858a88a5a0311a7aa5a2d796ce874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9bf0844d32fdd670b7cd8786cc60c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884181adacdbafc9a85aab66635cef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10f3be9f3147e90dd92e6a158fffc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b1ec998e0350c86dd707c2195518778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4a42292762c2a6b3e0bfe37c4428679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c0684e299fbb209c34c3183a3f44180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9028fb1fae307236a39f1e55a0219581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bdab97e2fccc22740b9a66e1b20a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69e7e5078f33ba18290c67fbef73a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967826e4b5148d9c3546a290803db3df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5443a2be94f43aaf6f939ebdebed57e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cc9fb81679e7056278b4c613cfba186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edf13d8159d59e7ac28cbfba23244a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fe80e4cc014be9f1a8239b6b0dd9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac677b0b96a2f024806fec41d4e28d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368812f981f7908125b89b7bb6ccfe9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf751b22c4f8f3b0a790cf9f3fdf2b6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd123eebbae18944a61fcf676ab688292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3a2feba375b739dde559cf35410ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a22e3335fa46fe998528c8bd98b1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4c7e088ed017e5f341ec2f295274595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79937db4c9602c34a0535b996272b0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54346f2be83230a97651ad9da4687ac397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167041c0693cd47f0cac0a1b69ae601098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e66ba2abf4b8db0aecb9d2cc0f78b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae35cf38a27e7ed400aac7e0b10a2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815e9e15dff898df839ece679e1a427101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda812c7841354390281379035f8d55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078002eeb26f34f2124103489e6cbcf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8179c6b9145162385a616366da22c90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a730e9160732c705d699f7e662f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768579becd769816880b6b24ca0d9a4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ced48c2f232aa6bad8c9a94ac7fcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572dd2261c4d314e5885be832770f4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2320849ac44a06b8ae819989f6a55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cefd59efd5ce23aa5c1aea28f6a6c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250b50e45a28bd003f3976a127dc18d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09644fc28a66ae1860106c648d7850112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3d8aef921c73bbd1ab656e78f11d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4669564ee80dcd3cdf88d085084990114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d734ee51f3db3c5e63ad4273f329c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780fb348a125a48a5f346f2004387ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7bf3c9e6f9b3195b6259dd564e3e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a75cde7f061d3ea9b23d6756c72e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ebfb8047d20e31b538a55a13dec56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e3af0bc63340279af508b8346d49e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308468c80b1ae0d958220a956f3bb17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb13915c9032013eccdce972f03c131122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e485945ea0259f1fbd210aa37a2f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6250ad38da329c91f89bc320e4b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b102a7a63093f7d182e6131f99849fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa76a6fb3ea9c0a27f9f87cf6b12f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf124b457cea10635c79b16a2f00c852127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a746d5b72a03204f39090e73b84e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006fefe7bc45d345dce10d48f7ea3bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed037f5f9c963e94896583ef006d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd7d3587417637ced377e173e4fd84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dab511bf362902c9a5ff08115279b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a7401e96f1451580cfdb3b3d53d48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0269ea5edab70e585d53dc65a3ea57c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ac6df8fba191fd06e73b7998f2389135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df00d8e6fb3915c0633b526cc24687c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81438e237a2da4b8cef0758e7db9c8b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7cd47fd80ca76429563dc6bada75c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f23869b79ca1444608d4c9118bbb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a23f08529d2ac630f739eb41fb35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521102ea0f7174a2b8ba6fa198299c40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d364467af822697a3f46110f1e01b2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc11fc2ef8fa32c218f295728d3e5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a67b261f6b557f26da9708b5de867a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f35740baa9a25a4eec074760c857c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7b0b209a5c4e32a89944c23ee9bff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661ccc316dd6af5b1a5f12258bb96c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b13a4662b93606ad0595baff426262148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164037f77e0d0a33ebec0fcfa1af64c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ead971f263d99812808974ac95cdf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39757a17d4e8ca3ef5649087d761d0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca32697239c4d353affc15018265384152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbac62ef4dc2251c33e50d854fcf00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc36391ae8fc9d189673c5a587f0fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ffea9c5334b34e719bcfb3343a46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdff02c4d211b4f290b0b217a73af80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13afd473dddde68b6009a531835213c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97184c3fa3e9dfc4fbfa911d45ee8830158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb97139161d13d7d1d3e4fe7b5a8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa3d2223bf435f1d505552f7f63f8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f73dbf8ae4203930d99476a240ca86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2331e0f37d549dfafb98e980497425162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f034f0d4250c22fcb4fd54778fa5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c8652b5ebe70eab4397eb848d862164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b4bbe39ce48ea0b552be473cf0318165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fdd0c18a7462165fa1ac81be4457f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a23efb04a6f9a049dc3670bd47635a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6fba4ae7ccc0bc946c4fb987bbcb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5cc3e89f0cc1ae54eef8684357cb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcc9d2d995d2cf06511383398af0de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67d637345fa3bcde809f8c9e724398171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ddec8d538a997868564da5df7d27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1257481ceb2e127a25163ed3ea9f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d16caa36627590bf62ce6e154a87e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f53b7f9ebfe27be2689cfa56779051175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8005edb8ac3edeae78ea0eb553dd61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fab0650d7c1e931119b689a15b8791177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ddc3dab2b9aef286fb28bd866b87b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e268e675d7da23b6bb44eb1d8c167179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6bef710f7c13b37e781ebc6f13c91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8bc3f0320a3f94a4cc10b1e441266181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ebfef1564f3855a20a05c6e15ab5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf046d81d50cef3795f0e7f7c268e34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18951114c5f4ac34420de346f894c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6142145fbf80ab3cb6e7f7e5a36fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c12c539bc97b859e753be43578c8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0e929d2f6365f665e62f54a709549187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36935dec6fb3832a64c2ced1456681e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05502d9b09653a623d3d5538659bc6cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbe99456b071839e4876fa8ec9a3b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f867be62931ab7107d6d2feeb4321b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404fab47b74b824d3741d46ebdabe72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf0ce8068dd55ef90b4bc038fdc9ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b830117ef79cab44e989fd4d31f64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69fc33827bc669741e2b323a8e5ec0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676049ad2b8b6750ca9a6aa3ef10a8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e8112a4d875b95165144ed0fb6be0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499daeb0d2e43fb654d50b6cefc780f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacac4a07507d342fcaa9e569d8f2496199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbe8191cd30efc52a0c3d704246779200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd702a0403a3258e5390e2e8a0a7b453201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08760de798492085f9e8f05d923bc1b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66048b242f4c3b97ef292181d06f094203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea494f9574a4c8440fc29a37b89a1bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc98bc926df373567767295b0e1f08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a8148c8a6ab7f54d01f35529a3295206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758fa52276140717054021324405a16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38292de4860371aed48057df3764a526208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94de942eefc8d3714185705594ee991209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfead610c16d80859422d1b6394a8cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242b516be7bae3d89456ba277866f40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9b5ac10413d58c4f78d8ad0c7a52f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91faa615adbd2b3326976983a81e461213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c495197e898d2202861f8d8d62f987214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7babf96d458cb9bd3396c005f12a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd03fc413e5628f91882d3a99b5a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b84fc2f2cb4ba5e2aba51eed4cc545217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e19c49e6a72c8a962d57fcfa1d73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f904bb796a4ccd814003a1873c55b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8656e18d89ac7a3d10ca208930411e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21559dc6b0c9d305a03c03314e2bf25b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053da02f0121b905415cacd122d10afd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766914ad5b5e8cc3c6d006f7c62bf36a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461da7e70369e5ef5c2e4ea33f3cc581224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7275fcb0549024d78bc09a50c51bc21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3cc07e0e1764d9424a898c86513f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ebd51a0a9a135b02e29ebfb190862227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4e9dc94f27dc874e60b94b0b021ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241d20258098988d35a8706bc375df1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53fd00f0787ae7fc636b87f927507e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723089953403d9030f59798a50acf25d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61486d0b56b0317b40207dcfcf29c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285d04a04a8fd06a9a9b99bd6f1ecd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169b220dae10c5689a23324e396cc99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0e7bfa9189189b995dc42d2773d25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7712191405751e0262c8c00a5764d61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9296b3022cbbaa77aedfdf86ce454b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f879da0cabfd86f56ba3c18d88603238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e0bd122a04242a4633cd08e419363239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14d20864c8bb1446b0c2cec126cb2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9714e862dcf3489fe97e8b6634706241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9975ca2a38346f2cea06909a07f82b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42141943c1fa7a1cbc964a7496efd501243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebeb0da18c6045ba9a293ab69e292c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a6284be0a972a5fcc304e7eb75529245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff940826d94c1b92ac064a8c3979385246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbad062bd43fb9ac847261d4a98659247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d705d566248da586e09711c1cd53c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc896b9dd86814c25a4571bc40daee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e06d43b51cf1b360b58d8ec094c53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddcb39eb7dc9a57ef2acd577491fe9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69ed0ca76f67e470742588fca4a77a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f7d9b922a7f16a87e1ed6a047caf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b9707f4f836baed365662cdd50749254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4473a31b8d5b803ed78967fb1ea77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18176b6ffa101c17db3bf8aadca4dfc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3754568d7fec60f9e306bd55bd95a48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8578492d22e7dc333749035757cea0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069503d78e7ec4b5895a42ef1e4928e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c1a433f2586ae5f9a629b2e5463d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7c3f6acb3981e82e3edf725edb94f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e66e650ca505ac0a3971a3b164b573262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ba520c3438115fba8d0ed9c191b37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d172215f72e694d0f1af5206ae01dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae9b0be986d4563e1478775b86ce06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a175ebaa54c1fc7dca1866e9daf6aa5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78c9d7ec5cafe4c22dbf28c4aa6f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cfdf7014695c8e42ee36729d26c04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3297a4932abc5c419151aac0aab84d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347f9c7cd58f29915347d554359518b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de4cd2438e351028dd0a12f0dbfb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dbe4e25ea165607279ed17c17835f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b256fbb9e7ffdc9fb34d5b2fc94cf2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f29c029001b1f9a8b2c7bc3844ac8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d61248d62ff4da9685fcba8f51e08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7918858aa5d6ec91c7508bf40c4a3f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa6ffe6538a9856cd776ab591f53d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7270191ca5b9769a898c9ac27e0051b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c704768c5b6978143546f5394083e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48399c5ffd7c9597601bec3ab6c2804a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ac6b04767464252e565a5de986987281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9079b11387d91e692a3bbe295f468282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0121d5560c871ce257321b96a46eb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0bace597ccc4ec4e079bf1ce0e0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b053d6de4beebde338d79fac2d53fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788fe7aea3f5ea9a2db1cef5856a944286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603977bb3482da00f6fde38180ebb83a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4b02527057f66e729bbc3773a124e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84429ca0bcf1d4bafb015664bfc1585c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bdcad36fdd1a748134def885c491b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaefb6fb90d272919b199691c2f52d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffca39a8fa65d5fa7becfa83b13798292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e75bd60c261dc07d2520de4bac309293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee86a0915da5f61734f6caec03fe91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522fbf4422bd3345b9dd19219581cc4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17343179b63d258b148107610ce858296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd25ebce6f38d2a6ba6eb956067acf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d843bdc3ab913c47505057f7c13fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cce274bdc7f247c1a986cf1f6121f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9b07471ae44a1ad8b921066d8226e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d4896469693d9d9b9b04a27525aac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d62484b73a835310a5f6a9c79bea2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178ef0bb04a8bf972260156e322cc19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166397357b716f7af553dbda6ee59ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0396dda9b4c2eb7296277f0b719247305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95177545bfc069a78643eb2b13e66d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e460f3dad53c8e06fcdafac631fc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f044e4238e520f5c7f919b505263e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3eb2a1dc0d62c495717d1c5391600309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671617d0427f150e91331f1b2a2a8b4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdd4b6a1130ab6bdc09e3018afb890311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073583d40f821f06f7dab8a1929981f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f1f9f5bfab8e2bfa54fd30d845763313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e2b550e39ebab54c75a6ad1176d34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1326784350b0ee62706cefd49101f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3083f520bfaaf0789711bd85a3bd9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dadb20441b2ee01834c0c59c45711317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a96cfc32b816e6d2e58fe98e719d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7305ee9db260ff3e73271031605ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d1df459e9a1fcd963008959f499bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa21e30c54112e13a6f891d761f67b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d26493c5d6c96a85c81b5b839a81b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04193b0a1087dd8ded98b1e8315723323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f083e72bc2fa6337cf9f256cbde29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bca3e42d81e0c51f39388fa24ced3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>