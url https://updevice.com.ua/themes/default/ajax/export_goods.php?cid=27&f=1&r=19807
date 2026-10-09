--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4266b6d7b03ff2f34a3919921dfada1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e990843bdd07f8cb25476ee35f3e7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36121ece4a4f3a62db133c9ac3591ec33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3afda4da7d44a5dfb5a73071a97b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eb42a2cabad1dd559e27377ad38c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d4f5116b44877212f71ad8affbbf76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cd3c2d9151b030af4f7a85aa2e9b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed0c4bf0b8b96b0ff01c6c92b3d82c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c53c4c9c203c680cdf51ef31b41769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f160ebcb92978440dd8363e377235d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122508c30a144397ff1944f6a6208611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eac0b53993ef2ab7e50ffacaa3e7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4043cc97547661f62958a617c0d5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54cf992ff6b76840202d78908e984c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9d6889ffbce8bc1b22aaf51cf60415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c1c042bd357d2b1d273f92a8c8af016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81924e15f7a22bcb69161530e05483417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cb660bd05363ddeea291b2802df1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feb417ded16ad8836e0821d8a2ae4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1766a64f9cfdd74499dd2209f930b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b7f1375cd6c4f4bf450e3b59e007f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a21928e4b87106bd834ec20910a26922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e7679e68d727be65783ab0fa6b44423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32e29407eecac00eaea978b024ac8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfa8bfc0c4bd23492acd9c93ec44ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698288809dff9f9a87b077eed571a9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8dc3c0c3648bba6d4c6a23bb845c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c921e3d6c3d01f9398902a8e38d8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049faa4c0b5838199b9c1810009334629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dca8d2791a375f77f808ca6942c46c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da404b233773202ffa76b7ea9377de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dd089e6796146ade4a56fc5758b5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f502b1535acd2f94cfe8452baace33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68135e9d10132fc9e173c39d43676934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7711616bb115ec2f117d3126d209535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba561f60ee24f160d67881fdd315960036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2de012b4192d5d0dfbd46378462b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1199b3cc227a23cf1780a6ab832e1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff65bb79b99ed8cda82e3b2024038e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a26ca871af847dd79298fb63d5bbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30bfe4763c764b330243c03f7af44c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc383d39d7346862725043d11e4486c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146b8ccce6156b87b477576c3e98c7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b085079f2f5abccfb4b70ddb419d5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388fd0d95465eb93ca77834d21fe97545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02136cec1aae59d78b8a03baeaeb8ea346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff0ef6cc38e4892197f51c0c90d42847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aff4e161548b3e9d7ff74260b47f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ce328ae126f9788c36a02ba425af849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25258b4d9722100a2a1b1af0c84464de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0d27b4ff1761f1985a5058cfa92151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42cfe0985a07d50e6a34ac223fd43052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5341242aa72573512d03a3e566020d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9f893fd6796e2caeb9e004a43509b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f9a103e2303e6d786155add5026c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad106367f8a66d046eb2b0a639d9ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9063b1d5150cf6ec48b33d31051d9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980a6f040d0fcd3cc4503bd16f88cbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731547f3c575cbf134581bc6dfd0f3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17ea8b441baf459784297a98483dbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001f66bc8939efcec533f4ec186598a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95e6b3df0c280dcb3a8ea28d1e8b9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd4dda667c1442e38f616a614e80ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070560778391e5d4726f00f0dc55385464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a0f6413849a15f889324f9c827f0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc4965a7b053ee666b790d81911d8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc6f00e0b0498fc7aa8d1a6cf6c42c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77987ca82e84171cb9bbf87f861ab35b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0e1f838482388d3358fd32149ca0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4a99fad3ecb81523699570f91cc0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721a40ab05d4e540952bbad9f48e29871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a1cef415d537b27fff7d68c837f7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671708c8c53394b613b92fecc989688273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7640b6fb740128753140c535ae109674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ed820f1bf430fd4b50a5ec65891ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4a22660a51847fd3362e1abd6b65c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b54a8032ff6214d559217c0b3848977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a81a33295f310c1dfa1f2aeeea1ca078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de5f637ddbace3d7567cb73deebf5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17744de52382b9272a88e0c953ec6f3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4df39417d792c76b8161161e72dd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e946422b5b2a226874f72e808770c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d51d6174b0a3b74477e0e4dcfd72883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240bb11e8f9f23ed3ea1c4f3ee9c6af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb02a69a311860affc7783521f154d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34faf6b51a77a6f93a512b4ee6bc02d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdedd5187caa6801d19376c1a9e584387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3869f57dd23b1666297e2d7cba7e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139fbec95563b24369f5472e2dd137689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67f8a305b1c0b85c9efd2f8a9df9b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60da4cdff89247748753af9469555f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b2c4cd8451f777b79d888070972a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d81c093fbcbe1885694e1313bd9a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b833d6243a1cbf535737fdd87821de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3dca371e805991f6adefce7a01ce195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301200d36d3150e0bc4eaf092d7bb9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad60243d20fbba12c2e7c44d43fe67797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e30e9e407112a3aaeb7caecd7b1de098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1f1928dd405b04d79f06e882208399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245da85b7dd38ffdff934089554d9e59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de237b729ffa418bf6c9ba9cd7a048101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31082bd86f8ede2dd4a2f70100f420a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2c393638224beb6ff1ba5aca5aadd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfac48c3aa2a881a25029986ba2f4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709379926eddd05a81708b491b7d258105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12637e1f8db0a4a4b956084794d2bcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b8e47b00e4641b7c6e9049254e67b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82326a59dccfc9395abeb414d8078c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acbaec29fff3b83a8971ec4b67197d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27346f1266712a0a0ee9c8580d6924f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9da8ee5d356298486886fb0d1a457111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c712a5f3fc5ceaff83f1424369378a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9527074575e5fe9da9c6f41a1198b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6eafb4a1e19dbb0863c6a2ec7011f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e2dd4ab2cb4555018c02ead434685115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392709eaa4bb9a22fe296b404a20db52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7c01a499ad84d2dadf98255cd0897117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181098d2ff311b99cc8a7c3497acefd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b417f101524afca3cb20d05b31a117119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aab360525a6ab4dcd6d6da0e55715120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358c8071631201739c9a6d70b276384121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe49bc22e1e9471b1238c7a5f099a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5344d7dac0c0dead0b0c2704134324123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2cbc7445fc70329903bed88addfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ca320b55854b1ae7a0912095201b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc449f1980591c39213b6d24bff792f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9402835cf020181199d9e1b7300e66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaa8eae6395b5c728fc022e199e0d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8837fb400957251965f06d1e9e3cfcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1e9c03db62b7ef65922dd50af3e99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd75630a2028342da57979e180cca8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2ab36bcfeab286810b20ac9d6489132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230421220d731db4a478a0ccbdb0bf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ccd6d607aabeb7413b762d8c21b38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2db14230c580501e963ec944907e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2741438c31b11c937bbd93bb549d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ce1a7e307349c19e78c449fd9a200137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371701e2c5541915c8028625329bff6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8208793b69088959f2f6b758f3c7a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96249229dad209ccea6730e660b97f83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77264c6133e71e16eff8cabf20051f76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902909047bb06d8eacca87468f1b41c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328bd2a4d982bed7ed8d7075d708dad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f48e90057c11ca2973363e07f2719144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf079e91b296066e434e746b6c26ca5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d8357fbaae4f2c137f16d9f4eaafc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ed813631a2f89a1cc1c69da93d6e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33911781bd818dfc5334b77264cf5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d434819c66ffaf77cc431e77f106ad6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cc42beec9752f02d9e3815a54abea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25795c0f46fdf5c46461c9e4555665a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bca5cfbc7210206b1505a36a70135152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568fd089b22bcc7e8cc39bb603933ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb9fc9065d057a4726f33e63901b85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c733384893eb5f164e86de02cfae86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b3e1c91b9547c31b5da0274755b01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa82c55f1cd85964e12f912c65cbbd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e929b4ec0835852c3a2e23d82c1239158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9656317a30dfe92f521f5c2ba8a63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325fc166c3560d343c2718c116801e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1602001dcf6d800670fac9ab3606d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856959cd7fca19a0786962d401949fbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444118bfd0bb421bdee60c5cd54e9eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002277777f3497be049c498a9d442fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d4e513701e5d08b938b718788e5b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a5f11131437bf62223461c6c36c13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db36197958af2deba925a09b92440f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155afcce55d1793038a6180bb71cd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25f410d92de70ad7b2aa5c24050eb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97589a0956902b22135e5b10657f07a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bf15293702b70f029e149f286563b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c79f9dcc1bfd7cf11cbcb296fa76a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bd72e8455b07bfa025d74103e95a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3a139889985d819a260fc414ea1c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c6c60fd95a7388c6d9cfbbe1c6996175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccd58a5287694f53012ff55c8ccff0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4f9ee73327e45d9b1808d0fa2e1cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3ca70da52ca1c8daa54f4645df2c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eed347a68c0cee59dfe74717d09e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9b01a3c1c901f85b71073e6f10686180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f343d04930c629e50e6a51c09f0d31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4a50780cca881d11b72c4d8bc8c68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91ceb139363cbbb580ee3de66c5c9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ec7881cee5b7e1c8378f50f6ca8ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf026b3c1313e1bbf8001a5bb440439e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982b5dbe269d2b43cb2c4c2219b742b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df008e90c44ba837dfe667fc6c322b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b37ff528bb3dbe25ac9d2ae1c24ed3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c9b2052ce2e670157f078056d11c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335729e2c7606a9df5919c3670b28ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58054015cae0d9e7283286ee788f4b2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e07e12bd56d7985beac2b2a5ecc08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbb7b86a2a1345c5230f0222b3a270193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ec350c7abfaf34c7f07e1cb9b9224194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9b28d84fbf2edaf1c1f5e2a4eff40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3d0c72d2491de58b371af8014d839196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df587fc6ce56f3603bd77a41ee0875ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aa31bff9929be372795520a338b59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377def747d1b8d651a2cb35e6a30ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a0e1a8ed6c667e15c2c112be7c02c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a697c8102fb754de2d4b09e507b86a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd18592b3f5235727e1897833808b68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0679366621d4e9d946bf071d2e3259d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb0eda5424cd76a070fa499ecf55e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87997b01add61a82788f0e800d6445a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569b1cd734c7ae93dcc8880f5e87ec4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e75bbc77b4d0323f93c0790b964fef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289b4db797ba0f6c0ff174f052c3590208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4964e85e4398f8f52cddb5b87ec69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6a25eedd79714702e5e2d6742fd2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3359366faae7aa8ebc7166f5897852211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0a447c89e3d8a7beca196b8c4dd9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b10803e985bbf6442c4d5c5609e456213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b77f84b120afed1c4f78dfcb3b0bc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c62e43aee4f2324fc9553c92efce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bd94186df40207c64da3750ad78e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642e12199ebe6db92daff7be4bcd758217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf727c50d56621f981d7bb18c1124c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea795cd9470a64bb97eb66dff65498219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cfeefe431e39c0ab363bf6bb1ecb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c598efcfe29da0080d35e0eac394f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d661a22c86be2580e3857e368b55c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e226707938e9d71abd8cd97c57ba3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b7c1344b8c10353209cef1438997f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bc0d992317aef781d011e1285d5b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db411f4915bcfe9281596c8488084a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf7403737f084c8c06ae8b4c24df47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6edd69b0bb74761b51786f42a26bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabfd68ac5e508d9520d8dbf4d1644f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d06bc5406592462dc6eb6a68aee1ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e88717e6a3f1a7e00a287f80428834231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8395e0b2de3a5d73978086b5893582232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d67872a1b49fae40001f187b37d9f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8068a73960fd4b6917fad319b645a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acca9fb40006f2522aadfbb1258b65e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ea54193ec2dcadf55296774ed005236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3467f8a6f825a9c9f1bf7e674750d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc8927f3eb96183afcfff762f1a657238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275bd3fc7f9bf50237f123200077cc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b138baa5d9f4657c21a5dbeb1167e5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7cf7dd307e748037d5d23f19bfb47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b55b4bab45561bd4d6472d1e44be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d18a8a1107ab8f36d919b1ad7cbdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3117385c4126a098e4250880a681d60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d366571b350fa44f5ce993a411601245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1afb1d389f06a3387fed3a3a4fb53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8f3da61e906be9421bf6fb16e620b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69d07188f6e2a065a13c776d97a974248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb3961936a6256df52860b661f183249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6caa3a1159757cbee92ab268f6027a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410c5281ce722b333f82ae55c63fbb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ffd6ccdafdc288fcd4e52f199e28b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001abaef457d3c41b116563445bb3205253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89752a39e687e965b4e91cb96e036e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e6b6a5196dbddbec9f01a4ae55885255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a3b73cf3a691e3d382eccc2d43182256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48624855ce21d07f8071357c8713a322257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309a99cf8bca4e4cd3b71f8beb17b5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f452c73b7b6db9f26c89a8c1c82f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd4366b3612acb8fba9f0ce240d30e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b6878db58bc0aa6e7043ed254efff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f9b4b4bd94d9b5448ce8740044110262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8674fe32863340135c099424a78464f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a8fe1ae32da549e2c67c2816ee4da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df747c9c17340143bfecbe196c436e25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9cda0365b5e875ae575ef22f00a56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34250a53dc88416812cf06c01bd60b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc957b05eeecde2d3472e031db6a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca730e9b26c0e9055bb2a0b7f1f6d76f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08c7ffd0c87fe130d6f1b0acc7e530270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50e589b718fb39c347f80d0bc91134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd521c198fbbab4171a8670dc25081272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09fbc71b6dcea69b6fc61037ebdde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92526c079f3becb28e86943400e95943274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b101265f532f174eac2e2e32726e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c67e1dd0481e4ffb4594d5c741432276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdf117bc8c5e088bf2a6e5aaa1b8c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee0b02792abde5d809ec1ca3885ed1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a47b64c5bd1497f705ae94e093216279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd805d5e8edc8899e372451653fe4de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebb6945ba0ac103d9126cd313ba811281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb211aa86c457199228428b4d56e6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c13a48a8d8e0bf1f76b2531e07a6cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65b26295440b9c515cd7938238b364284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4c6f6ac22362197c58b2ca143ada5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c44628c6ec5bde341c25657c86c248286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6efb27cb1ed0360607d4d20f1c68c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fd28e3a72c759a4afb782167125ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d16260b7d106bca91ff6c25329b26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b149b5e46095bb97af8fc4799e57a2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc833687b83c2675739c4423c5242a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08584c07f62ddcdfe462f39b427da08c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab221b7ab9416a92e169b1a57eb602293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d7046adbfb0bab504274122d47e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b5fea6ba14bd91bd8a7666b0f41b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10817acf93512a3472041fc02a5138f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ec553118a3ddacfc74228d28ee2f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4de546fb752b84ed5c756d84aba28f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d33f5a42a01e54166cc1dc9e3be648299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1e2d535d439a7196d4f49be8ce9af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25919b1b2861135b7c014a72570e160b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778837bc7b815306c5d44e7481f8b8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a55452b12e535196aba6540f69fb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8df0d9d939ec3fe4f1a5fc9fa36e0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189aaebab94a16f5b1bc7a2a659176f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87516b1cc9a706239edb586f4407b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d6691e4d78b5425d31e0fdb92de4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a585162b29b12b260ad415d4cb26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545ebbf25e64354318ef7b6171e450a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fea1ec96d3a548722848ec6cedc62d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c4f93317c33edfae5c9e92eb899cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d218b5b3c0117cb93a7fa9eec82e3af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e4850ee4c417a2e7d97a17b62230313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5459d813af5030518b58f3b1f8d41b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f19b5904464aa0281ea1e5ac3ee95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878502bed3e0bf55183c9ef2a07bb54d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c38d41826e229dd9615fe07af7f18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae9434ea5f1f7578ade8e03fdd1602318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2661aa8ef7490a1128b883eb33a0655319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b56a0e96a56cd2f561a91f763ebb1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105554070eb550b3dd62145c82b824b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286b4719f8c98e089e7a9b71d394387322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22139122cc28ef8af0c4746c80ba929323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0f0100d09b301f755cc04cf6b0341324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9033ec32012194bfcc65182fa413e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab24239de483124ed48cdccff4371e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a98b6cdb529a4cea5eb5732ed3508327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86170238919b192a36e1d3879cb929328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a22fde4c9a9dabf827cb3749cc5a06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7d20fcc8f86aab1a2c6c6fa11e7c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfb179fe822e22bd639e0001f52c59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47a84a802e59c3785006a17fa20c72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c84f40fecc46fe1c8dc9b98f8be67333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f44266b46a2d65e10acb4660292c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ac83b0885287a9a0d08526d6f3a7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df0824629d1224e113a46c8422e123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46d84323512a49f3e08a9cdd45c7854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf64506f22512ef8cb19d0e0befe4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680a24d2e8e0ace33cc093a8a1a651e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef8473ee65ca7de47b6f4b7a7da7197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd593b1a7d595e269ad8de2553a2418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f387a02e04030cc95eb95739440d5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bcb8b8757597d6055c7036319c5dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d063ba21097d759ece8ab04a012066d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e69e52bed4c0d30f8fd67b966d3f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88ce37ea60a3aead76a470bbacf66313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8765a940fc2ec9d9060824a1a98e9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541abbb97ac309a7bd73bd1db0a4f2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c069203de8d2830588e58d393f7c0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb1af82368cc1e6a3d35bf0679c05917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7204a89ea8b2051e7c95c02d74f4f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd9f49bbf00ce67164fb313946090b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7c3e7ec7407c793f18fb0f163279420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f1bb6161501a509346507a0d4363621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2949b76981e9a9de1969129ae83a6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba492eed2c6813f3157f9d3b451bbe123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4adb42e377c3626a46d68e446c8af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad36c4fe8b6881180efcab2d735c48e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff19c08795ae113ef80e8f9e71fc3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9e25494213216cd2b6661df12245227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38410869889f9c4efbe5343243535228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50acd6e29ebf0def4b518ddc47a4d1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491345b4d21501b152a6db104849da030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba549a749659237fff89bd08215e3fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c2a7002e8059dd19462766e8c399432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c60047fdeacab566a386cd73fdbad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcf478ea3069de6893334571329a9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc824ded6631c1de3dcf412849493d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71216a1e9178e820044e143254c7ca536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21f33bbbdd0ad5bfa9fa8cfdf85b2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57b048552b71b97b3b740f021b617e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa5d341d48ba03b45cf0ace82630f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6a1b716668cd64298b4b8d7b235e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c0e5f8b353bcd801991f14407cc0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420c1f76a904a18b84f5fddfda012f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c87c5269c1857ae0b2709a6001cd4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea53d65af4de29c2966991f4503ff0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be013931af8f6b2bdff4b0430a82e3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221ed28ae186000677226044c9cec5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267aaa771972a9d4dd2ff3e0dd9599147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606bb64500f4f95fabecbac00bc850c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e489945bd4727bf555bd94aa2a082a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b506259f81a42055cbdbe7d4836150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f917c1176337cefb1f94c2f47873de851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fcbddabcb07b117263abeed45afa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922f4629214ef1f797ebc45436942553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6f8af08d41a2734cc3c06be5b71a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e57de544790d3366ed94b8f106e8a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dabe3e4e293f875b8014a493b3cdab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f918a7302d21d96a124b821b8c0d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf96d9678dc178aa5d35317f96ffea658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58663663c0f9cc152e9c08f1bd5d351559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336b99d998c888b3f0c1dcdfec7b38160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33bb175c6051221a0b92b79308323a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73bbde413ac53d625916a778ac06da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da5cd73180671b75086541a6633c4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06b776c073a6b45603db3e475f367164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e664d450db04e47ef6e9b99a01aa165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c6bc40a5b4a29636c653abd2438d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90bc429eed39e0789b6fab290eb21967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc936c317870cea7ceaf539d2312d7b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726207c10aa8ca4782ea761efd2063869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0602c105f6a00899b53230aac134b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b6ce95967788776fe47602ecdc7a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3fd16e5df1f70f87fcd1b099b926a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff65cb27cebcecb399a92e085dd21f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93becafbccecabea7378ed61ebfbc2d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71e5831e2a579f2c2c4b179ca6605575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0871e99e30a9abc7bbaf912569f6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3d421b80a964e5ea2f7cf90745a8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef2e89b8132d22f9ce935cbc3f73d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d483a52c4ef78a8cb9132a0195800c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d0e32d57619f1eff72e5f50e99fd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589c9a4be9d69fa9a0ae4b6f4214d5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f9b2ded584d736060ccf2e2f0540682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e9326d74db4f021d6be155774114e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c2785ed73317e71ef2ec7a893ae4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a56c1ddfee617e76f8936962fea8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77d6f17af2b1367de09ca3f1e0414986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1379b77dd4032d3db80be5ce2134b5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da434d4be97d0a194fee6120e48ceb0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11333b83f785a0ff284125c548875d4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bda945d58781db0982ae924611ff1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4778d0b2a859a9d23e48cbcae672991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83914aac8252cb852f9797d5a842e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b998cc3d4340ae73a516b738f645cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86736c6cf75153bc3415fcf2537f7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532f12ec155e6927d009c526229148395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158c2123f06838156163ea6a5d190bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ff759c756d71a43bc3b2328e76c0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7544c8bec903125acceba5aa8a04eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2900ea32d77df92f179911dcaf0e8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbe169baca5a0bc3a09f38bcc6fb2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef118f017b58711e232a78dbf776ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb688963d11689046ee227e050db05ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ce9e572df2f59ff15fd19db6e544a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c238c296dd72b9a7ae78c15219c782104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3641fa986458145f8e90562a012094105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722692085ab3211bdca6ddf4e7734b31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0f81fab514bfd5b8120c32f3b5138107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f557bac138d2b0f192ca4347bd1402108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c4e5d90c61a7ca0b6efed7d9dd7f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f7ac6d7c9c725c29ba4fa3608edbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6ddc10764bb5f3d18f828dc0259be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675ddb00468d6a99c90341baf28bf22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c10353dde7d3f8b0be0b8d2f6c509f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087732576d39681ad380599e100fd9dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c1d16821be2a03b1646c1a6a34fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8c313a4ac4a21772449d491e37795116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be39d78bd874155f72e8d5a0bf3928117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3d377235bd3f9182da61c78dc7856118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b4c4a744fbc80e93917672c6089ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d36c12c24a48d058bdfe767487a40f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47355dcad9da8864a26d5ee0c69b3e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03f42aaf58918fe6a62ecafffe8677122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa7606be22300f5daafc5bb4344b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c842ae32731c4bedfff8069292437b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100ba376853d9dfd7e279d0eed4b6be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc6f380fac10181940ba2d2116521126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272202a815ea913a6bba4e138a0477127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54e9f00bfb5f8de8bd379781b6ee23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c7cb700cf5c6dd92bcfb71ac7b602129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79851a4c0e5112c44a96e7b91037b2a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810a768116f51a7b73da3b72d35c83f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd2d159cc515c650d5fc18c124c0dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1955f5d9c50384b2222d5aa761d5693133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffa02fd9097c8676bcc1a58cdb70f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e60455b9b1ccac58cf58749d9f0111135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20622d8e66feae1a1b903b081422a1f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f291877634e4bc10293bc5eafbdd3ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976a395cf4cb12cc761babdef66fff5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf314a93313c15e7c6916e02be7388139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb418e66efe32f58389ed34ae4e5ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ad5fd8e0f7056d96e70c8bb61cd4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc15a0f4466b88ae2ed8e99b23311f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891509b214c1272c5c82a8f9345fbde7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef166ee7d115688bd012f591d443846144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5532d3ecdaeea093a76488bc0f866145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06129ae411d25aec436c5d80d28692146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19392def9bab866056fb82d2c41df2a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce126b155b500680c63d1cd4e4e68f7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f5083a9285cff2bc08ce74962d3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda3ce0eedad6fc5b549509c0f65d5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656da28973d37aaa3798fb2d8f78ea70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a043cd6783a2a70904c508d1fa95c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad08caf22360def8afc2554627897f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb011f3ee59050f7c8065614db00d28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531303d90d20cda204acbdce8181481d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29696ba642dc413b2dcf7cb155e11da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508721fce11ad06409d5c73acf18d4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f5df06a4d7ee49a89361affb1a16d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb181b11a4d483eb188dd4076222fbb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c681984daaf679aaedf74d76c631b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82933f770d0e737f8340c38790ca92c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d578ea16dbf15e444b9cb14152d93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26d4eb4967ef236c0158f6f8ad311163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab692371e7a76971b11378713b92dd89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9573ac115fbfa7d305d549b2c6cee7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368b0c4b5f5799034996f1d92dd758166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1b081063f69628d7874ae6d99ae3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6ddd11915216e3c1ee96d59fa7cd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720d2ec8b8893b4a1fb3bcc97e538d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4d6a6f468dc69f0adf364c4d87c54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa92b69c05acc6781746601af31bcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44714da721fb490c99ea404614e6ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc0e64017085b59d93640a7a0d522b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905809e48ee6a507a744242db896f13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c222517b276239e2aaca0ff1ab8da7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d688ce696c328b70095aad91fdd57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2aadbd720db000264cfe8a0ba31d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c78df71a49eb86015271c87074a67c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167482813a4af4f88396d307717372a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0f0408a8fa03e13c4833bb14a66ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760a7a4764c342506bde9de7b09c8bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc55113b897950d327926d1f42d851d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf84785a252aaeae5c4ec5cd2a6758183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc4756ee37441a036cbb1b6a6d29d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859090ae7e2235539d893361ca90bf91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211977309899811ec42a49ebcb78034186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b692fa27433466a3c2d17bacbb21e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa21a50d95a87ac5253646c1c6b7d4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8051aab7d47780382b24e6a9a490bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebff2512006d99b70989286acddd8f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265dc89884ce558abf2548620af88b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a7376fdd846e88901f3c2c79075b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8a6fd4da844d09dce24fa2909dc75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0da3216d7987fab03f988e1dd2c88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c87bdf8d0585753b02f342a576656195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a884c938eeae48bee8b77a38560f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ca385813cb99dbdeedfc03629c313197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21970649bbd6772c60fa36c11c1b843198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5ab869225e5db646110a4ce78fb67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492bb2a777d34a223deb05f6b2d2d62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcbe1f35cb47b850ed91c7cfea42d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd84c2572380b165a2da96e27a7e881202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91051a096e2cddb4f34ebd3860b6151203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bf0426b2553324fcab6ed783791c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ea593f31bed9a533f6ea503dd6a0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d465f3ced6fdbc30e147ce7792cdf78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbba7a3bca1a3f1c06da206818259c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a18b442337808ce98fcde701aa0920208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68618105b7d25c59f9c9243d6c6ee49e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d2aaed0fdaf4fdcf12e75bf3f1f50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807cd3f6288e40652824bd7d43eaaa7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b1b62bc6803d7518d06e006af4fe7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56c8aa99f5465c93fcd68d999cffe8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec0430644fe14088d2bf3c95ed8988214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d1cc38b208b01806225b6a29062f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286a4818672243571e85a16d6a1b83d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19744bc78b3dc749c2c7bb7464ce8f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34195e534f04b4e441eb77c125ea6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273970e9d08a87018559173182cc1df4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cda2b6701b303d154597bc9b116c7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80320281301d2b11b0f304adb0760b74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f6a259a9b3c829d37b1ab4d870c7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4045050b5dfae0991e4d211783b36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a038da2b410b38f552e76f7b5f910f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb7217abba80b2a8ce1c9e76e1dc8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14432f174f7dc137a9600db1bc75cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7b180e05a19a24021bfbe3d0c0875227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a740dfaf0957779fbd20a3296d1610228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6144458107ef9891ce73cfe97ef13e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878bd71918280145ec13ce8da87cb95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2f15078d70f9141838760d3471d2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185838e2057ab13b613d61f8a723cd2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21d908fa4b5401339c0e27af1dc7e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802aa6ac4dab5b07f2bf872058968c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50fa7543b3140495d12bef01b26075235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c54e2a18a2f843c6eb02e967d5550e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42a0f112af8b53ab67b64a7a77dc32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30187eac4951c338c63177be1bcb9522238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a2da22e42b14fd56c9eb5462aecf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cb647f7033394503031030e038599240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee149debb78ed2374505986d2966789241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542267c3165c08f0cf5164c8f8a334c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de93d286642d624e245b14bea0550243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ea7ca9903b58c9c03c4dd121e7917244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890b7ad0d4702e2bf34c29d939f116d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d95e4fd652c09d633870b03c6ce900246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d94fd96d790274239d76955ce42ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641551b2cc3962c39562bbf208418a6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e08e54cba49b58b2582ab17618518249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4b65221d87158840eaa4bc72dceab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c84564aa7cbc6e2dfbade07583af7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b6fa15eb2613026cfb4fb19f930fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745773b4e6192471bcb84a3e84416e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1016352daca12d36eb8393bb27167254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f0a694bc2fbbd2dc5623da23da4b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beab5f9a219e2ac9a62c5a56c5340a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d82e0a32ea113a22c73a60bff4b7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a3024ab17a969066c830d313095a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79247f76a1183ef8620e5493506c0b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fc53badabafebd3a6400c79f96df2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df35553e013cecea98fd3ffb24257a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e9bbac314e5c2eaa6311db831680a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d2a47c5d5c6e9721443578178e44f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece4e972261b468de47a3f08e1a1b61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61203f1cfc687caebd15478ab6dc79e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4649768b61ed41d64af19414ae92f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd82ad6f13811e7b09996fe2b824de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac73ae7a5e3233943c638f7249b51b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502e6f2aa21d44a87e92deb0e7f9207269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf45386402ce9664abb8458afd2ae7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83814c178f7398a91934f4f01623d8c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbfbc9373d187e0c59c753bb652aab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e8ef33d7cbe34974f0c339251dfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9eee1066b4ea9b6cc12193718f76b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdea917a8d664186e127335af8fa6c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e864e2db96598fb585b0ce779c9becc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b751beec8b0c0023e292544f07f27c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437cde2c38a90d385a8722e39636280278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98bf086e3843f15eed900c3c9694d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458318625e4d3d6b2a434f35ea572e52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1db686ae327644d6e34f6d8b811b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228e4e14151125dada8181eb405b740282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70be01f85a751f5f1a524c685c48f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fef4b65a035bc8e01f31e83f13075284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b19e8eb7fb99363d4ce9b6427c25e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5340c82063005873cb1170eaf2ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa87f18fc284e694ad2f16224e06da5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41c57ffdf1f99c12365711dbda74e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6467806c175f7db0eabad5ea2fa047289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db1ece36136152b1c27c8baa99bdab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d87c940326a752c59329df99ae80a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1edfab075d0dd5e80dbc85f9897220292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab110fab7186174d35a361a3acfa4d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7deaa5606008b0a23ac53a95789a8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557482bf14e1773138e90f44b38c6c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dc9c3872051fbafbe0a4828c1392a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c12cd650fef38d2b46847760523a16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4957fc3de1b44f44664c9781b7fb87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae8bc09ea7f4c582c07e52f163d4f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d2d8d75875907d3afddae8b5b4c22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de4245c010776bd6cf18b5fd208918301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da3aecc91711190708d70a046f9113302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd290204ca4b3134861affb6e4dcea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ace9006ab396d53cd5d066c661d85a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38c11a4aecdb9d2b8362a8a4a31d09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de6415b00c7a50fba45b0bb15e71bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782c6b8a3475a02f12905e2969477eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c849e1abc2722d7c61b6964df558ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c63bd7b7a25b5819eed1fd95a91fff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc998659d1cf88f10b0f6867f5ff09c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbb3a92cedff1d10311cec8e74ee80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870cc6f8095b8885517fd78725291cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6c1cdda1ee870541df67130c69a75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358d9b13d779c9d249117b4093d1664314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef90f573ad6edea1242fdb632ee103a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b614906bd817f26d6ab0579c89054b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a01527be0261309d6f125e3ccd7e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2a0956b1724223d1b3ec762649bf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdac5d36d7db788ee947258928977b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810573ea6fc130f486e06c3349c30e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278be0b991c58147293c2151c5c366e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c3db690eae605497721a368c7f8ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca8ad3d79541c720085f4ff2da5331323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c77b74ddfa1fda1f2e4f190e97089324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3bf464fe6e7ff53cd2c1bf8d90a70325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>