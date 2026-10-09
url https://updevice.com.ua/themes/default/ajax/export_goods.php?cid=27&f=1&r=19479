--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fd7cec33ffb38d115bcced492e3361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0203ebf5511f4e889c1d3de3ab4ab492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc3fb820b68b6933bbe3bcd495c0793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ba12f4bb2e7cda3ff0e96ca6a9def4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80151ad0fe069ab024023b807afa4c295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b838e26b8848e05fdedac927510d7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38665661fea8130011d2c0ea182d67007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8bb0d735d64fadf1cab9f6111891e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d9cdb84b5af40c5a8b9048a36d6d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc42933a659824f53e710aa5d3d314a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c709f18d1f7d9e9f29b3d479a0b1e1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e4f20dcabef34997ab6fe021b5c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa1cd6beb8a22979abdb74b6058ad813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652fa47e884d1708dcc33c3c03c7aa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a8d4607eb09a5ebcc1b0f678bb25415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d5a7d050218d0020840f1e63d8b8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28403f7782bb2ec107e001836b8907d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e1e66027dba4a677c30fc6315044b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeb72ac3a9fea1ffbb334970fb4c7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a034c7e8bc457e3a316b4a3467d6fc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24334961f1dc1ac80036e26e5187f6e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21132a49d426e7a26a2f54d1e291579322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cbc0d00a3c5e9b5b2cdc0ebf08ea423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bda94c26f678df29dd8e4c9835fc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef325a2c7c95f51cc21069e4b2dea8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be59753ff348d9267b06ec1d6af42ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6c79508bd21e1d00e250a590ab34327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e82b4f9d8c6a107afa58b5d187d3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bde7e52d76337eb2371d03ab6753229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9f71336bd2015ab5ad4cd10576f0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f72f552dc438e29dc4bf71ce1ab54431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae5148a29230143199160b4241d07832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41505d2e3a75184a99ee1ba4ef9f0c4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c70ed282bc227523bb4cd9f86ff74734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc09de00e258bec7f043f62c7fe06dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d3df5f65514e929e6b632e461cdc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6cfd8c60cc222677c02240b12ea9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0cbf9e607f4d2be9001578358cb0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb677147365ea7b973947092d079b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa94b20f3e42600117c435fef79ed4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825828c5bc4d5727b93129352979e46641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25b03539b89904233132df891d45f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7f11eda1f7f6d80a853132d7a819843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196e3a9d61dff857194cf2f19acee3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae5439d1aca0ce6fc96f5323e0085c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a72c13965eef5aa69fad57c4ff10f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66327ff6d601463c724685d93b5e47a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1a66d9cc335234949f33a21cf0af448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637007442d964c1eaa44a9c5fc60bd1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625fb3cace0f729340479dcae88a8f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f779f7a56a41b77dba6b6bd93d8ca151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4ce1885ba11869fbd5bf1c748530852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37868ce2635d740c95ed93240679b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c8aecd506f2edc43ead03a9147a7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ea9a80fa7a644b06c3848b79beae955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322c65a376c16906afaf31327381ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9848d26aa7a3e9a6caef1209da611d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec3b012c48fa16b583bd5ae00ea78d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d675fe2789dca9ebd628380357b24b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1d91a17f4425bf58ef81ea492804760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898db5491797932a4b757a10d1eed161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b11e18ee1b7ae8a6e3a4c6f76be8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccd3334aed0a536e510bc0b37edd2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35cbf832b9d35383c9293d22244c6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02159078aeec96c75c40e3a1f6201d4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd9ad9d0da0d39dd9e350daa54988466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b316d4f347cf20ec9ae2357cc79860367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060a9f6f6ff3c605cdafef78a1b483168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7437b34aa061d735734baa5f9bc72ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca1be28f7314e907096adf18be7c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e54288387fe5d857e3496b041516a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3a8fe0f44856ed649f5e84600076672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697190e79ab10a1146740ee4cf3bcb1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa67c5d6995af3ce84e67b35cf967c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781c9141ba539f98815d6feb02dbf4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa52b7e4b16f3d3029099ab7b3bbd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881f8a65491e43e6eb6d346fc914b8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e073ccf4787826341ae07dffb975b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1e3353568426956eea8ceecb9fac279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc106f22921239dbe5a7cb43301a0a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b96baa5ea7a4a50878f31b046113281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999a46eb716b0cbde409e5462018db282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98958dae93c021db35c5dd884b2ba7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7491932a312a61c7cc1837e41524784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11897adc36d9b409036dce66822978f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d78e69ff47f2a2951c4e430c7e66ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec695f72295d4b003dd5308fa52fbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab78959ec671ebcc7452a56c8f4d2e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a907232121fac9182f4134a40d916789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2afbd07d587a6e411a177ad05593f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee244fd770a08d10e0e3655562c9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cfd4d2469a0e3e7d4f589062faf7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645cf4b4003e507b474f9d676eb929993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ef498d05dbbe0b7e0a88fddb3d50f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed431198daf84a16f623c7d599cf218595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4e7fffc9a307559de807a134efe3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0194e0415da3727607b460c99c9b6c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57033e66e382586d82ed1aef751946e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e74a83fc112a41a0d61c12801c8a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27764352a144f7470067b63c04b612ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d289b3c4f6e4f9ebb5a4fb18a33d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ecb5e0969965a9678364f05d5791b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081885a132a63fe5b4302c7bc1b31a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe61df84028277f86cc6760f50e8542104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f84e9075e3c766a99b3afacb989ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d14868fbe392d9160978f06208a9ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d855f9f5f8bd855b64d702d26e9c72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc518b292dff4dad74b1bac221fc06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82778152b5d5dc9c1ac834f0ebe7aa30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc5e643524549578c0b54b593dd6ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36813b123d9f750cd319e7b418997ab0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9703f3d89cbfbde3368924d58688d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3ba64cf6bf84af88f998089aa8e9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfc839cc30794c60c23cd5b6d4c4b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672530bef9775602a2a003d7b3ef4634115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc00b556940c7e444bab58f438c248116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c87ae7688318ac70fe5eaf6498ed7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c546aec70e994492aa04573f4add4ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afba61ff90c8672466de84a71f27535119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fdd37d5c0cc250787063c0ece2c16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80694e9ea56fe6d8efcf18fbcc685c78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c8f8bb57ecb99a8163585ccecdc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5b25e5f70c93a37591b6f8ec7809e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dcda98eaf0c231bd64f9e6b61cefa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f16c9e1b0c02bff8f78d539ff3934d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342acb6cecd35c9dc670ede8761b3ba0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4a46b8398106161935e8fd4aa7191127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e9cade35b06e5e66e4f6856579ed9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5887a3867b6cf726024742adfb96964129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d96bab272f5bf6574a3be293a63889130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032bc47c447bbf25a038cfe18364380131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510c352494d01b67b1c4944ab1c2162132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a60d1742bddcd769241acb248ea5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca5a4220b59a9af24486311075e48b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d48a05e6edc993fcffaa99ef240cd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda7d6a902171fc9188ee7128962dfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b3e255d411c527ecfaccfa7aba22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184ff17a3e1897b768a286ae7ef51d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc694b264a111edb26ea70affaa74b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ff53071f80f4642c1a954d35132c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0994c27dd018e01afc405041ce07478141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee4a7c2028f1af0b8a41b52418740d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4490ef3c52f84233bc4f76ff9d6ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f103daec2ddf95749e9f2a5f49965ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3dc06d6afb110df1b0bc2c4778276145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e730d4d584b60085a9e595637da867146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c1103d0d22d3319aaa571b2ef07b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ca5370a9a5a3d2e901b95ed6fb627148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8774b2aab480852dafc91c7e2b20a0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aa73350d4fa990cfafcea81e09026150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358349033ae1198f249a280d6fd4c67a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351dc6c2d1e37722f22236d1a26efa2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24f5c8dd7ca275ee0df8b8af12312d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ea42791f9c20e62ab4455fc7748bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c9bce421382b518ee6494a714cc8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed272ee1096019bb21674d201f8d68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c83e50c7e8439ad17a6c7b1782aecd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae553a1e8eeb442188f006597060efc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6566ba3915ef0f98cf2633ae9f00ba5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6953488e127c8b7da1f415b5782aa17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0dbce5bcc9c685ac3340767961882161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a996061fa5ff58f4563c82fc119f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d4798b5f2b3572b6a12875baa936f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae7bdf72c1e5ddd9072f49f463b15b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146e078a698ee82e8ae61083fe167ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c55b7804016f2714cdf80f8c243e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6b64b74c4f8991cc26dace9de8414167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e6094af46e91bd42ed3cc472b681f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68933ad89dcbb2a8f14bc12409cb0265169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ba4e6c9c099d62f5b6a8684283bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98e097dfc314bdd51051ea5655e2f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9587f7dcc2e559e8dfb4fd41d340dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23565c1f747025e71b2702cfe52e6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dbfb99041f02d3322c7f3d990d8a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc4a5ec11983468e9b9768655c0e0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0bd593a620e88ebe0a8fe381f3a4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82555239431abd118a070545a75860c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce60a3e7d5c0c1455dd6b942a906f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758be5003c12b4082b5f246ab008e4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535258c0e9cb7401414a8e995be2f0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f03ee63f6ebe322ff539133753e11f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bde0dd8731ec565ec64226280e33b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a61d5eeacb603115ceaa10fe4ef9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bce33b9ea5a0b9826640c8aed26500184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843a43b453c9db56d45bd8a34dcc36e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051719fb0ba04d27550ebfdd9ddeecf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75b4c942601bffb62ab380f18b38ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e726f96f3d0017cb9e3baff06cfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f732f88b7ec514c8230bfb85a0608189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5783f875f15c1998d593a5bdfa09e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c5be7a27e556509e2fb73e6cc7f03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9d12cdc7387c75e0a875d294b96e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c636a421972ebda9224c1dece5ccf65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85181da8192b8666da1e7ec05d065d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b591887400cf3ce8c1b0ef52114dae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56c0601622a5e5a9b4679afb7fbb3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e0693abaa4be90c6314c7519f59e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddede1c5f18c8b6c2fbda183c76be75d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b11a6a4718e615c165a5905b3376a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f586129bca7779ba16408e8a32690b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09abd8e6357f3203f338517610ce72f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a6a091e6ff9507c38971edda1867c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad634398cd9a3c8783941742fd093ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa223e793a41969f3de9545170b1c0ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747a8feefcd673a5b3397b2183dae06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e3bcf22433069c2e0d74a7b6222b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768bfb4acec512eaad3d92e14569cf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc5679f71428e8e46c20279ecba7b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b728bac5f14f00c5f2bc1a6c97f36af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454bb4c0e64e4fb6a8862b8c6504fa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc638d8f6a442a40f8507dac0ce3025b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f415287636f3c2ee59dfa38165b1d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc537e7b63215bb379368c805ab3f44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dbabb772b0246da6bfa28fa56d81d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c1a275efc541ba124cc3b1f3e884b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49905a26f2cfa9e17b78dcbc7f5ed12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd41cea4520bdd078feb53b1b732635217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51acab67754d1f05356cdfc8435e32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd95572e0f6aeaaa7429ed1314fca95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618d96dc53593881881274d4255bc8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68cad6a48395cd8e95ee4772d41847221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af121de4d278742901c8ded6909d31ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5512e5625d9c3c100f2769e092eb09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac4e27b6516a7cbc5604f410dd443e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907d3475a9c7a4dee63a8317bbd7b4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9f623e97f8fc9f293a214831c6e8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb291133fdf17984db2b2e2cd8823f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e468602280215edc70189bac0a9fb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b0767028b963ff8820ccd58e8723229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93b30f412d6129bf270097fd85049d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97d7410f109c9707d74a5c4c0915bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4854ad80e91b8fe31fba708883dd2cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37384f88ae920029eeebbc41e5a730b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc6debb74147cb34e10f91489f8069234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bcfdded6c59cd60900466d5644185235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee10760ce51d4755b5b0e1db0de69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd874e58101567273752a0e4b6779237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16754b73fd9495084a27acec3e60a136238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a92f0e7dd5d7ccdca442a6cc4e0da9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6550d540e86f6a3323f2962b37f10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a30134e7b8967a9c571fedf1ee48c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f8c0589397fb7657bd86b2a7f0591242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eb8c84d1096fb2e46cc300ee8b6d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2d226fb9ee49a2ec1deba8e759172244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4e82ec316f0461f0094d794a0df95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1381f5471c9c040d9e817266c0da9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b19b212f07469304c0bd14f9347583247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d263cdf4eecae9e0097eef44d7b36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6d87c127a8f80aaef7f85aa9fa693249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee30198e71ea1a0ae50c3cda0078e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471c819ab7dc327af744f227f10add9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41284c3374ca7dddaf48fd4e3152cbbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785035f1e6b8689f7efda577b8455873253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7c1d88484f5808e46e59b5973b086254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8b58c7403487f1b452f9c64138bc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c083c978f2352406e88142eebd81d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2212c7ee363f2a9d13957d7a3d5b90b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5d83e2af1eae1ee67d242489b95bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b999c30751205cf673c6e1eba6c8781259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3192dccee7d53e79f9709dcdcd875260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ecc75c1d78352e291b1b45f1cedfc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5d8df847cc530d80fbff8c550e63c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c940f29d7661e6b06903fd25c8edb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318e79f0266aef0870c5e166f2704d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5117f18d9757c6a5766f3a29308347e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b04578313f9af367622a5645ccdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae711b0b2e66e5b3d3ad385dc2ac34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15fd91d351a299650ba0333adcf1d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27afdf04ec8faedbb1431a917dace7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed77efde775c82bef7d127f97bb8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382932c17794f783169db4b4cf20f76a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c449eec52eb033c31f73503d616383272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238496de17cb40ab5b3b44117011339273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fd09ab67cb677c738ba0d3bdac396274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa334b803514405799d7efba9ce2f90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06d67de6390570e0fdf61f768e45aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707430d166529ceeaa266608a97223f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d84cfa6942c9f9975f911edef62752278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1f24c4539a79c6e3cbc6815c52a3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5392cbefdbf67b6503fa9a27293f4b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1ba48129cbca88d8eab4ea53c502b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970404a3d4c28b08713bc7c5be759d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065af52de9143d4e2c4e7bc9e4bb703a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c349f33894adb408c3f70d33c8e7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf80c6ebca175289b25b7058524d2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39b48867bf8a591c9b7055d76af11b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c0351df22ad7de84e32a85e040160287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc0971a337db0b4421c478b2f23650288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89c2b5675dc81e8d5f2ad6715472b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d19dfa2e5dbd2577aa59a84378db1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eac534c81f98865d9a48ca47be7eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c770b353a3a24c101e6d03d24631d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e47d340df9032ccbed4f5b9d3eceb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855074441a63c9c11904275337cdf7e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b8bcea851af2e288d87d2b1f4bf0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85136d82babf31d77ad8ca8758f55be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01630eaead8dd4fdbd62d8c4e23deea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85396ee50b6dd5f2b617487a9db270e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79402aac69c1ce066d69fd9dea268f47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbcfdedf8772b07bd21ab8a904198b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8459f93cc7ad9018903b1d3977f48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aff9374c1b1e66a4a708db20ace2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cacd6aa90563e2012b32c21783f6b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4649ccb71f388da278481642a29fd9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2eba65e90c48e8db5d7bebf550f40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7743e597560d37ea5f31441b06ba1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d7ca6534730eb38712af835bbd78a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc2630c194dbdb9b5e05bda940f6e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa6168eb8f87d15cc9f2fae14afac9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f34b98ac105920b3e382c5f06b83a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa59a022980e31d1bab4fbd61edf4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9af5b30c3be33e58abc858c3c1d2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f856833ba859077f4d1d7e7212465c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ace1a04c68c269ae56e653bdee2c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abbdd7181441a0ba915547f72a1c8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d6d04f348d8beaa82d187b219efd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe701c455535a01f023fe9be82c88e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80b8761975d6f4f2c2c6019cdcb9ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c133f8ca5e9c02e2b41590c1765d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59d03731d63b2ef60e486bbc010b6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b0a4aa5c17cbf2e0e79c6d834e2c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8cff122acf15cb2d0e6787a711cab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee19e639e2927768a258350dff68350323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d058199183080600a46277cf9c94d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979f65f8ef2a2632b9e53e37b4e967d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503ce3fbec644c402eb5c0924bda365326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4834a95d5e18a1b618f4dfce2741883327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade90b854f676f3a3225e03563830e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14a56d6a9ffa26cb2cc4fabe945fee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40699e844bb1180393ebb403e731246330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2f61317b34759a0c86dd73eaffa43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a266eeeb9fb4979e3e632315f5e89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3970df39d362c4f6044acfc76581ed333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baf8508856f6b05c1045d51d5112c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87e454cb11a791d0bbe73eee6227e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326836e292d826725f87092c43a60b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a228d3ea8fbe3c80285aecd082b0934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb3dc3ad6e2edbfcdf2ad024cf495b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bc0569a8b417421aeceb0cf282ddd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2b68815c9f25725dba8ddc5285a167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c287851bdefd359385bdfb0e7f39b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12285274acdb260b63cb35bde1cfb0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a98806647a5423c9d38693fcf23c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81177c7b0f24b8051afecd6a7fe7694211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41455ae6b18991afb35b2edb30890112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf9d1ef9688fc090587c89d922f1f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407fbb647e5f91faf626824b6c4df514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a8107e63e9b8252d226b87e570b5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d13bf986d7397c095ac144202974816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9541baea92e88d6db5cee5b93132efd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ff5008fa2afdb2b8e7f62e30223818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b179895e60ee77ba8545b6eb75bcd4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fc679789d50ad5feeca04322851d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564796302bef148d439cc954e0f557a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577956f6b69f613b7817cb3c2b29d50f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230b1fc7221f7d51dd2e83c3fcabb9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810bd139bad10813892b10d5724375f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff535123a3d7baeff506fc0d278fed725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33687b05d26ebc05c3050fe6210ca0cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47d18941625b6937aceac84858d54727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c722420250b05eda80bfbd09fce71f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f26538b4d12acc6728284331626b5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee5b254835bf6f60eaaee4638e193e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9a06fc2a3d4b68054eda4445eb88f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cf727964391ed9da32976ecc81bb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee920d172996da395ddccf57218481f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d5c5879543d0eb7c14e5bd3623e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df508034976ddb3ec2cd317da6114f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fed5e2497171ab22e51f4177f732d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd420c4991f698380e3be018e0e6b82937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ee904ab7b26e1566404c63ea3d6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce15461c3c0e7f23175da0df6fbd5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7abf0c3cd4dec3ed7390603ba44b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27009602117ef9746019856c69565e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70480bf66323854d6b2b990632f3670942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df5e8208450c0c27881aa441c9384243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4136616347812dda2f61f384f28e8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c7bc8efbb295c59266ebee4ecb3c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70fc0abbda49f19a02c3ffe0de298346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605ecc559831c36590acc819c323e4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30b5ebea08ed77b3c668ae652d9cf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95c24eae8fb5eedff6c6d2c78744ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfb121954ce05198268a5ac28744fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa83ea5b8e25a588ac6b4faa182f0ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f882044d5bd5e2ed30c223dab298b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db62b8369985ae4be880c63057cea2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16e1c0e0583207d7795a663c1c04154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1949a4e322257132678ed2be130d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba828c7883520fb8e2ec2a5f2f16e2fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a43a54d17e7525d5b5546aa0bae6bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81da92c07c072aea7938244ec796758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a38794181bf9472964edcde8eb86f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842e7c644bcc794c5a7abb1f1f6148a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932247bd110c6dde3233fe9b98c57bee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ec336b6a9c83c664f5b8c46f5d50862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35bdb8e7111f606205332edea18be263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7370009c6c717ec4984ef2b37854c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51624191d306ff5e18cdbbe034448d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc809c4222620cbd14d6458ccf91569466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7305e0b4252a1258c04fa38d3a4e3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fe9d2529ca4fd87d61047940f23eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1239403be8ca412d1238ad5dca35469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63939986d7322f6ddea61ceb38c45c3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfed86c8070282d43a0afe32fa621371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b654ee7a03cf54f0efed9a594252672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721793c4426c4dc85b964c9d9ff7838273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592cdddbc9fd97b144e47b18207839b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be024096dc8ea1b5b632786b965cdfbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528129660ade5e662acdbacb7bef90176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea59612bbde1ee8f0596e9d898b02c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d377955451d24fd91bf6cf2ae2de078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240f8a0884f9d37aeffb90cc2f13e1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb53de0549e60270e7f1d01e3e0ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b728bef5ce6bef3cf35e12d0bdd3b1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bb1ee12bce73cdfd9f0286ee2e8aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a27b795294100127d4e45eba86411c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f35dc82c02f32f40ac1f23d841888384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ad59c6ed85369a78fcea9ef609be985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1481e8d82455837e982d31e7cd4f31786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876333ccfd58f433cba37f8e97e0084887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4f48fb1c2c7a1dee40ec211fd840988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7296b0f2c39f9611fc775ab894a41a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fa5cc8a7923b0b3391c6eb5b1555d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f95a16aa0f1e738b3545c959e98ccd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c8be1c8b2a5b976c537aac9b1889692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc381f64d8d54a5168004db86858013d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fd03dc405f06bbc4125f5f56fd3b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76bbff878b1000a6047baf07e4800995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222381e24f74f816b440a97965a74f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb88d3d74887dbef4309a3d2aafb20897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6944f1fe4930a50a12c00b92cbf4e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee665a66e97f1fd0e07a6c9ea07e9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec91b1295658f2c65e5396f5d851d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da66f271a5eb494a58559e25e61f0f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ad95038969730e76706406a639386102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a47b4a23e854c127f155b9632afdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284086721eff1e0de9266d950b1f6b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de949cca11e3228c2a613d56c9ac9983105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa3a60bf9af0def4b56187f7505fef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc66e9fc99ebd65001b3cde929616d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8774684684f585ad95d2694fe11d45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b7a6e413951d443febd1d2b1a963c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b102537ffa891917aa3718613b009110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc912f37e812a3a77408d39f2c9da2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff09a346c55ec4a727c1fcede9d4636112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd89a64be60d10a48f474f20896d0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13639dea358871d877b7e8588794ed9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6559cc9a73ffbf82bdfc0a32fbcb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72400a26ea181f4199f299e47f1c623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c175e7283b041bd0383db43d448e13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fb7c7e788a0619357def5c9b44850118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebbe2a71c62d62bf672d15bfe6623b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec8487416a3e9026061c02858531c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aebebc9cf082a4545e51991039f73c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cf77e3b146d016af6cf55615f49d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec42cb3dcb1dcef1d95803814e954ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3acf625eb80b2a8a93907a21451a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69351ddc5b27b1f3899f5492b53553125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5b9a036d0de9dce070c7e12ca4d12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add5650447fb4e221b234301dbdf9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6689f249c11232c5be32b2e6ca893b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edab601f260261e2566a0cdee9acd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8f1c2fe7cb187524b3702f994bd9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180cfb4c6be5e04f536f6d5428759e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556daf8ca1b7e5e3b5f483463e237c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebbf7c57474cf590340e8dea8d8a9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ff868e349fc7f63baf7f560824a08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b577795b969dbe1fee334505a961bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112c974357089c2b567948e2b037003136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe1e605ab873f0dcd6f8b3cc071395137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806feb571bf9cce64c96cd70dd07d3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73622b3542a80cfe4ffa7da95fab654139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381513b5fccb453b2e1627f6184c618140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529ef520685c1d53a51e485dcb62128141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad0f1e4f1fca6515a7d43a33a901bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101380d6e33e5c837ada96b7138e1a1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58895c496dae91fdfef2d788a0d2262144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b758e83001a6ba0f47c609cf54ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab1b1ed1a176398f253cd453915e01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc4e17020268812f18afaca87c7802147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb050760bcf5f0666700eaaf0aeb9a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e147c787bbf2ef3fe32d667e66c28a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98594a70d37b388708df09eb1427d45b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca141aba8cc680852334b0f54603b88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740ed7395f8a3f54161cfb7eb5251df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b41d305d2c45f0c5c2ea710340ace153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a82b47ed4147b843e63ed44e8757154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5ed11035e25467840002a24d45e4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41d79c7d7bdf76848519b14677a120156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf588fb06c288f31e5d6dc65317228157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1cb137590eb715c152aa4e12aa24c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47437d9024f61bbefed8fb9f0f59f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e44c0dd06ce203f8f96a088b05932160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b413b0f6eedb73a3402e479e0cbe8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f63c4348d058bd46219ac0620fa25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c165f2c4555e49dfc1e9d4e145cfe2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e96bbf3625160f1142ac0a606b948a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab5967a657a50bcd5e84a7e478fc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7cc8a2fb0b4546226bad56c97924c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0eba24df5ed28029a3e059e873730167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a31f54c6b23352d800484066d689e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32d0470e3580bf0361060f04ec281169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab4c3857952463c8289fa5680c12cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc757109065998cdc88a04e5d5c9090171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a649b048772f93fbb27c1b2e29749c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991a871f488f789cc184d0f4a0b909b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b3457f75e03b8a3ab1a3337cb3fc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e3e5c26295807adeab82cac77df59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ecf3488b65f4617694e5c071537ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd930186618793b3f5eb0b0fd6625e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850265b505b46aee19b2a2223a82579178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d96b19baafa4e9aae87eee3cafe0f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d25fd7fdaabec731ed47cd33a442b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f2b4374be69685b3f93e85e89bd38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c142f4ea89313af7553c91efa72770182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8f949817b9dce1f7cd6e31b10ef50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e5e010c824250ddd58b6003c63afe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93251fb76c0c20ca1c7b8fb2cf1dfc00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88149f2cb25003e75f71344a773a1296186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5527ebb366594b4318e830d89c92e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fe9feba6a2b7db8f0ce293a4ee4e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0436f4106e766efbfdbd2fcff90a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc4bf5c323e8169d1774f0e30cf779190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1834877fed14c25ad8f5a70ebf696fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2e76122a954d05b9752555250caa1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ca54f9f30a295bc5616cb5d82a0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9699f224f658434c7e3f32942c507194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c74e0b91e917dedffa09af7a99291195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333fb9985e5af30127b177e936760bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed76a8c32c68f949c15eeb721fc8d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1605e6134e4c1ad3a7b113c8e193802198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdffc0493e7c8540be052fa41acc7d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89443aa6bd0080601efbc59a127977b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec76a708ccec874b81fba579ca1915c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f702ee95b6e53d48487d1ded285a90b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da085902b7ed1d630adc153bb1b9e19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a3eb33e4dc8c093ae41b5884d9db7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d8af100be13022f46f6062b9fa30b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0214cf2c91806c8b3e84f6534dfb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d170c516df20064dde20f4703cab0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae438eb85276192551dbd2c1af3a77a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8eeecf8a1693c285da600d95ff3c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab97723f91507f0a03b31e3b13e360210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafd4ec70fcd4dfc0cf57fcc3d5a1a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ecf3b696f234810e5fd44eae57954212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522670f0f51548931f0e7556704a309e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170d2200a402dae3fdd54bf3c122992214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676715fe44ff6d74bb6f33f018ee3a14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910bbba743ebe68de0a02539c73baca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2a5942fcca6355e17be9e2770122d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfe64fa569b93449b64d1a5168fdb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce6fd2182b48b47768da413821ae9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68bdc573283ad2e02fbd6f187598c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b891bc9e93b923cbf1a349d89a08c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4073fd104eebbf2b3fccdfa0f49a8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0598c2977d83b3a5acb9272a4968c7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4c54e2b1144fac2b194a8d4acd660224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdaa9ec950ca092ce1f0748556f5ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75755e71d956358570b824be80cbb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fbba99e9f1270041c8ba90d26b1b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad2b08d31c5d45e228ef1ebcfd1ca0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8623e98701fb107ed9c7bf72249e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95485ccd07617a0a059a794d13aaf826230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee6554f9dedffd40dfa430e1efca9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abaa431df94afcc7c5b11e2b42001e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9739fe69fe78e9f5515bb560ee1ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b267c23315ad9e4f71952342b88c17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81700a38ad8f381dec4547bd83557d6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202988ae4a5152da533471918265c29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bf38659d202d578e82e806fab28c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1db59e34d1dcac80b921630459398238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd2274a0a9232fb88ec2c21155df54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e41e37017fa21631f26a1db0abdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb9b42b1d88a2c8de40f39c579cb61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee92b0aad42969f1f3c44011e536d28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c040b9d882abe4b11ba99a5b2164de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a691288d3e6ffdf8168d331bc5c8ca9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68faac468dd619094afdcd56e62b8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba5a28223fb93b606aecb558214215246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1633261cbeb463702e4c84870d6f5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc837e4abfa7b77d807523f21d9ef2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddc30405ef7b1352eb89ad9c3a0202249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd516f29dcfeb0c69689da4556b55f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f965fe5a8d16db31672ad7f5cbc786251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac5fdd0c08d098c5db0403dde4857252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c71268c94ef73df6f2cddff7d8394253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ed59422c519a4db8879d6a63538b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55835f3e9e302818f599f5ba9873f6b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f9d3a623e2ad7888e483bd31bea68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707bc7803de28f58fcdfd2a978b4f6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e91e66a662f4bdcb9fac2bc61ddc21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58dc85b2a1aa0a07b3eabb06bee51d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb233494f4f99e8b1f206ff5c7cc078260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d724c030be08f9b3870ea6001e0d40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1140ae22715c1a5569457391652de4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccd24b8c3142475e1daa2fd19ad064263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa88a95c240251eccb2b7c3a3f36b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bc46333a2cefc19957013e5d6eda2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118183e6ff8fce66d526c36d22f4ec3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cf8f78fc25c5eb8c00fa109392af4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc09ec51bff208ae516d398eae727f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6d41620c23a29f6f41b399814db2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc51b700b4bee8401deba1710347a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b130a927d877023b9f68b317b584f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3442c7d476f12d46a433e4bda2da4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5beffa218ec8500a1682859c86f066273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758536db59d8f050720bbf0a11b20266274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab81adb51378fe2dfd72875bb83453275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ecff32e56d25f90139f943deb8032276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf809973a80c521a889466bddb6e4aee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6d97462097270e49ff83c372b64f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbaa26bade71771a4996840e191d9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4253ee834e77a7fc9edbd33c62900280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f017f9834f04318898f52439ff8ecb4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df780018543025742459cb7da309d15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6fc48521668e60474e4edd077ef57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd678279c7423deaaf9931056fef3ee2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988364ee655be0d24417effff91a5ac5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c5e369ac835d82522ad757a9fa71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b939c7d51c6ee8e6f1752eecbe5e6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca001cffcee13ae07ce8342c56558e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd14511a3690e10dac40932d4ccfecd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8123c92c839c307bc7ad58b431006e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09859a8dd005684ef698b40d3be48f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f082e9458d031f002cc4318d457009292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcce68826b70333d9dc68722aefb5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3445625ed5105768bd151fc2f29b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b065dc9fd739ee9ef2ab46ce2e1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0552620ad1265e13027544759255487296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3bc8b87b9e63ddd5194931771b05b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bee1aa0b6a1cbba813aaff6b467cd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07b116a1d02f285b7499694636bbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f543b481b91fb3c5fea05e8fe196a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f49ae455dcb103cfc9482fef5d2f7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b229926508fc2d6831658790d5318302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691a64b19399606971ae516f27173f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c5a3fb1a764d443b43d37a4b07fda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffef9e474250873ae0c8c6545b9ac4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc0930d94d8155dd3fc0a89bcb951a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbf31fd47c342d43ad5ae8844eff59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0480b7ac8483bf5b6aa0352b3609b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f33e0a36e0c30f16a7eccf5d6de113309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452cfee6a4aa42475674617d4f77ae9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213842eaf1c01d993cf4109d5c5b7910311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53681a61833ef5f62e2fc9dda0294199312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803c0b29ee99523464be75e8c2dc1c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833066b8105c0dd9522f62d7412ab300314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2256cd0a21938eeeeeaa9b6c358f91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853a12fcb9105a4ca7a8b76336c13a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a464c925692f234802f0d1791e194317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144535a94a4a41ab93cc8712c34df1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0435b1bb4eb3342c76165e8de6e6d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ab094f8606dadbdade2e73231c44b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed14552dab067a54c2a579a6bd15f1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73db6ac86124a61748813b6df82462a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54239d153dcfdb6108ec34d9637475d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95173833af20e356e6316ae4ee98301324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dcf5da726de1e25c084e9af002d8d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>