--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe57afafd0ed343fc2d471a0d4632721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fabe835cba284d8dfb934d43b413662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fd87768848e7e345b11f738b007563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd60bbe85d22d7e2353e2fc7428abda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97b33988244ad147c5304708d0af105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e3103cf6e291a572d4d37518980236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0695b821be0158db9cd36a88bf6ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aefc004844fc9679aebd6e895562a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb23df1715455a2da2307228af5d3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faa2ea6e0cb82bd799d383b652a67710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b268ee1f7aac72211c1d406469a0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac93de172cc7fe84ec667cef35c84912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208a03d3a9422036019a710a2c0084d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16458b64a304910af0b64290f3a403a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24f497817c449477ae162e0bfec40515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a27ce0da5156acadf4bf19ee3db29216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ec53727a966f74bdc24a9a1356b0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e884f6a5f0b2408ae6e8ea0ef87f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faa14a9fd9e76754f5adb9e0bbe35819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889f283e46887bfc1dda7bf39e75f2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bf98a880f4575a3c475c10b6fff5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dbb399c98468f709c589d29ab24d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4006589a141685356fc215c31043d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa8051f663ec56b6b1956cb4c08c8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab759b7380b00f9ea1748e079716125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e81ebae0e7ce8fc51d35c3864e48ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e7c39321b3094a1604bb69c3059cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9adfdb2cc15f0c3dcc96dac7e2359228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23270a529c25874629ab4dbe2c52b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836257af2c091cb097eeffe523d93ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77210036b051a93f98a7c16d1fa9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77009e7d6e621ac9215b18280d850d2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e58a9441e0097eb0507c5a767e992133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7147a3631a814cf54432c00c19f0c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55d76b90884c4e4786510e9caee80235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76117d51ae0fa7f21a0960092245491236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460893a1dc88e9a137e8278562ce996c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed9124da61389284a7325af99c21c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf825d81e7ea1bec4f71dfbbd772581a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bc057f9e68dfb6d11a88504db058740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195eddef69ff890cc2fb2c6be1624f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ec0873b08c4378b878bf7f98e4ef942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfa8fc3c9c46b1567d5646f1cc011743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d09b1d9e3e753c37908682ac6647044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c633d5ee27f0789a2a0ab9ca5884ed145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af8d84b8464ebb6b67ed1b5c719f3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e09495c7fae6f0474a81ac02f01a4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a53dff329976bb805a3813ce473c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0de16beab545385ba36f773a74cca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a7b073088182158f46c080854a32750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8727d7626bd3f52b93f344b263914cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da7b77707602ddd514f3cb8c32da252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4883a05686129db81903ba48072b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b9a77d5cbd3cd02b1fb39a8b0333054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1b80542fba2f61524268bcbcbce4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d76f03382d41824f6465532a33aa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2652367c7486d6da7e917d29fe6b03f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e09b85ec3bdbb0e0d50f7b95c1d4ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f1c4faa5cb1c0b1a0525395f8f2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1eeabbcb00cc324c17853dd5d9a8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ab3791529e1476a796ffcb6571b6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d574ddcb8217932fac2343741590dbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e025173ba26df135d8ffa434ddcf94b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df7731a25ece5e62401c4a9e9c69d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e4fd087bdd2c6eecb2352c229543365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5372d24bf9234a87da1b1318b1e3ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87727c49ba1928608f05ce2b53766b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87262c991159ecf13359d2020763593f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88164f30993879f0a3c79e2f02e92c8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17079979bc4fd240fef8ba10cc5587b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c459ff8aded71f58d14d1aa5e187b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9258df0049cf39aa18e78db022d38572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a265c6492ef92ea98eac668a09463f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b65b7002d244b5e1a3bd5d0dac0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689c31f685f059b9d9bad6f3847de6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb0a17277a7d6c8758b80bb7f908cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879dc9cdb549ac4ce7cd59373baf83077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee18f3625e8026198b29e9edd5a30a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c155c8210dfad7d0471d60acdddd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2ed8a8a8773c457ff839ed7f0a08b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9815f04a5ead5f8f7fc6ec3052e0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924deea5cf4f0b21043812376ab1ef1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bfdb16332ed00c1614b05fac2d87083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a805687494e9bca412cea024f3804084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd110a79b6cf9e1c5581c79857063aee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0698d784c7cf3e846d6c03b3636a5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1875c3d32043e04bdc73bdf42625e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b53100970489149c83d44d8d37222c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92a0fa1dc44855714bb041c3f6eea489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e114fbe4d0e6c1a904a5634b1d23a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4086fb5b3325cad126427e8e5b9e1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5f18d4d2ecb00f8b65e7c34c0543292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71a761d11b98ce7b321c0ec9bd3f2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded6cfc563a15853ef0f428a0c064b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3e8b75d657506216936171461fb4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31f880a87fe6d135fe19829abe4a7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d7d92bbd0e09323511c91712f35f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509c50597907aff4962860bf93e7b6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e606589e6deacf6e54d9f7b37b79e8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183b25e57784f06cfb2dc6d15567846100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a19233e61ad9a1f93d458e6d3eddd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ca60ef89050840aa1929ae711628102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0780529a0e8980115c528be4392b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3da7d6dc308280394ba45f5c3628b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1aeed44c1d544315ed953df6cae32c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b391589bdd6572cd567ba4318d21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea419c35d785d1577c0b91719553e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09513c428882a6888edbbf96d3592986108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0fc324c616a8e9d2e7d75b0fd7831109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d0b6f1a8455c1631b71eb97246d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac213f0ac39f355f1eed6444423311e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83347427afdc2c9b4170e8bc4e73da0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51129863e767a692a47029bf68cca923113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb32ca30451e026c593b75e9d2ddecb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0818bd87c4341b522600e91886915e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958c9fcf12c2b6b1e555888dae8290e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87116957b4330da5039050c0fdf2c1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53902d6975132065ff510189ae0a03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de10729e729dee6786e6f82d7ef2f57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada7fe4367916cf5df93355aa9dd56b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fd4bdcf68458c37aa1241a9bf75c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfdfdf5f7c6cc2ffb0cb1acaa76259122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059b34f1d44f95850a5079ea054ca8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996208160c0ed68d042ca8c29b9d753a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a15dc6488483c7f66e88bbd2f926b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe71bcad8ed1368e6bff0a6193414b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02ccd32fb77ff147e878cfda611e23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36472e699abfbc54e512990ed9a23143128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c82a64972f2b890a730f4fe202dbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de871419b27823957c80ffd1393b522130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9a724af26312774e8e7d20308b6c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e2702d2102c40ed4eabb712568946132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d41a7a6818de317a84af5e2bf6a18c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce477151cad3e49964ff84ce8a368dec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abd7342b8c10012a7f8f903b4282ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df754da2e52ffaabf547a5c0e9b7b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4aea87b09f62800bff28fd09e2197137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defa92f49fb94b7374765738eae8ee2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe2b6b547748c7896a92b10d72315139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db17f4ad6f23f96d6c45b35352e638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc8e2bbd58bf84fc19853339fe995f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612ff05414c37edc874dc5f86d9dce0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fc22480d1d19265ee95273528a2fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2f29a863a4590ed5b0cbd4bcfcf6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a6fdb93227f4def6ba373c87d623a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6f8a540edce950f2b19850b0a6de1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20467405472bc8505dcf70635c9f4d82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d33a303b54f640112cf44891471db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff201a100caaa1da73c478eb163226149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9008849deb7807bdac3f124d4855ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6201e144ef2b91e88b00876e32c03c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb71133657cc6bade9f55c666dce46b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bbeb3650c4c7c45834153737e9fe4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b0b9892d0559d09ceb3eb4e2c6823154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a36cf0f3b7f0a762eaa721847fa83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136a5547335c90a937fdcb586fd53e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa7d5841ed2233f3aaf90972901213157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bece130a6333b532399b2679d1e67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7852ec28390bf9b785c5e483bb1abbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e206cdf97e6eb38567b8b2c735b47e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e69da7cfbf8145a9168be99fa1f8e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c618f6e5ce31ebf3d4698dc647fc69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63007576f3d252f98a7aefc420979fb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d449b4d1739e3d54b125819c1db4aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20707562d2d5529dbee22ec5821da5d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f89ae8e3f35d2609e24dec4348fe36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43fdce594f048dcceb7164f8b1394c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2198cdb09af68ffee0e8b6a251420168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f95c37fbe2482b641f3a7670e5f655169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d59a8889d7698acb733f9abb84f80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ab233a514f4f65a4c11518ba5ac37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884ba2c07aebbca95acf3e6af3c450f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ab3be1b29514b273c89b5a100f00c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39cc7990671178debb98e075f03d26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69499a8d8953080e033dcfc303ceef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61ac4cd19dc642bcf78699c342d9f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed52b2e604332a454f7df1d3dcc75a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083e396d948ddf6019f54aaf0c03730178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a9604dd0797a903b670ebc1781895179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492a2b175bc99781fa98635bb5f9b90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f33b0ff4dca0cbbbaefa92651b5cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d369596a0afb509b74bae91e8ba994f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe4e90953a42e385595d7aaffcab1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65461d272f8fb0a78e9ad6dd0af7d65d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628c374aaee3f17221b154f2cbe3c9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00407cd912b5568267a1a5dd673ac76c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40763ca50f5fefc4ab8bb41ceb03b940187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a3c20a3596db9884c0106ee79af2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da753b38b4e2316074064ca960fcdea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe83bacb61be741401d8f1e17dbc417190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d001793abc554dafdd4bcc53dd06d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865d95be8d1d7ee418c809774e4724f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c8df2c9a40f0000403956afc95abe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59550290538e3ec608895839125ab699194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02e00b23a010e994b9e3f4fe09082a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eb6c891ad4d144013941c1eb7c351196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea533eb24d62d0259790eafa99c3a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3efa115d68f5d90f644ab5c377260198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1637339eef5cacfae95aeadd8f02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c126755d4cc6395715986adf18297f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20890b44eb66cbffd32716004285a580201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c17d887e9edbb506b5d79e8eb0d39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06840a14984cd6d7a40c350df3535763203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ad25d12cce147ec7c6db7bf190f88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b597632930ad0c6dbeec9b8a7090248205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c6df2d39c80b805cff22548ae6a97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a9107932158ed6084180a23b58e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8ef3bb40577b885db2396e16cb1f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e239fda89e401be73ef6977f72ce619209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda19cb28672a24e775cede3f4bf25a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54e88881d367b14f4e3478ff478570211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f61d975078f61e589882426cab5977212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11d6c09a5d76c9eb9a6c9afbe6f098213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97ef044f877598659cc8a6671622fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aec4276eaa259c0343884a0cc45596215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf899488dacdb898b61e6a1fa3496216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6eeabeec4588cd9e428e6edf589f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d459f3dd60c1786da389fb947a861218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f935577c6683435189f7c6297bc3c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62183b311fdb7b9c5f5395886eb319c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15425e78ea81f1dab4cd6881d114d11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a2318f32049f7d489f665927fd61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d95df89c14add7f42d4ee8f2438751223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada62bcd8189f66529360322a2755b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db813bda8c3b54b5b70a154d6279e30e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048c25743e165353e9e9ce6f02637d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dbaef247fbc588ab177da62c4808a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0913201f653a4a79d21ed097edf5c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d40750e537af5368579bc0cc9c9d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8d3be958a815fb8c55216711b8583230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dcb1837d06c94ddb1e82ce9b4d67d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760dc414fb87913da68f7559bea1789232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f21806239467fb08e97cc1b1f4fb14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ec24055c4bab8506dbc46c49ead51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474e7fa5664ff5f71492fdb24c2cb30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c945fb69cc6ac28f3d4cc29157ee35e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99adbfba3467b6d78342428ca54f620237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e734f6f7a6ac777a3c96ce73138c9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefcad9afcdf892a72769365baffac3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc18ef5680d19fbc0a38d0a686181c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec54bf181a1812a42731fcf3641bce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c800f1e91dbd178d8e4e5ebfce726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d668982ea5d9e1519844333b2288d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f445cac6015eb36b0bfe7b4fab1344244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf270184739f347d950062c7a71d30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992beaff5172c3713d73044ab57a96f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d208727885c67b7da17a904d4b711247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0478ff219344edd2ca1a8a3579a8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c92f4f2d93c40571d7d2d064b1c03d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a86df27a3208575f2a5a2ffa6403e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21549e001913746272a83e6e3e87cb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d648eeb8f4335e65708e6da0695a64d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaee39d1abb9dd88072686ec8b38f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f849167e8685bc5ba50165729b74d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426ea9d50902bf86d413f60f511eb2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cd39e0fd808d6ce0a2a8b1f2f2f7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f38907136e63b9abc594caf646def257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518779c01c9286b2b445f5baa0d09725258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8132b813fdae9086d99dee93da3c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf493ac2e9197bb0e5cbfe20f7a6026260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaff069d37aa1bdb19c459a4fd16474261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03535d8efcb0fa7594f871b2c58aa3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd889a8fd5e05fdbd52246c6b1ea61be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694bdd8df401af3f0e170e784a12efd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5007b8c4f49b415750307b99f60b300265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ae83f033bfa84b631f88141812b1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9a34cf1a3d1d069f9cf1ba1acd149267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae17c0560c3e7dae246c49d479569b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eae842b4e3546af9be67e3df176676269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ecac58e776f8d5ed9098fa562a9f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d27fc8ffc6322491947cbffec2669271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67847a2fc5f3178e5f5b98ea2b1f7842272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e06aa47e06abd0e6798d99244132f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba47d9eb2fb7a145cbe7a8dc589ce8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce37401c385630b94e9c1da27d76eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5973854a19691afe3739edebe9626276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cdb90af583bb84f977b0219cf96fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0cac5491cb34bc5f9513ebb08dba2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3be393dadcc3f90aa81778b6b353279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb8cc1b93d8b5e25bf483e17780267280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea9d4e7aebbb60b41c7116dd4054ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1795a015553cc0e34b301ddb3fd305f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c29955c89c4888ea1d9149a380a02d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9693736c70bd6b3633d9b6e7dbc04d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d40d0d2734acc1e3ce47ec79b430f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bcf88a29763bbfdbae4c072993359286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080b46a9e4ee4a87d8e5967a3e6d80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a47c95277c8a464a4d2ad5f115e8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600dbdc4a557af7c6e31ae30f96c921289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920013e73e3af9e4de712841c16827a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e16b49aca6f0f52385bb10d1a4931291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9ebf0b19fbd068dcbfa8d76e55752292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3444b730c1c959ef2c902c0353962d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ddb0aceeae81ed6f72e256cf9a8c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9616e2c0f84146a3e1d7314db63c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf13fdb3b738df93c78cf21d5835c6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412891769c4c5b17aca86a66146119fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e698da7f79ae5454bd590167bc4ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37bec571c6e5135202266c696d5fb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e2c5084786054bac5270929ce1b3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c1c032e37bf5f810f65d13198ce7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3376b2abe849ae2d477fbb9d622cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616085e9ccc423f08f40b26e75e24514303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d9ed8baee0a9b65d7126ebfd0c3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48086086330165eb62ef24c53258bb9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b28aad40f94c17e676ba35fad8ee8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276b0452793b6ca7e37a47ac2c87841307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf2764c32e777159962f4250ea08af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216314eab44e9f1ab06460754c1ef57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ca5ed8a3ca65e6587c324852a531d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e62b5ff4cd9871090294cce3a2ada311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5273bf7f2a90ab463b4f97cdbaa9f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544544374bb75bdfaf0ad335a2962472313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1710ce2e285a119ba2f0ca3fe849a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b28a1d4e6c0def114612d002c9377315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ae6044f3807cb780d2a62df88c0aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ce8d853485a68405f79fd846bf6c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552642d9b3e7f9c840bcb624c11eaa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab771a1143599ed9fe062b3275f4cf74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a2df4d8b7df9ccf988b87b7bb1bbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c6931adf4f04f4a5553c1b07c3b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c188164d3758ee62a32171c83927110322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084c9905b8b2e01e73040cce95a86c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76b4a9b8bc515d5db41e322270ac04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc243869c295659ae1eb01b46a58a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad8b645bebacc27b1532ffa6242905326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf644ecf65fc0f15442e0bb0f7264327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296261b5d08df17ab505fa651c8b8f73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a3f9cd8d8783fe57283cdd99a773329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97261b78284b61528ea8235f02febfe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ac1ffaf2dfd4fb92569ec844cb5e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb87fef4184614bf630d9021257a54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c00d54f1e5546f4289f2ab1b909019333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dab829455603dc0a0a12a68284d26f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6e4c1d89334dd731101e41157b70b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf383ab8cfe90fd57cd70e04718a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb6a1e543bf83195699780e6feb6ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e2f27b6fd28b39d985efbeafd1f7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f599c333c7b1caf182b3221e9bfce4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d81cd656220acba513943db0a8eef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4014e5bb8694d64f520cc5f125831b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262733addb9d7b70f1f265fbd22a1b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d2ea863a3166756151ac895d56bee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97e3e81b797a894ea063c8c57c942d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fe5ce0036d3df489104e10ef6836d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ec7f42091d1a68644c70d9d3511f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f55613a687ef3c78608a87bc1d6fb8347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc222534f21430e39aab10d5367e381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce619f6d930b4144d472494d2f2a6d8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310edfb3e5f38811cd0f77c79a7bc883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b0f24927d571853f2c714ad1ddb0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b25c28b36eb5516f4b6f3a1e28d1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622e290fccddd3d46a6ba639386cbc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533174bd04f40e2503b8d2eaa765b287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db71cac7d55911b853fd9d2851433d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213095339ad447d286ac0ae2282680b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ebdcc3e6eeb5e4638fa49b9c8aef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc840ba2f5d0da7b488e26149a536511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35211a527f2a062367f3dc02f33f2a3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14698020b6405b5d4f48d7e5201b351c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebe13c0ace2ac8e328648a82529da414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ddb14a2ac4f006ed85ebfcb195ced15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdbe2bb998995e9d59d32b5b82cd9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f813acb03faf40eb9f07bdae2d35f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b2157ee75c9d8a4e5c946d37ba16f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd594f74a634db657b2ffa4974bf99c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21477cc96522218e47bff4837f9351fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca028a39bbbd5e336aa0ed3d42470fa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4e8a0a2be9fecd07e4c58ce6105ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0b5d46f3e9c8d3270b1e2f43daa2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020d0d9b85b996cab24ab43cea3f7a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968cfae89d1e891f2d0f84ea16708f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90bca9d608c0ef4824c41fb8bcef3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ccc0bb68b75eeb1edf5172430805827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6323de05b3a0b0de190c45efdd693fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d552184fe8f8cf953db0cc65d1ce1f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d4fcf1c27ea2dc676b1c43f2142030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5716ed685e6d98606e5d08bd45f86e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b615d13630eaee06faa4ef11ba9869932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b2ae8825044056b3f46e65d6ed6fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b5feedaa576e6a009fde4bcccbf9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b269aa4b96f7d67408c16fc99484d2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e810f52c69ec84ac6876ef7ed2b651136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b5a78e4b55e59b2d262a6fbaac4b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df21f40e32b1a9dc355ebc1022bd0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482e3fca5ac95d0ace3aaaf96b9521339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461238d052f9354536a6cc7b32f9e8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a7a68e97a550dc45ce39a77fc4cce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f921279495e5e65f68b9f5da3eebba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48095137e383fefb246c54c58cb0dcea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e631a20093bc99eec8b3e74759101644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29136f0b403de8d24a4ff557af9647fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dce32617184f8dc72dad474628dd8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4bc95f3659070bda3c17df618a13747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b38e59edbf6aa03d9cb738ac5e0b1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d10f25b30d40b347f20a77786256349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325438030c65e6f830a085bc48dbd3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dc9fad311e005775a3d549688e4d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f02c87dbe8dd8488cd398bfb9d97252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877164d3af8630cc680df9b5ebd0a3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7542c732963dbbe8bc92ee29d1df854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26b93388886b85779a948de35c1dc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492e3ca00e89037b9e166f74b26e56256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664d4ed830f037652c9d3e782edb7f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6fc1daa99ca491a129c203a23d8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fcb9c677dd21c8bbc80127f1a4a4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19655b020a5c5f812c6b5fbc55166960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a455c088ef97b7858cfe829b899861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eda1d0ea6127c3ee1a736829cc2a6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769da8ac297e70ead22a9d1be17fb0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233a45c4f7870ce8c8f6024724445a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77506761b67d71ecf7a2706d69fcc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea3fa1a8bf5f1aa7d1785dbf73017966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0410bc2c6c6b4d7aefd6ee76e94b8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8788a57139b4ff67b39dd2a66625e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a46b1e84ab68882ce7dc92f09e55769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432642f1675e02dbb2021dae63c5eae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e86edc7ff1c2031c660bfe3d156a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f319c144adc7d34cbb8138689383bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b16edc45e4aa865a22b471a7e419f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bff94c894afb9a1030252e54552e7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac98c4694de4d1e3147f47c046852d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209936728575394532539e4e019e37476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c4407facc912dbffb69c691ceb8c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13855bfb2aa9f237b5fddc18455aa1f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfb59b583bf455760726d8036fe26979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1307f0c1cd22c23906aeacd3ff92680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfc21e4f6a10e5417929dbd079536a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb9c573b1029bb1271fd1cd729fe8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564e2091169113adcf66202b76fc2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292d6e722a9a3386688957b12e9691b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bd7c3301e497fcb1d73afd221ff8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d156d31d1c61ce592fca74df0aacac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c425ab03c8342cc998d7fc7ccbdda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e560b8b82de3a392985364f8b4869da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84465a98db148d2f437e0d152b313bb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c485a6fa470b5945a172eed826a66390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d2abf31d58f02488327892be3b71c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc193ff56ab28f87d7b0a94601a5ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e681ee40a2ed3bc0d442db3a09bf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f135c2ce522c42e6344ee884f58b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d46f70a05226306d0dea253ee3d47195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e502b68df7dfb9446e962976d89fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c093a6507c4c81401173444749cfc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa5a8e62cee00d89ecf70eeb56a99398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7585b8a643cb0641b56b9d43d7586ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e554f4b03bae084828ca3bce1e598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e708cfee1501824bf7d5d840ea014101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f020942e3fc84cbda5e5121984ec36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c04db31f68a9b2e672a932fe2369103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141784d532aa8afe5b099909c7d533f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d14d8b1dc3822ef6fff1903cc2bdde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acc03851f8f29aac7b47bdeb918e85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195618fcced416fce15d63f68cf93c4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff7e47f548c79f5e39e24453a7f0cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaffb87968851ad51d5dc860944fc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaf890c83d67999f55dfe80deeb6c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe94d475affe613ced198091bcdbf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33aa6d5157c19370632df0aa570e03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a608e4a7be245d397139a4e25ec2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc013212e9abe33099413ce5605961fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ccec457e3a10a226e1ba7e6a2d6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271b91cd7d82271808a036508268430116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668fb06c1a7496d92e098d5e4ff03c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a01abed1eb06456a46279b5f46c2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad962a6604c8df85e975043397cb688119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f297b2b45654d6cf638c8dc836a63c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829bcf3a2540d14e0378d9c6c74b3ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d7da8431842212f3cc3982ec22bdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c62b42a0cead22b8bbdd4b566e6af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf1b3d5b0bbc76b3d82babdb98464e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91160c10e9fad92eae09bc227b21098125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6abd9273dab6ab8890c112156ef69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53570ce7cb54c09068e5d6be68ee64eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8e46031e10398103428fe44276199128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25400f189d5ec27e96c301de13cb6e75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace69884acb3ad10bf762d8139e18bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08740026c4b60f061b312d63c64b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93994e4923efb5cd6e0980a07cb7b6c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2414dbde73e1d28bf1a9f390c67839133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e2a2dc0096e48430fa2cc20dbde34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cbce542bcc501a1ebe3c016755e47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe383a4daf7ee289b7754dd0d66d01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059795f89ce9dcf265a024e9fef0e7f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7772cefb9e24f99d86d18684b4f6b09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78947dffad7064d278773b2b77fc6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c974fe7007be423757985c5017667140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80661b87d0c70b0429f72b6f02946f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8bead37f5009d8a805eba9691aebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a05cd9d85537df8b15b32795e6fe9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ced88affae09d6f64758de20199b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fa9a5f9de9099c02566ac2b576747145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02e623c40eaf0af29dc6fed59ab6ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d1d795b31b562bf46aa8df81f6068147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83471a42318079c33571686cc376f18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290200a458d6e8a1d01391318c67dc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbbe2c652af5dd3311f74c40397aa7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c406c1d25549942712f329d3001a9e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b6e12ee12397627dd9b06d2f1c730152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72210fc56825769958be7328261b148153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623cae791f65e1ab21f5c52696f846c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de98f019aa81580d2e881063299dcb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379db1e5c9564ba26ba78e89b6fb429156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d058c0a1398e44b3d55ec6bfcfc301d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b0d3dfe2e796544d1ca9b4cbbf4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ede78b335ffef71cd3dda088c93169159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f63698fffb34fc4122e8ef831321d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81376af7e97764fd562056c3200a7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8475350077a7c54df5fc2f29dab5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b32b1a7c2558d48ba188a555f9aa4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e288baa9ec059a207036c5b240af3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0763b4d05fc97509503a233abfd2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f8a7dd8c93fc37d497a10ed58abe0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f2952f42d669fa37f4a28a2a9aaa5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ba92efcc88638d2d7e5924e8e18d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080154a4f9c1d0ad3785230ac4df3a43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06211cd58bc75b7ebc5df0b26e540adb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400fa9b585cf20bfe08bc2fd7c9c176171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cc5b6e055965e3c533bf092da9024172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64a0a679639817ee871e81b802727d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be957fdb277bd1590acbdf78ac0abf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca44599f09f741d12baae2f112a026175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6283fbd23d0797512c3d565a003b094176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d803bc136e7f465521b13f442b019177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1b01fdab353531e9af67f39110f05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0263211bf66173d639192e5d1423ce9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee891be4d3ff2434d7b80061f99cf04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dcdfc710c515f21a6d447ad516e98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ba6d230aa315c23a590e79ce95d41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eea72af1137950b0b04d716505fed0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693373ccd7fbaa96c984b75c6ef1664184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a2a25ac44194a79b6a105c5dfa50e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e4317eb7d7477d80a3dac9617d6cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800f4e339f5b66e555844d365022a40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af87e69a98547d2cbf3a9f6a344c98e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72c1a31b9fd8870a4e246815d532ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c02673a9865dd9f2a156ddcec67bbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9a6fec37de79b9d5ad79107c90ceb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bc2c2b6b74a25aa4a7fa7dbf3188a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d75b0cf743749ca0b9b1f813f8a34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e98f4da55ebde1cd6a5ce18de46c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a238c821560866a5de1dd3ef0e97a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76bd51a8595bd542dfe7c266b360bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6f7373eb921f766209838d4ece990197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f2b9598c20bad11f54a7b100da5f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e508eb5a42a55dc04236311986a32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f06a9ba3f32d1b1d0ebfeca2647b77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62372169ed65747d98eb03ab7aeb616201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae83be43216f33e4dbbec214e1a17b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8719e0f4380053e98ef5d22760a4e2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c87f864d71b9174b5368358c92d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47b75c43990576a87dfed04c8b66aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26466cc9e0f584a94d8ae071cc4fe9aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613321111ebabdd5c0b18efc0b653f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d1b449f47bf8e23f9b274c1945f4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f96c57fadcb92b023d9f1ec1ee374b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725a3ad5e88f65cdd7da8cf4bf0c47c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5725c48eb80ae1e1d152ab8629e61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d04fe743e13aa401d8057c69fa82e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7c27d022a3ab24d2f12a768d27f00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074516b18e3d95e17fa89827f70aa8fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20547666df6f021d0de0833a103a81e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6529e43ddac48d100b7c8e66c5af50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb083bb362b72ce30293b265377b0cee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f670dfd9d19e9ba080a897969282120218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d0cf2cd3d4b881da47e7326af4bb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282182d70fa68358014b29cdeea40e98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b77e5cdb00b0f7e45194eebf974b92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedec1624835e8c180fd0882f8dc1c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a659b5461dd069be53dd6f0060dd97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f01a87a49069c9c2a12bb868bfda7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db624312a091972e9437476ea1e5216225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a42417befdb3e57db8aae98d5032c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509155977a2aaa8d503dce304cc2e149227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f41a6241a9a1b508dbebcb3199ed98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58663da084909ccb0a4581b9bfb71d02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017165f48f26f7121a896282a85f4ca2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e719101688dc50c7d09be87bcb6ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4fbc491edc979922f562b2b2c48f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf423349853a4933a08e0d3e21a5c29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8121ad9a45f22fe7e7501e5175d2522234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6655f5b19811b89d80bc1c4ed2fe037235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342f418424d98aa07f562ce9473bbc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b96acdd654dc93e10053090015ef9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d2e2a7a6263c24c78d2e3d4be267d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce696e594a5c459eaa6a18ec325f244a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ac301c9f5c119407831602671adab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdc97476a2ea73bbf9d4cb48ce415e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154d4ae80924e3a6839ae36bed91185242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f27a99788fe233c64f18eb049c9dde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e521532e69ec4457512929f42b6881e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade949a2f63f24c9b4a3bc9a6996fe0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7455974ad0e59616fb2ef05e64f39a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a9b503dac46296d32e9269657d16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11018cf1d8ab64e7d35dce00f77a78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aaddf38d8ddae6b252b2a13f2ed51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141c23e5ff8c7378c05416bf0b117df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e25e0b7293b90917e1d6ada74f5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe50cbb9d7baeb85da6e6d6e893511252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8074b5acf89d66f3558806046b1ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98503d7a500e5def46e352ff3a5f2e56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9e8cf2bcd60b16fe02cf2c129b278255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5e6c4aaed06e7dc1b48239476a3fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ab44ecce56fcb35d2d17b31a5cb2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d86ed5928d45016ecf9e6ca933f19e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb36805a7dbbed6c3795675812c7387259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da64b8779a9452243b0eb6ee890248260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2685df244180b5c6705d9d40239df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf1d6fae17a90aa5999bcba4ea5519262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b1247ea4f86bb6f4084f55a4b81ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827d7d135d1b31ec8d134bcd0e33310264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aa018978c62e8379d10bbae8bad0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e92789ab0e436e506068cd3a079f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dad731a57f44945fcdf0bed527f22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eabf8771a91a8421d011a60aa06ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42413fb979529b70096d38a1f5c025b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b427ff1618e9a8140902f1d9d2554f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91def2188ad06a9105c1b80514045173271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43805caa9d99e396dfddfe368d5819f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01fd8ab8f3dbdd6d870963d3bbb07d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca379bd0f29ff7fb04c681a657656cb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f1d0a255313d88183d477fc80cbef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe506331ebdc357f2c56a564fd3084276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ed5cfee97c209f73af8cf42cb6829277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba332c2ab4ff2ae44dfe061b848f04cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd4f9c0efdf9963bceef9c18203b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be4f85d2b14e9f1339be48ac7d101c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2044fbbd27cc0eac940cbe0ae83fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba00f8f701f799c8bca1d4abcb9f7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863a77b9a85aa379f5beea23917825c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ab12943dbcdaeae428f1472735493284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b129b011178eb7f74ce8cd2962c6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc86f7ac342f2aacdf1dbb8fa5d08f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b56b01174e15bffda4bf91742b9f0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de824971f42eeb24883f0fd8970df42e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a8005c7f2f398d5d87a4d62f3735f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88186893a9de7c5d2cfe3b07329fad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b00aca20ea0b8ff62a13fb4a6235c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138bf73da115a2e2a8b3ab47144a080292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f7c7cdb2d0206c13784e687e46b6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f89fe035a1d6baf5868f8b980981a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974da2201bc1aba1311586f02ac9ba4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238eb8221ef820e8ebb4922ce36d4c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08e70c9b19d8aad75016c62b96ace9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12057d975faec19aaf38a1cbbcb7272298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c52a7f30a3270d7f971cd4779446299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68117983433919641e4f05d73cb4d0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd8fc5ce68f726c2039864f1e2fc71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cf063f349bc2d9911df3c88d43af0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de86808fbb4e1b217bd8244b33183303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b76581179010d7438582979ff422e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d659f5d6c3b9f04c108f1ca3d6d78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1097287aadaa298ca3a890e023233306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99a99a020d79bbf97846d079f5103e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df56964f7efa6b4a3e72ff2769e4e00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b80b7ff13896eb49714e3598e17833309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe1414f83e15c41528f0cefe2599e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a290d29599d57362dbcb1fcdad0256311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31a551015d389952e67a54088a7ca4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbfe3dfb8560a4e264c2d2193044a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17fbd909757b35f5a2d352ce06390d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc05bc49632a1821253b3e8eec8eca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d806a05098aea8a05a893a6d7df3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705860992004d22c9d812826c586f45e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcd3dc1b41dd2f8a1e1d6a8588473c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370623caf4d028dedead7f119fbea94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8ffbc36ac96d3b1ea7c5b39d21155320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aeac1510b2770673fdc955d8d5538321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc35ec568d3c536421e7f524b5f7ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82517913e2e636aae24bc33422d509a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636bba48981736a143e98db512ae41e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f621c5cfb8bf6e10e7deedb4d6f497f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>