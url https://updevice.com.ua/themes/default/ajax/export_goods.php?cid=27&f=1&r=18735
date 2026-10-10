--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0069d9cfcac8fb564da69e5059198481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bea1a0941ce98fbe0bf8e4354d19d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7899a33085ebc9feecf296e2853b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676503bac6541b73eef5c196ee33e3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f849b7872b77a0753b5b68ee2aafc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f22da97634870f830bfac9bbbba0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd57b317324b15680749a9161f9c7597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ef08713777a1d81137664529da89d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dbf590c1212d903b35688dc4461289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ebc37b9cdb901e8209a077530e9ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d63254ef6ee3013df0f8dd8d8295b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7cbaf7168dc6ba4dacecb892877b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6847fd4b42d78bb17ad516ef760aec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7ca3fae9c3567824d64644f42276014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080dd08cec6924e166c2bb86f6c05a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ea7b06e8d23886e1b12c75c75573b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab73a95e9abeff084fa62f2e09d2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fde57c85c1276ac2f14be683e22b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbac3b42ad893ff5f65f830819edcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72470e570e4ee93671bb17947c2b2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b7a3a9cd3a9fab1bbe35caca2199821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb8251fb5bc30106b8c33f332d466122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bb5db401a4b8ef4644bec1482791623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5d300a5569933546c9f160f55957b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8712b79d5cacaac5d6b246aeda89425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5d4dcf09b0d8254a1d0d5f151febf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644b894b2bdb39f479b0b39d45201aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683140ca92c6d17517f08391cd440fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b30718d2d9d2a38607cad1c3d2c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4aaaa248b1969d85d211598ae577030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350db0e10f51952251a28d66c3da1c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e23c85a9caa139363ad8283916c1f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062bc5281eb921079bbe828681c6d4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05050654f6c4e466f938dc44ca02274034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff7bc8a2d42c8dfbe95e20a1987ea935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b3130ea917d8b626cc0cbca36d7c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62c496242b8d03cef5bfc19c60597d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed3702a0abe3c66b13f94dadd4b95138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf244cdf8340f667d64d582228617b7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757eaa2b2827afebfd41fa9e9dc5b8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6672e66792ab231296d9fe9ea5d1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745ad7cadb64d163a478aebf6f38a9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d582837ca59811ce37e905af6cf16043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48075748bb4a1cf3ca05505a23519744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf9949f673e2c6c4a2d02638eec8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab8e56b184f03929f66f4b09ebacf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69dc33421742cd0aeb7242aad775c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2e74c7524c61fe4eea49b62cbd62d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d864380e5eaa57030aa1efdf86e0ceb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e20dca9daa54acaf3d607b7120dfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0854a5ce27576b37865a40147f1e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5ada903a8b1f994c8b045e80aef0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff75daabea006bdfe68b39435691bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a621978d0dde5efd4f8dfdcd805d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862289564216728d3e3c28ee1548df7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898b2c267c4420433cda0dbcae4ad6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb613a50cf634bded4a8036e72a3c8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9d1aacdb28d76d1a686211c2edcca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293265b4544b08823a1dcd9cb24203859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fda235edc5c4c8cadd8cfe85a6e28760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac587fc3ed14cd7491da80c36afe3cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71206533197da2dde546fbfe42ba34b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b5a8b5b058d8ad692d98c9e9dcaaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62242a87ad7f787ab1b6a496356a879a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bee1ff19d647f8a44412875d0c506865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3577540c2fdefec63018beb25bb5a3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c0cfcb2565648b8f75b5ac04c839767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f51d87c5db519421df657fb2de488d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c645789c0774b9931ea863975e62269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9ad6fc6149b41256d4e21434993d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e26864c1995ed5245c49a3bcd4d6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37b150aaa0d3fcfffeedb2aa93ff7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4b06e4a9889fc7abf68a06abf3dcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e5dcb8a27f0a8249e5a35984acca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03e007f812eacf80033d8ad1fd36c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171f6005e25561234a3c01603d1e90176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a6ef16de31ab164030e1607cc808477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b8415a3c81e22f911122627a6200078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870562e5b47c941ef978d207ccf9f4a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e014868423eac6668c7229dd1d505780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80481530a70bf9a00ffa3cdcb2f7eaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959e0488956a6354f77e16df830561b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b65a3736b9731a49acee64ef317f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d62aa89160a70693a34580cd3648e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c70c72dcd7175f9d6904ba7ff713b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11619bf48545f38bdbbbaf2f18dbe38086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba4ec4208990e5b594a4edb131882087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdf6286718673e709137b19e4e0cc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776727d4ac51b4129862fe828c3df98e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e32e7ba9012af05df0c459b3587fba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b69cb018ed3c88144ca9e9ff9081991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cae46813265383bc60506e5d48abf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269797fbbb3ae575024cc7ae65e01b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfc18f66b96dbdba70f5fdd06016bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aba3b6b16a4d4353f8541980689ea195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8354421e241a80ec61b4d86fdd96de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e99ce2c2b56c98a14977619e4a9acd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda67501526269ef46333117026086de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb8d3f52c33c47fe5001684c41a21099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb081c090f5f83b0ca90f3473e6a8f93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d0d1892bb164a6f5e206f521db5aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f78a1be6f27be9150c4bfffb75e0b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120d7fe87d9f1fabaea1e1348be56c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ec1e2829c80e958c44c013a6bc865104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a28a6e982f8b2f7021b06a4ba24940105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f61ed9668ca7d4b87e538a762bf742106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc861bdc8f7b77cedf9d5849708f673107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36121c0fce5fb2c9873e0845d64d6c0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6654bfac146d31b9632a8f32d79857109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d3dc55294c6ec158219e6d44e0da0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc78189232e61eb684ba37c44adbc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bc17ac1d51d8d4494b5f0f13ac70a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeb08105ab328b64cb5781f2df9a45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999208cc042b232fc47efd6099abb2f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56031e8798184a2a8eb573362f5ccb89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8983baaab9dc37e42b6a09186f0f69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd63b664929a416f5e4eff2a4e225cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3def1aafe5bd1bcf94cef1c58387118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e320faa73c9c6b81cb26b66ba7ffd87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073793f13734f0394a413b9b0fd9780120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61247498bb1bfcd13bb94b936fea58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0520f1e50f385360940d0ddecfd7dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b9f7039755146a97c5e0ebe99458e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e5a0b2a61568b19e0520f413111bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcd8695a550b4896473847d2d43e94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7fea76dd4cd097f5cb9ce079178b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c8434f86ccf3130abc5c80ba16cdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2641efdd4a220331ec227cc07aa6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48c8ea6bb8f3c5f130f96ebcb473ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d6d855104a972c0a454add9f909a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79b09521f51902218ced74534a3e3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d37b1e26793bc4be650daae1b48195132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d1ee2f25edfcaf14de79552bd813133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca637c43f72ed4f9a1526585c9b45685134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133438544673e90551b3d94155afd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63234ca91df092b7a0bb515a4253bc40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793a4d3cdfa501d6ca3271f5f4defff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9260d8bca1ea31e6619f9f5674595138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052c0cb53a174ade708fd9182fe6bb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663449fcf11fff490b23588d44eef2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa6a1493080667b2c921845ee417af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94836cfd9263785666437eae44c40a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1659a67ad1d562253ea5d536d4797143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b1f2d9f1306a090567121abedcfd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa4f1187d077c05c9bf54c3f91b53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a420ede5815c709e42f456d7e5ecccb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf04f26e1db4da64af53d8ae2f6c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4de3caa202f179fc2db748a7061db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c857d530e49c776bfa02bc1126a141149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cdbbcdc22c729bf7df0c98163a5f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b84dcf94ce5209564d03cfff3082d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5495b55e36e070e61748ec52bd1a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1543774a9aa63ace2122f87a0f01cd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd8eb0a13a01c514a1c0f10455f9e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be97b7e3902c28a0742841723662219155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c479dc45631d9c2bcbcc78e88cac640156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c3454a6a3b386315407cf402349ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0047ceb97c20906df94fc0fc1990a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e13ca39304b7369c175248783e530d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84035dd5d07481a56a53aa69ee5d7a66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef142636ed3b95396b9396600789f15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602165d972fad1e9aaeb43cd109b4a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41208907c2d68722f2d4be36af100949163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3317af4ce292cf8a52867c6b34d2273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e038721678651f4f1667ba99e04f43a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1061e8aa02c9daa2ddf3d60f2176e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c40d48959f53cd1cd2b9f6d852c043167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca7c82fd79a8108535442f5653f9ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b40ccf83e13bdfef5087ee9619b92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da5ab8731a546c08e4319ca703c416170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bbae6433c86813e8b41d5014f92da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd3454644b8ef22ecf5fce8654ab80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2a9fa2095e83e3b8977f952927fb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f82b98743a98699110fa98308fda3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1a407b96da5f966acc58f066c9b73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a229c45e4ca947aea23daae834a8ffd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278f1bd6a367042f819eb76defa858c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678387ec15e0ec30f06644de550e64b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f909fa2c4d4f2d2055ad3c40b44c4da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef47d5f4840313f2c69c47621def9c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f681e95a2614c4e18f559a8ba7d892181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8a2c5d7e04d58b4b2b87a34d14363182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8b3428779ff24b7ab9c6b031a29c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46073f2cc47a5c28c4e9dcd7a56fc9e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fcff6366fe77c255fa74c9052fc2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3051a38cb85347320fdc9e5d9c554eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0bddac87fc1a1433c5cb2f345967b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f0d871d78c1397ed8a466cd05cf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6ec170d31a3cb197d8ad85530f6cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d996401749ca1e1d450c820f82dd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154e0af879f5fba46209ad327c58820191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2e1a0af17fbf4827524fcb26c2cb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002176467b3a1847878a35a6e0eccb0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0789455f4cff6cba2d6535184ad21c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb5fb11a7234ce46139339aea9902f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f440a24d666b4ce5b82a9d7473594bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25718f27542e3b2b545e698e5d62a4a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8563a73102340d11bd6bf7c99f60c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ff8324eca0ea310e0cc7b435e1395199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526731e6d505c22a36f2e844c76fee24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7192855a3cf49ead4434a58b7e49ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eff94a9b7b3a5e2f344953445b1ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c34d42fd110baf8917e22ac7c5fd2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cdec27f81604596fd69bd089eefbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69c3ac245bb16f0b19cd858707233b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3201f700cf99e6036dcc13a35a0d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010fad9fa9588b52cd1121e3b54c6e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0d37d0cd721c122a8990617e00b59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baa4ff6d3fd67b8d4326eae6ee7b4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed5fd490a819ebea9deb593f335dd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf76a41bb3eb1068d4c638acdd21a6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ec178e8386fd6fa8586e689bbfb79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0847c84831cd4489f68a0e8374f41e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b665a5c3f7e1d17a11d0088f251b750214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed366ba3ac96d2adc37b712a834b05e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d1e6a2bd0ca4c4c4ba916461e2f2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7a662810bfe296e56d3cdbeac15b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc65170b92f31786b7107e2c21d7de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb27c15245560ba1c79ae5e5f12a6ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fab22201052e2c643815eb08b4388220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d4a5e908cfaed91161f2c9a66ccd6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a6c5a1a43298b24a44a5a0879784222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98eac6e176bf398a89a6b8a1f9253223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe4b3baff5f167661c8a8783c1db2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebf78109c58c7283808bd3b6908d36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174de584e570fbe99c2c33651ade6ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd549777c7937ed27877c33fad2e30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da31e4c972893cfa9f9ca960356a46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac555ab570ec0109588cf41ecaa20cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638d1370da8c09d52d74fd9a8084655230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df95d10d4d7e5010ec7650b1b959f50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a56d15ff8e0b8fe575e9277be2ece0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74dddd6f18479edf62e42c6cb1f55f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00053a6b96af949216abf62908b8ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c138c307047e67df9d849cde4e7f4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaedc7fb8378e3f624aaec8ed57986236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6abf068557d3a45eb57141d9f4f43a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac4a76fdc4c54036a07a6e0c7fc96b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c720c99df17d311102ee77e6ac4091c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87eec150a4a671dbe4e4592c128ff4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7dfd9fc19c63fd3f1939d4f17159d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979cda9a442b536519636ab852fc749242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0704c0d40d6278caf27953ca6a888243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3380f3c2adf3191c346b38c8abd23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da85467d91f993b50a41dac27890427245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa612258e2513929d447af09eab201b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397c31b7691eda1ddef284f6b250e38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ad5e4050e08ba5a26b78ede020fcb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c66e8d7343912276b830e8d685753249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4fdd0d29ec4316d47935b8cd55b63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca18fcfa0523e3d42908360837da69e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60675ea05a4fb63f15f8e03899d354a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0ba1c1a566d39d036e542177f933d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b30c72e934853db65da2c986eca96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb0762b50a5960164ea9567dfc254d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d4651c0a5c93710f89fe2ffe52004256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4d6edc40b031a80dab0a1b437296c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e052afe046ac5e5ce439b3b91bfc7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291c1b48758f8c1217a0f12ca6ffba8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b96ae901c8c06a4a0970122ba8595260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d16ed3d8130c3b8671f25718d8829261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f02eeb0a11f595f8398b0da8c43a14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cbb59afb561c90489ec8833bf0f2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486e54ebc64cc6077012bfb3c455786264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bed755dc6e7b15a7101f986abf7d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226634681db150b83c36edce84497a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda602b3bcf5e1cd91f57e85bb455690267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bbbd51f6ea53662491307ffe069c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70155d2ff4ef6d46ef95d4ca8e7503269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c11a73f127b6d19f984f0924091478270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea253a0a139aa77be23f4d60495d5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc74a35ffbd7aa9f444e4bf5b1300a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8f1db6391bf1c45aa46033baa6223273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19878388970648c1952600bcf47eac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b5f138378b4f1306a1d24d6cfed39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47d1fff144cb5d885c30a2cf7d2f3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2202478da65c70728a0cdaea1b798277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef57c3da260274d077927ba54ccdc93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5f682bbdee670b907393eac55b835279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff6ff58f1dc77919d42ce7f00825ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c12b3ced5460f4f833ee3c1d89aa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd56fe23ff751ef0d87de23143b66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b03906c44c8f34346cf3f4f6c03898283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5672660a772ce07ee8799ba9f9847e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0eb00722fbdbad6f72b5b3a4a3766285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440337c7e1623989867a86c4befa2c94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a0a15cbe2a171310087bfdb9c8155287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b59a9c6d456eb11bf22db6cadc867e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc731fbc6e207b0c63921ca8cf9101289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b340ce33fb7eb4c2b7d275a86952290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69ff5b758fe83df21c6b84924499c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1610a3e27b30e4ff3a6f41f9574d84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd58c8e6073282a8da25e765eb56cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c127b03cc48fd27bd66c24d4758dbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270dac67e6a77b209d4b7f9624490ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ad5235fb20eeff874a906f3691617296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c823098348b149448b780e2e8152295297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6a4aaab2fff736f27254b93951d7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee67ae61f14597173a5c7ec531d7ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d73ebdcd3371c33ce4a926c16cf4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0b27f02d51a1cea5fe27ccfcd4a00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a5be1346730cf7cf261820b4d6cea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc32488010fb6b12ce1c9b20f44262e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e60ad7f257899f9ffb5463f95665ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209fdc702a893c3ccf3d5e8105c086f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c4abd06f698bc0d238eccc46045fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83d1e6af49001b1272b848ed19ddda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb3d7077237f18b7e75de79f446ab3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce7c898c31222709b7ff6e31f3252309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedec40500cfffb043753d95efea4ea9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b93d2b737d5c4e89bf3faf18a591cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80976158f42a1f8dce336432db6cbe8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c20dd10eaf93accbde6f6e1d92cb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa773e532ecf7b4d1da40835c4df832314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39681139528c5bcc2b742bbdefee1266315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147920c37536fe490bc3abac57d2353316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e8b2631b785c5c6473701b0262d5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481b861089d8e1f6c307e03a31d7a41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ca6bd23aa3c32d85ab0f80446a0fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae1722e264821ca2a5177ef3f95afd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc03f8f88d57a262db5b5488dceef9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea4eeac896ce7da2423ca6fbdd54ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbf40c6187141d86d5d89dbefed106323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b78353582bdbc4111f455801f8f5d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff7db463e502f9699eb10e04da23b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1874c3b637777e4097905c69422b81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d38a83ee9914c3ac96d5721c936790327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194ce150177e5505510341167835f86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb26e3606406893eac7aa258461e8fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a490529bdf56732af188e9ecaebd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453d45c73239ca653789d431a61c9a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7ca7a682be188ee928474de9549d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb179b63e72492f605ac7455b1e0e9333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f635a4b4aefdf57a33a330b777d931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334435aba8d01c2854711011a2ab2ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7be83277947139ee8a23266c55a9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adca3ed4b212d1856c549115a7a6b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51005ccedb83f759ee9c866e6fa4fac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea77e5c4beb79529f7f4311518a51f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ac4532de995635d15b00949ea66267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c890c21c1bf033c4c726f899d694dcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415151be18ee522402503259f43d70789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76515e6c9ada67d409ee2c4871ce0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cd1637733b715dee90815135a786c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ee0d81de709985dbee7bec8496b3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276d1fc45c0663d91d78b98b45843a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504b5ef5159f4ecca10d078754b298c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e158f6b8d6538cadeccf5bd74662a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead34aff867100f191bbd6f89e48f3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86a5ced6517bcdce5a29a36fd1868a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc25320a675a04ea7704c38cd0d16018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218537a2221b030638597c219a3fc3e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092a6de4215402a01d641353fe951cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59be83720fc4b7c1602995f605b17bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e029c7e37cb11ace673f48206c7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff078172178a9080368302a26dbf151f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142cefece9d171be10250679638eabf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c279a32b6e48a59642aa9c4345b4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ea4ccbaefc279f2f25b648c4e653726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a20384fccf007ff02689251b4876b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d371db10eaf170a86c2653d24ab59f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a2f71f7d2db7a48647c22c3c9e0a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7695c6e8bd9e9c12fe708030594e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65fca30839b6bbbf6837ad9cf186d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e28b2cfcafdf4d7158402ea10bdb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31161e7f3372f468fd0d8c64b6afee1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1dae1880a3c291a0976d753f8bae534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78817447f7e7e109c076808ae1f0fb8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaec9e1a20d42d908a6e2d003482d0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a663c23b4874c90a77ec9a9e8fd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad865c1be959db6196030c2ad9615538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a311092413e9e6a518254205109f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535df6e7c81a75640de19d7845c10f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf14a0600e49e00ecdeb243a5960f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015921a0e751086062d10d0e16f412942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad18258effe05ee4ea25743c85f55243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fc48875b8a72551316eebd114d69c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1c70c7caf374730c30dbdca6ac07a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd49d610a3c305f4c0150b010cfab246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a941414efff06731649c700e802131447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f83c1df0928c6fd2d23ca54da36f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a066663859740efcf2002732b57042549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48650b3c740ffe760f589404c7c12e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc0f2d0f431627a51371b39a2af71251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec7dce3c397dc790f93a26f3f4ce8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bec5569280b9a896ce0905249612553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017cb192ad9003d4f177fbfc164b26954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae743757d7dc8b651fe0713f272a8dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d602bacbd35ad58c69746abdff3893a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976e66f4b4d81e8fa5b0ac570ca3d8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94f72488f6748117f88f0dff7c230a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea8195c2a7883fbc0a0db33d94b69259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f728a4c0acdf1ce9f377ff6a783ace60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639a6eb7d789d87dffea8089eacb4dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc20ba859da87a3f6cdba5fbca5bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9937bc7a953b5f5721c503b0d8ec91463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64925eff4a74541177c34caab7f3d3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1826179d9b91ce0de0f2074a88d4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5af297f5620b51c0c0d8e695342f1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e101ae351870337acc4dea3d9f31b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21451542fc2f469742900529896e898e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e817ecd01b2d38c44f00cc29d302469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ddbed8458551ce0645f5acc009f8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e1ab6abf9268628ff9961ad5665e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5983dd3e0c9732331efcdfcae6d4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431172a5c6ddea5bb9bacb1ac72cc9e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c4c375d2dfa2159e421c662687b9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3845ed3fc09425a3dddb63db5bd09d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed663938343f3807a8f4fddd3ee8f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c566ba7daeb8fb0ec42a2b5106ad9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10743b163e3e8af8e789e628b57631b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e3fcb91c87b04888bf1870ead0fb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98586a1f0128884309991144dd33a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacbc1ecdd47f4b6cd220df5c44beb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc629e6f311de675875e8dfa9ea15382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330685a201c420c3f307e3e41a03a06583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba066a9ad1c645f959ca5efcd4149284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2edb4d440a8d36b565d492384df4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c757dd6f6a4e3f614ae65809d685baf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499cf84dd0f1591fdae3113b7661e8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3bc7defac1c7d4a37e2c609f9149f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5c97ce28d9c2feb1b1574e05f6bcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d99e9bbf386c6989fb4ecc6c30ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaefaeb60c5452c2561a9867cf7772291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d49e179dbf39951eb9df6ac221b9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a6233fe2a425878a7a3b5f14f9e4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b09bf0ec53ff9168b4b09fa33365a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288d4e73a6da2ec67dc17c701125a2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fee8337dfcedb6afa17822cd1c01996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2053c8431f0bc1121cccc7998422397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea412bee4dfb842d6292feaa10ca313e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14664c698387461d9835cb79f186400299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67168ff507c852d882a40e56cd6b9256100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b8285a9d1340b086c5e86096e6d1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69afb93911e06488c12e4671978bd73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a26dbee62de57336835eba5102a809103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c895cc818556ac586f34f6bd21cd92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0d4a0efd79ba74cd8cdabd8351acb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65283fc9ab73c8842c51aec26c77710c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4a375944f555bd3f817c83c5aeda2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569d11226a3a8cbcb2b61cdaef8a497108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d82dde51f6d6efb66764c328968a0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eb7fd66497f2e81a77c0f08ba7847110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8e92cb588bfa892265c1eeb24a866111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae1da73c4b6c8cfc942a62ff462c74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9983d6795e1a8bd80ccf7280071237113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461f28374dd7e528c16abaaa4cf36bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489bd2f3889814f31615bacf29f5ea6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a577de17e296b6bdc2a0afc4353a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093d586297177384bbd52a48554590f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6ddb2410bbcc706ed966fcd64d3ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747d778db44dd25b10d4b9c9ec315c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ba013a4e88df81c8111a783a32c92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038db6794632d0c9348819a9d0c612c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ecee22fb5a3c7660a4958a2dee2ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afdeddba7bb83f1fc3916b2c59ec37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e914f5c54c0a956326b20e92f3d83b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a1309a76d5c813bc9dff6989c9bc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ecc6d91d76e587b59bf35add0e2af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb18e6157f718ec9789ddcc1e93d9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae47d83a736720ea72da864231b73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18958c2f8195d7290fcf8c8a0670c561129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64e092a8af74136d1cd2b18fb9ead1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1007381c13052cc88a905439e7c0f98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a0d201da2f61ba206dad4939d09b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc967ad5f21667ee8dfaa3ae7cc6aa05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1581d61c491e46be23a53536cdc8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170ac5e99630e7802e2499f960597ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad139fd8893c4b4a093dc9727fbbc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb498115735e198ba6415fb48326ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9717aae4caaf1b75c1d9f28fcbb2e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdcbfef1ad20fde37388c633479bfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5240ace7235f93bbe4a3c1971740a20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76b62bfdd0396baab8dd52bd13044141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae453f45fbfad118ea5914d0b08421142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635a0204f4844a2ca58f2cc48653c12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366111af7f8c446b77bbfc15c2cad33b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e90d33ff3362357d08feb7fad7f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22d3e0fd796638409ee0eb84351a79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82707220a866745b7a67b10dc478efce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71855ad39bb122a2dafa314bcaa2d5ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c49e80a2451e8d5fc03251e6c638af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaff8f3d54544fa47703179b8be4e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81450a0eeb9f01b1894707e86c0a2db5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de6ad64c3029aed883aa751609c93e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a5927b19cceeb15705ee2f058fbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac61d815027a72c4c89f3ff6679e3b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737589bd24956531262764a42822f0c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6f286ad2a4ef10be95e70762ccfff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79662002566c4b3d21a72688746b0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16649848daec5ffea2b73c03bc8ae5f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6925d19d8666785199f6ef73515dda0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104651d3984ea7c72037944f7bc813e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4ce967cabaf3f05bd89164dbca048161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cd5a5776a646a2942c2a9fde68e29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d67706bc0e4de48523165422834b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df2fd2fbb806714141f237ffc8d1ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94eb37af1ef3207d16bc5ae04efeec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237726ee2ef023c1e2b2661895904e96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da19409f02e06c2576f7be55e3ea6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2509475bcdf5d624233f5ef0fff169e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109171a99750fe029569d3f1728e478169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb37b6fb9f6f638f100596eb9f4e01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fbb9779d9c8065712655d70c602b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb01579c47173af3b49cf3a069bbc26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1405c571a9a360418d04c5f50ce2a00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab63c7e573b8b65314906b11e6c641174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee42a195205676179017722e477f8e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0960e53b0bbe795ecd3a8227302256176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7bf2e68ff73f4c994e40fded10d8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca3fb3646fff033694c990c2210b67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4926db46ef89767da3d4b347b2d7f8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ef06fbb50448874341c663bbfce10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05108228b4635aeaf93f0e355273a900181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a775d006826781bc198e52e88d7d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cfd9c1c10af3342a49a07ce330bd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68044ef91b66437496005ddbbe3ec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf4009401d61af4f18f8727235fc1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a93c972ed930c76a50128040102672186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987be67d78f3e701e839465e792e9b16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e1e1072647212116c4e6bc065b221188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bc5e89be3dc91657e60f8e389546c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e15a272cbe3dd2e83c25158566233190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da19f355ebb793b13e7e0e8acddcc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d7cadd3f20fa98e6babab8b3b4691192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794235cfdb2e37f3c8adcb3163a084e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635f74d5b43479af8fee2654362a43b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2190cc4eead2215b3fb97e78e47fa4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b1ee9c94f1ed80f6039c67b7fa2c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47739f968167c873fbd0af6674184c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217b487ddf2580b935aa13c3c0d2547198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d0699da3dcf95897e56e5861a2d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27316964fc8f9350fe8caa0cb9a2900d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0eba6b8a31fbb6c276f7dcf00fb51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b357ab6d00fbc22c874f362e5be26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979012b63aa13393287388fb36bb8d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f485bf3c212fa850fbf3f1a7fe8e04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c57be1524c774d33765bfc386e48a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a82af693b5d1fffd3dbe877f361c67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe60e8ba3c485c03c52c1f2a9c2f79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415aba4c6ad51cd34a4e642ece5c933208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68cbc981299579c4cfc1765e60b5a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc756817f94a9bfa08138ae94a2f5e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44e9d313ca41b1e35f1fb248a6cb98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b37e941f476464fb3821ef4097b040212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0bfe5008ca4f39242de5cac49fc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3d79a2eb4432cfdd3b5747d7c6c32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc0e0e15640f314fa3ecc319c35c80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f6d52084902518d06003197fd5bd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f27bbcd280bb1e527df4c5098ed7c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a23cef597b837117f6df8743ca6bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e24eeab8883d1a9f6220f100f0596219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ee730a80b4b274266b091e26869be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e528b86ddd099283df61f9c58f3c136221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383931d0496ddc0dff3879f10bba2d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ae74cc04762e434e567581cc2a3fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e7f75f1af056bcc6328777c0f4210224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7f02f40c6f25cd22a756ce8e4988c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a33ebdebfadd557baf137154836c93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eb4c559bda83ff5deb77ec549dabc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3edea76c8c59e94f5c75420e5ce47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970501e42b5eef539c5933345ef74f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb59f9a02fa929c9241f84bacf2b54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9f07c2bd394aa604c973d95f01fff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3e8118696d34da834dc337a9b3670232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e83222585a99e15d95522cf42be097233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbea0b3916bf0b4c697a7dca0a6e10c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a97984997b6b4bcf0e59ccd657d1fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96657d32506cb3813b5b746dc2bc49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af5b8a87023cdd5a18518a00af4fd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2318648701d98eb70b32834d9728e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c285864bd799bad435bbf4f05e81e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c534c5388951f7f3c6e4802710508240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c3dad870749b4364f656ed1dead6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6132349f7180a07a4adbfd791839d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd082d61ef79c2011489767987357d4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fae0ac2bf94b1db54bfb63ba62d11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ea98b15c500a086580ea93b4419ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82eeee061935675938ebc20b691dec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24613a78c49ee3d5c24af5bbe66940247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ff513f082b414c9369ed2c69405f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67754813c859dfe648bbb7806533f06a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d1f3160fdbcae39b68070cccf3ffd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b5f404b54f40a53d8dfc7fbf0483c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8194abe32fd804254b1feb39aa41b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78a4899ad01d48bbdb719cba240bab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d15d81f95104522adaa85fbc6ad1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792373cb728056bb0fee445745c115a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db83560a37a05981ad3e3c4f17949256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26426a92a2250bf6d9963acfe05afd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8001f9ee98ae6c9bd3cf14556e988c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f92083bae7bdc0048fbae4579ef592259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0204af0b9844da46b1f0db10c8d94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99b58c6b538d1447ba9962782f0e92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def76c9c81410dca22b0a81d444007a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ca3ecbf85a1b66851c85e41a30e03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe238f42068e2d45e36d1ce7bef49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f26ad0ad55a299de0f37733eb6167265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6c57ff5e03c061855faa98a66c414266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460546176c261f20b8e6317541a2ce02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b978b5e873156e5bdf0cb8c88f6a05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b52957fa1e7ef328e61b9fc315400269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1784c41ca5d31f0c81a4b0b1697cc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d11fbb8c621cf493989a0739d00298271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372923d194773a537bc72a304d0fed1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57550516e103db4f50fe307f12e73336273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42983b22fe1453dd800d970381cac2a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d13008e0e0a36ac9f87b18ab2f6ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b501f0581d87db90ac746d4b9a7121276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58555074c8e51d8cf9b6b8fb98c5a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e3475b74004e6df5d6f6a726f9ed8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0332ff9445d5e14c80cd9cf890272279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d27fc2083da5e250d1d3f90380400280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99290d1827ecc44e4b97d609ae8ad584281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db763bea5c4fbbbe03fd4aa2fce3f7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba789a956593457d4813db78c9cce5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6abb4cee3da3155790bc28ffa0c57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c532c601cc2a0c94cec59693bd4eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f915fa2d88cd8e718279482efcb3777286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa863fcf519634130624376fe98426287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9179fe9b53eec148144be4d434ccdac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac0c39c61c34568d2d1b6920d7b1d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8a4561b5e449ca9f3889a6a3df664290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17561f27474697c8f9b0c59b7259e9fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a933034bde982c7469d8995924db1da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08d66bddb399561d53192fc29e0e3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b223e8c56e487e6181abce6193d940294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72d7f118a35809cf0bf5d6bc1f4aae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649121320828d9df17266c987bbfc42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149dc1c27cd50be876bd74a95e27b26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630422e0f149c6981851428540b4b5a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829604c3f6625bd547c54feda8297e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e59320a0468e0f48b4b676df85f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3878e21351fd2b460cb851b9bd22f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0216c5453d19e664075dbd26e70f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c859c96ebc21f38f2206b751823ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b376982d1295cbfe279f6392efd35c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f2ed7b15f2fe964922ec841b5c220305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619900ac367edf15e21f68846078c1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6691559ed834f83a704ea5c217287f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981f4c4cdd1af4f28688c3cfbcd7c59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d5537d26b4e0af3a95a17ac0064ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d517b5a29980e2608f5ebe7261b3b9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a61d419f02ff380c3183df76bb31e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9fcf64fcfa08d57c3bd3d5e36ebd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c649734f66e9839b9f1de56cc157cd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ebf0ba1c84b03fd8acbb05fba9c85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a6d55e69cd34fbb12af8945ec1659315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7a55562aa494742dd247454725002316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f661115fe0d31b10007e02c749d4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7140255de77a89a1ac168d3d0c3531318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c761bbc47d06bf9b18adfa1438592319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c26405411141021608e41195c54cc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303675f829a3c1c7f0b874f656f97de0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b00b3e6bf91dea4bac46608040d2b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f6086048c630a611d84d17bc80668323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8522ed4e24eed6242fa576997e1c04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4233afb3062a6531d2fe0369ba5e765325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>