--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aca07b8c4b6a617772df0bb367d6ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b20b3b577d1eacdd76abe5e21809902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702c7e075b7e6745b4afb836b9739b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb7df63f2033d5d5b9bea34ac4804d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37e4da699fd14eeb55bf2853bfc8945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cac1405771230415bee30d367c0006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f47d7d3c4e3fe5b856ea97c6a8177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63924983a05783d0dea1755b684d36f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c780edf16a0048f7dcd59497bb3ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74414a0b2ad6f0555707c9e0700083010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0505476bb761c39b55a22422b924fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99715c17be2674146d6179847454c5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438208b7c897c5f777064aa466cbea3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc86b739566fab540703f3104185e1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51b057f7af539da932b74a8de2a30c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19b7e136d8e81e5ad9fa56a4c96fa516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2239c1d89f932b43b43e05a682dff6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cdc427b222aed0fcb3a438379a72c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300752248744c482bc61cc7df93975e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2133d2f8f76b85af6d518bc43b2a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12861859888cd7b77f8a370c8611288821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a248677a69c4d6bd204e0266841122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaab46dd0a5722900063393e42636823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c893ad943e4c46f5593c60b7f944024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b68c2f2eb71e38c2487715ad50157e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ea233c547272590797ab58c2417ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048d916ec07fa9caa441d1745537f5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dbc712c4b5ea6ceabe8f152697f2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de6f508653c1e6462be69687349ec129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a93808538f67a264df1c8ff888a3e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2563ed9a4b9df493140433471ccbe831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826332e2f2554a51f7399cb25cb5e5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0267028088fc334cad6f84b9cfaa85e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492cc20f7914deac931e0727396cb9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544abf264bc816a5087cf6692d31c23f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7debc758ef53aa09361695e8123b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b783c60f5fa99e96d04ef404f69280b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fa7b0e39dcac107fe56afe506b14a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b87b7857ce367b993808020e6c77f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0574c8932c602fc3f8b9693f2981b8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166ff4f3f73da8520b9f015c2368d5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caaa6a66fef3b8862297b79e84a31b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42845eecbcfcdf5fc0c4e764a7a4fb7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb1c090bc7b7bb86eac2fa9055403244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b1f6633d0707d9617f19e6c223a5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452105a0e5cc8292c9d6cc327d912ccb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f740414934e00656d118a4e0c12ed9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccf7e029836b8456044d19ba6299cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49885614cf592ee9d4faaddccbcf1c1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3729a1f3a3eec08c8de2677f883450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d49f371f6720b11a4cd198f20d33b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60b6bd8cd422ec845f7107ba9b6c5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4789ff2747d4f003333f223b18a21953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92036a487933239105374f24349a196b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b0941815e9f0885378e9f6d31f1ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e304e47d40d5c1ca1dfe9df3e63c2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef8efc418c1c2414c97220d7433ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660436a52bc9bea7e006dc6901ead8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768761bbefbfd1da02bacfb8979b0fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7225cc55aaa8da0759b8262c42c9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55788d1e207b71bd4e38a4efc14e4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0ef104bcec68cac2420726eccaccd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4aaf0417881e80770619ad77e774b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c467cc6b53d7cb54cf8d93a21b0c3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75079434016afbf8018fc0ffe38145cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec95125f5a66eaa9c2a0a669933f2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39346c09d1b032e0161f830bac0a285167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaca0efc19e35cce4aec92eeef749d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b360b187c2ef4eac0919f7a477b571069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd624931c3a008e7b8f32b2d625b8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4019c0d1bf118d9cd708a7a094b39dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e88a26486411b5773035c6c829f2b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce2589b797c3529fb4af4ef826e15773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d576e2a8a1e9a6c5b7b7be9df8206a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23081bf522218f026fe182d538da04f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffdd07e43a7d00668c8865461ff67076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794a4a0a41143a64199d83637a4099a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006784e9e2e2d9d1c9722ce67c8b848878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9c1f3dc5aeafee59d231d989cd6f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8845911eab484c0e1b02b1ba5c5a9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdde808a9148492f404986e32e74e7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c82c06a431a2e2a12d2dbffb7bf7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fd29782bab4a1be72d05cd7eff8f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71d4c6e7732d1348b729295fcf14c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039b0285fb37dd5b603253ae18624b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca1e930715faaade0fb131f387521386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade60f08c799ec7b3358232992cb96f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fae18b0bcf22e9ffc83076d7229d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124057735911c66db6ad68373652a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c1e7a416ccb694632a7398260aa2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cb4722de6b1472cd89257a5bf65db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d48ace2f51f2e812d748df3ffb91092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82915f50f91b78c1891c577fd8ae5a0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958e3fc1672d651ffc380cf0b2a028794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9552a9389765a959f92c74b78901ee595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d82ff9d58cd92c82983b7b32b3db0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4cc6b36f320af5f1cb8c5deeb6e0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f4c66eabd1fd469a6cd8c369a0f1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87118604dca920666101568686c95999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7edcdc41fa0dd526ee9a576bfb8b29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d3ad866c088c7d82b131e50cd5cbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f498f2db06b800c8872b77cabcd59cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac35d5a1f1668b08eab298eb601b25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029819168c16f052bb598dd0c2c43ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d781970402756cd8fa894061e9f2321105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e0cbb125b6918619783381ce6fc0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcda0ccade8d96dba98fee27abe71b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1172e9d8283b7527085c67ff1ccd615108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93a486a3ae9998e346f482045cb96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5cbec18b577784b31b2581f9ccf24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988c0dae691d5d49f7a2ae11c7e4983111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a180639fc62d379ba3db51b7a09ad78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d8378bdf635d70ba13ed2aa41aad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac14be1992271b350d37dc126340d16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87fde0f2b42202da0bf7479b992f6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3290290f8fb92a8c3d2aee6c06c929b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605b5d85307096d80197399cd4854ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f783dd7eb9fbd78acbc41f38fd827118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d13c1fc8caa94ea0f89a45538536c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbf76db3f20a26a7a89fc58171f964120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbccdf1795d593e7c31480ebd4e147b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cab2f21373ef8f94baa2e499fcb3ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470ac03095d7877aa5725f1c9add0bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ccda4cf0d866c7671829beab39ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5f1d2d16e7130ac256e947c3437e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30c2ce250e026a5c1aa5aced3c3062126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20c5c1596d6ef27c219e5dd307f631127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f28ee303c32c3ea8dcb23febc4368128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd93692bdf84986309b7e51469684c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24551d76c39472fcce98977655a17c7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942498fd12949ffc01445375588a664a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640a4ff08dcb69442f7700d2f9eb871132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e986a67b1f027728cb797688aa6dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb30e04f052c4838c4418aaf4635d8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202a476b54e30c276dd991b86a5cb7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bbcdf894094184a1429881ee555a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6d7d89c8c91c6818bc56d472b305c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924045c507f25ca1dd4d58d40c42b6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9645b5fa3127bb4df06d9a411e3839139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af38da28d77d788729257536e252c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580def4dc489a52ed1c1429c11fa3676141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174b564c2b0870cf23c8d6e9f835020142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f69a3dd3b19d15f666b65b0cc74ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f300922e6ba16d76ceec38969a2474144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54044210e1d3782614f907e6eb2b495145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e9d8356b77bf0a3a86f757ec17424146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae2a88dbbe919cd58e6a4a60960ec7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251999e499163658cdbe2c2cd89a1437148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df8928fb7437f3d6c17a25262199bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138156159705da79be48644ba50d103150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf728d2826c8067b4e897202441096151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06452735dbb97cd910ffc0c9f843cdcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbb2c0a16a35826cd68c55dcc4cbcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d120250b92e9bc4b46a697c9cea2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6ce76ad6e0a784992cec8367d8d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cd18b24aa66365e3eb24e46d7ef0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aa41bb0597122d40b4238e0dc1260157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734f26f8511e4a112c6b00706eda276158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e0a52d30d73bc4d273772c61ee189159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b55d785b64ca15cde66618dbb6cd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f0e537b7c7c3ad9198b920c0c2c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79985eba97459a424a446265c2e43648162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941a5fed81fcc5c8c22a71e57df003163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e14acf464132287ae12c36100dc61e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b26e4ee5f11c52b68d08d31acef7ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b52e3e14b4c3b38d7df81ca751597166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb612d3bee02703f55e41c1485b548167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18576278f0557f40552b61a2aaef176b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1facf5c0809eb3bb605e04cf53506e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc21f82a311df012c1fa5e4c905f6d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fb14cc453544e2ce43864a2661b88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798384343c478106ebc0c82a8aa58fb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9514a0893101eaa347ab69c41ec1095173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5b9e357a2fa6e10e7d39ba3298017174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef7ebbed058a9d04dc4ad6fd478cc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171af67205deea1441332af91da9082176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b479be3e6628eec6b6b22fc259b2a2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cf6600f2d67fef80c7fc64795a4a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174b29730943d6c985c4725a52049d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b39b635ee2f07c685ca809bb2e2bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093aee111d68b60f49f4b2473f223ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbda36c0347a8daf4d24542e5f6267d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39711192735963af1060f79177e231f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4724144d4085bd5e219eeff097c6f95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072072f6e01e1c8b4982aa04fb8c7672185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c590fe68dca39f8c6ce66aa94e3dcc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e642f609f741d20336d96730cab205a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177cd3c9cfa92db7dd2e57df18dd486188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb72177d1f7c499ca3481e5a0ea322189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aee9b5c3f1ff73c2325f99eb632aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b470a54d8790ede1dc12a7715df0edf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ad8bb60fb7051d23b04f98effec5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f7584da595cfdd907586c88edbf22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5d3f375eccd426e5ec230600f9965194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33cdb675509c813380edc37408f4ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983847c8f1d51aad70a56b852eb1ba61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee83ec9d1119a18d1dfa77246e876d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef22c1954988475acf379a8e06a62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cd09dadab036bd78318f3a8c331ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f12bd46697da835ce8dc27735ac13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f95b182c95ce2f06cba93b4c57e427201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43680395c117e68117b2ac5c85a41edc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6b9745200089dbd88cab225f7b06d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af9ff96ec9f1f1c387b558e6ba54b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3501a49661823f08df58b067cd30f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d652b174d6b2202605949904b67ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb1874fec31a833edbb38206ddf4b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d767e366088979b63fc923df349dba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bddec388648cc99269bb9eca2554f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c102858f0f56b18e1d4dd2b03b66fe0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae46a6b7d7f4f78ad6c0b455f4e48a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db746f2eaa41fbcc7f1f8612c4b3ffe0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec1d12455eae73e6fd2198c76f0b1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e7165decc2366980514a787b264eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37826fb7ba6723fa8ca79cd237766904215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacdd43581f328f702f8c2309857c8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e40fde597bfd2a8660877d1de0478217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b717c2ae6bb5bc75133a8f9ab7bce63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70098c972431199745f223915d70cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee31f7bc658fd9be81b728e4494251220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737925e25b339ade1d0495435c7c9902221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9009b8839583d2ac622c4323c3569222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add4a40c8ea5e5c1032e594bb9370d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac52592c1cb4ec5a326b709c81d8f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56120c8373fc15e45af2bfed1bbdf95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6208c2ba35db14dafd531b3fa5b449226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f70fc6977cecf198481b1ce78008bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496b238910cd52e23bcba8278c868be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f28e04b64c7ef344858d30d904b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d634a84b2801c69a82550ad8d12531230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168c9263c3e702cd8da742850a63dd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba561a01ed681ceba310cfb16d3b6ec9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8d3a68d6df297cc493ea48164ac20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e88306b31e39e296fe6265cbb09b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234661ce6e2db07eca108f52a65a033235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fe0cd35463ec7f15146da5cb33410236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e287f73d5df332baafa80519e63145237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21224ebdb667f0414009a35a1d19802d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e893ddc48c3884a38be8c3310779a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b5b9a7f473721ee500f95e0125440240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6259f7c079084a8743341875d7b3dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6fddacbf25dac023c064015021f51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996213115dec39951b3ad896a27607b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1871f57c9abb90c0457193e976055244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c9643ef4dbde3cbd2793bf688465245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2304842389f4342894d37f6015b44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb743ce0153a82cef4576ad408016ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407a01b72781425ccfede070cfba5a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265741a6fd56086e24b0ce61624c8155249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80f3c46fa186f4cfa000feb85ff825250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a872ca66dc9e2bc7636870797e3f62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c93eb3dd55f5ea8517a6d1a74285c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efeae306dd87b6506b551ada49e7f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eecc0e895434588c956b3a147d49f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776ac0c5b785777618a49df7c708512255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182ec395acd3123b8be0f4f434c2e1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddff5fdc431465ba49df377ebc326c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db57ddb5f5f93587da3b08e155fa24c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f304701b1b12aae8a170243ff1b6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49026d171e5e400eb36a0a2f3d211260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5679f0555287a2d014ad8d2f52ca5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284278fb86c7e6d01999b16d382a2cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d157aa2d05d3f46a67fe366b4a027263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac398cda2519b85e4aac547547f7a18d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89803b38e299bd7782104b3e5180df8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcaf6e6bb2954f31f5a186f9cbe986266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436cba52c221a49a57d1a2b6abf33d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc260ce1df86d50e3654e1bf5ed3c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c063e4b99a4b3a2e0a9d3b9c291c07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4814a0ede0d3305ce906e489862cd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdedefee382e094a85792493423d19c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06713fb50f88e5d392a2f4231aaa187c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf530935eb3c3d2ea93fba06d037744273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249965563b6e274f09ee8c840a8d0de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf83810da4f7e2764ff2d3cdfcd5f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a450f106368f5ef692b8a6339d3956e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21343f6044e3f5a6595a527cd7b0fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed8c9fa8aabba8c0590ad0881e19f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cee91d113360327f45c0c2f2c812db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581848623e471284a93b2149e63d9274280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b1ae9ec819a183c319383c6946f95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e1d517fe8dd752e1eb792eec5f294282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7785548fcc2af2c19dca389e49396283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec918effe774bfc5f9683077b5ef052284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ada35691226e8385fe349c94218c03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c11ea81cfee168f98cc421d8e1931286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963271a5add67e865578c0ce59c66c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2584cb743a1ca8b57dbd2aa9d108288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e92491d0a209e28f03c1975903c92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97405427970bb97c446678dd851901290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139f15cf57afd745a132ba4eb094523291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578657cbc9de8ea5e6ecbc537a6b3050292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c381ea8a78e42d6812283a7ccab12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6e05d63c10bbb82e663e074c1d1e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e1f47c963e51eb28e162e923d77b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9644da855d8a4f56083fb18c594b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53bd410f6c7d06024f6c3e4df101d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9b7e72e804d33d2f0e42bc8bd8f5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e168a24477e406d082df5c9e73b9274299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e5610f707ac20589513ffccb44e4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eca0a222eee53eead4635a081b35f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e97400c0f33ce3b7efbdb0b4d71a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c9c1ef03ecb307b129bcebaf547e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aac7e0cb3f0994723e8f86dae3e76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680711c35917f895446906eff5b6f9b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d771ebd19a667794f628daede097ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403397b6be4b480bc5366244bb48b354307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b34e2ab4e5348a6257e86cc3a9e04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f3d10c6c2a2b1742bbb6c26b7b4be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da567efa5f9e672c7edd09509a9e8a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e135cc19955dc5da8c8c8007d5bc01e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9cf1f620713b95b22b4fb6e777cf7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca433be84012a8bc1d79b1d9b09bbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978e891a2dd03365f45bc6811a9b416314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4d889c24750c92a9545edaa46038f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f2c91a88234c51f04eb6d70046873316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c23bda694655acc1f6bd548e2d034317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdeae00887781042ecbe990c9a7a6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f79ea4f7b302c3596004e5cd158ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d803922d359c3871cfc250dfd2ea235320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b75f16a0b723793f33711fa075fe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a1b514c66ffc51a4925cef5dbd956322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c862053931e0de9f79d5dae29e86c7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aed33abf3c1bc4a27d50fe858cb085324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfee2beec4a9c2bcdd2852ccd791eaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db06a1caf2bfbab5f4c7775c1f03633326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d37ea06170dc78cfb0a8f1581b92be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02eef51961e185f30b24d4c9e29f1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb930e56e4fde45bbb4c37ea22c86490329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460d28462901193f316c144e6b1b3d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2876129e0bc8499d4ae055b03f833331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573957021e1b4674fc5997c5b9b0d1b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7b3cadc0c3290bc5c830fe0fa3133333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85650f8c73dbdd60b756ef5305ed351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96132f08af64a1dffe9885a7c17b38c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacfa988992cb97380c1fcb48a81b133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f700bad9c3666e804dcd48e0225af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc410a0ee4550cbd15de7b4d83cf4b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e4879d19a39bfe75ce137edd930f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407146be6614496c206d13b62253441b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b552c4b33e3e827181fce3bd78160e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b04f3341e1e104981abb1a265157dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c5f7f8e17ee7ef1079260fcda450b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f1e568646aebeaf8c5fa47dfa9f8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d4e005f2be67642899265437ce36d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f0963d54f339167c91c2594f431bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b6e7aed56d293a1e2f3375da8330c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac5f047ab28f025d43e64eb1d6fa7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b07473b8120e6c598ff2fec032b9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b16964f02ad3112db1ede680c94e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b7200529aecdbe1356f210609610d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883766948bb0082c99476bc843b71f6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c6ac5653f09a4383b66cad4e48aff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3ada525f3fdf53346ba5e41deff4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f69a196388b991bd16bc4eec2f38f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e848886cc8b0d770bf2cc90b88a6d1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd363359e0182f1c77355225e82ce724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1656dc6f3176a23280676454144db5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46044a33534587ed80e5ac8e29b20c5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7638a5d310d26088f23ab9c5a9cae627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13fe970235920fd99df8f269f546f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13e4a1a2d7943be0721e01723eb7b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e44da42e09b1bb3dd198be7b4515330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed452098133a5d65896a22a6c8e97131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ade0ca060412a36f7276828e3329b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8bf0eb44743a623a169e95c4832cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b0c356d5e48e84bacfc41d731866b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fdafe7b54c2965717934f1143dba135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7836f7e6e6690835d1142fd4f455e0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b6db1a9189a130ddd593fb2c26e8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15906f45ffc11b08f6fa01e4e0c3ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bb7ffa062f5d2d7f1f1bc890223c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f93623bfd0d73cf662dd78f45d15d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296035b87d775b56eca74dae311afdb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bd8698d4034132463d4588ee8070a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc718e78888f0d8ef9bbce6a2dd83443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aaf3cf90946fa290773bc294d789d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b52fbab1bf5adb152de4885d3a891645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e5d3126dae8265a2cc92c7760f34f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a022987b665c458548414efea127f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8a8b5c637c5de71136157b08e547448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e71d2d2fcc8ce152729bd27b69e23549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8411c8a01ef48ce3002ef5163602450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42054abbf5261343040c1d6bf8b2aee551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b563a8b6ec9a8f0de790a044d4cd4b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cc2e34447aaf50fe7c5f7dc24647253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d678abdb0093703e541f0c9095e1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bfdb6d33daf81459af0b794e6e74b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ceb12875e0d1feb4a9a418f64814356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21475c5a8a4cb303b2bf530513024a5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44511a4bd51e835eefde33eed8b3f2d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4f86dfef56356ac4b9fb98a4bda5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4c3ac817040d85671063d871060a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79156710bfa8ff6052840567319aa0f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554ba4752ab7f60d28847270508ca6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e02f8142e18753eb6d7a793f5c9bbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a01748530ad53971c12f74757e47de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a2971add4c3fad64cdba27d1c3fd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebe7efe4faf57ce5ad138a204d5e3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910dad2649681775c0a5e8048e891c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018147c81eaa07c7beaad8725a63e7ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86df256c4c7b153f9e2ac1892a680b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e1a1cc5ae4ab3e6d69da126c4703f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7b4848dc5baa6e41cedcc4c8c76f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55625e0252dd3efe056e758416a106272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a0627ebb7c40811ca0856c7b054ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6922800b8cc3608ef0028ddc227ef774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f2b5ba6ab0c47cc55f3cf51f671a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcc75fa093594da792439a83b3919176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f3f503df5437753fc95333d47fb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0efa498f8dac2402ed38665ce3e71678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4722274972e391339039a8c065058f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d56be4e075ee1d8a5479385262d6f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461638befe59a74be532d2a1fdc414b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2edb2899adeed2f06e32ec0a79684082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a228860f8c8d3425486736b6146ef783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133ef9af321703b7fbfe8b41bad5d2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfcb9e821a3a8a0d3d2b8004971f2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada401ed6666102a5284ddcd47269abd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602ab89e298f58bd44bcda738c7834d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aea8c45a9ea2173d6a63c87fc310688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b20cc68fff063a2adc3a3ef8136a8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01526b475f164dcfae94259c00cfaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358e623888885120e8e85bb51c5a8b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b626e06e9f76ec8bf3883e408193b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef1db81dfc8cea6da9760f4eebc7e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ed73ce78c44fdc1b08871d02edf7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f2df460116a2b21cf3611a778f08795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e00c3473c9096c4ecbc2a8bb714f2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b31da16406ff66a12c06c43ec2cdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce55a6673563dcee0012ce9e6de668998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968349d0e9b09cce0ab5bd244a5c65ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08ffcfbed24a25349e6391605f7b84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d27164ffd32e800e63f96f162afdba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4a647445a749ef3e3f8c921b4db8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdc4e468e149465abac14c17f8dbaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3d429f566fee3cd9a52c76d96ea74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e6dc37dbc643476ce0e7d2bc513f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870b53c600f2227d1785be3d3adc0a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60aa500bf374d46b622971645d904d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ac8544c7669acb903ebda7910915108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a978add358554842111735d053a0216109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6062ac62122970779b59eb11c655b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105753633d062d3e19064cf72a8cdd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff964729812d1873ebbe1c643c265112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7ffbf5c313d9a38c76513735f03ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3c572ad0cd33b3d56016c0ca96b3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67741b2d103485287a971e43883794115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de38341a407724bdf407349b814cae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca256d2d289b66e7fac33d6c1b25acb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953e4bc4ea01d84c7dff268a9359887118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db9f7696073c7fc56cc63fa67f8ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9335416470a80f963f37303c2f8e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd4a1423adf12f05f2ce19fd355cf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d360e924d6d77cc218f7f6603fd03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76586f1efc6c02c6c10bb518fe473127123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e57834f79eb85d0fe5191b4089fc59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514ad6bf00bc1e574cec54f860d00c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95159e8719c2b3d3b606ab24c5a1e406126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135664a780af13d5172c7911ea214efa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9d772c0e203daa62d716e196db29a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecbb4f9f5f89f892cac294d6cd101c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05f137740d3ad0e3552cc0c396831d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eccc3ff2d338643b5b5df2778c46e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04386307c7d979d7025b915dbc9b220132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493795784eaefe6d1984162170d5fca8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb961130d7b8bd1bf703f79ebf2174f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683820234fed68de919753eee5c6629135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb72d98b3576af9f3789e376fd8c61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284d93fd8210fb4ec34fdcce9e9530d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb256bd990e034daa89cd24430364e4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820058ba409b50ec7799b800e265b360139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db995f3e7f576a59d9d45a64343d017b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7551c2fe93e68dec792701173be657141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc9cbf096c81b6ea51a945383bb56f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5f105b8cd7aef54d233acee13eade143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bca281195260fcabe073f00e05f93d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd296e0717b0142eae2866f8c08188145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9ba1db54fa54591ca9fd24e821198146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaf399f2a58e706baefedd85842dbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f02703cf8fc070defae725dfece4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bec3741ec678c9e89072dfbbd0bf06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979971b199acc10c3741b0e3312ff19b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984260e1300d39924595d9867df73af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a836646e2b2798f656f1042030938e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552dfc3e3459ca2bd95d8964b796815153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a33562e532f32be9bed98953aa698154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45e510ea5e80121411bd30a56b00bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a45247601431030605a6b3b54ad2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da989936469d25a0d144dabde3a8398157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9ad88941458333f44d361b785cefc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dd77955b7ecea2a0cdb3bd7896409159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdff731b1094267d058fb5df12e895a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778762b6bed6f5ee35dc58cb80c4fc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e079119f1fd0e32a301327126d028a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe499be8139237a79853145600e714163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e54d6683c30822716e28f35d66084164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afba5c25f287051d141ed1a4b6b4ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530fc0fa88957cea1deca5164d3716b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793e6f80c337d949dbab6772c5d48db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe231800d8ed413eb52065d7f031bb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a01b19c4bde3b33de1e184d37e9d03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e382875d53450909f210ac7bcbbe1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa7cf3140ebb41e81dbf87bbb134ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184c000814663f4a0fbaf5a8db7f903172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a407256974b6f6917f019953bfc30b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d7fb8b779cdcca7f1d04340bac2ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90169cd609c70c10b8d6f9cd985200175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f3ba2feeaed174247a784ddf74205176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ca830231efd2a3762bd945458cffe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76025e91b91fde776375096a6a7bf05b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985a966e963e2e0e90523b3c1a0e4c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b791fe37885589916485b2dee4dbeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68846c07f2431589404bef27daf65bb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8b5ef6b63ce740d19270b9c13fdab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ff197330ba16ca69f48656b94a6a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b327ff1eeaf3c55762c0303f5db98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae0063e634c7c4cb56b86e852899b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f81f68819322b6f506189cf2455cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91cdf5f360c3b6307c7e868ab0dc3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b5e9993943d1ad9cf3fde59a661e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd6561ab4445a057701acaa8f71b48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b38fdf4be6bab0a964c0c858eeac32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a958c00489c5e89c7253db6f2be21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b931adb79a6b694cda0c2675e73617e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde61a3dd50d22c21fd36b0f3dc851bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c479ee8d0a8c4d6944756c04e86868194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048224b6c5fd7891af3fd3f05385dc32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9dd51298dbf91c3db75954d1482b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd806f5b0c134b345c630d0cf63fbad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aebe1d3f20dab97dcea91aac2ae28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a657c943cb48418682a57ba6acb13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db688b608f01c7dcd5215d9821a0f97e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56bb9f0ec74c8dc887a7d55985ef5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5758efb845720239b2d3ba77ba6412c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d8a177f6684f76603b4907dfe87a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa29cf87a77b06493f5b6d216057bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246fff6fd8f6c0fc71cb4ed6b1c8626205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c243504a4e8082187228d3f27b4bc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbb1cba5fbeec8976299468ba1cff0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce4852f92d404679f5321b584f2bfe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36464d1518943cd570e84b1f1b78fc8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be72c3b485b66c30c9cef0081d9a80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae498d191a4ee924c9f7c92853cf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec2d0dee92c89fa36fa3473dfc4940212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b9e81af84951ecbb370beb51c230e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e4a0804552f46d2a59e4e28e03e1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334d2d654c777fe25a7e9ab771440d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bcb78f9fc22a28a73ee1711002f9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d601f7dcb68dcb32998523062c084217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a12265d02c114acbc326e3ecc20d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e0fef3d684a75b9ea8cd739a3f269219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081cb30820655f04850b7a1f77b8c7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec18439c5df354c3390c67405fc5d6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52486bd44ff38bd72a427076ef1aedb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03da7f17990642f56bdeec60697eb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9a8ce95bdca54386f6232eb11ee1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276104ef65ad285b79625c153fed506225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab74af50d536dfe2ec743dab9d2740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37770be10a5ba93e8c4e7f13fa79f8ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1296eaaeda15fbe2e1849d1ecc7e35f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20ae0971529ce87391fbb1c5d948c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ec17ebbec8edc1696358ccf6c7080230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18f8a7f2cb1bb6e4834779e991c3ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ade62b75f156db75e4c059d9d0ce24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e028488753f9782af640223917f381233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd257d94dd78e14d5e95ff45807e4b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fa3dfce607fc65246ff9b4386a491235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7d784e44d55abd01a497c75e1c4a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c2e073f79b04fcb134ad5322fc001237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b92c8628cb276de5dca7cb15ef8a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c3fbf829ff41aa799bdd21c32424c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d701aecc131a261888cc3ff7c51ea4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87190ee0f1ebf7c87128d5fde5b661241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bc5857779e88bcf4ed7e52981876f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b409754eab94025547ff0fc22ccc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fa469b95bce8d6ccfc40667f3e5cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e9943c775afc3d77a76cb3cb36162245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78518d61108960e5d81b23f0d30b077e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf32a4fcefce46d82e01b1c489cb79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a940e88c5bef8e6fad021bcbaec1669248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c3d3359dcaf47efd9bdd5c46d55db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b0905ec4ad8d53373a81d503ec274250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde93888259a9d08fb6b8d1bec28f6b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e55b1fc00f66a53b054230e835e66e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ec0d4861291ead820f95863405915253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe48edff9a9883ff7a868e5e7c4d048254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a10fd14f6b227b96d252a36b67bc9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26643d8f91efe8ae435847e4e3e1d4e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f782019360b7856a226531047e811eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e9274349d3bb84c133168bb1e2d73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cef12454ba9cbb0148f8d71bfeb28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75ae1a6653e8f71cc40c2e183b86a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea45eea7279f1e09ed254d420ac6485261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d292292005c6a9a37986b8eac31bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2aaca26d1e6ab7dc62725912b1068263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced04460b621b7413b7d1d43c9d89d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3349b3fd3042790ec39885a2aa7c09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683ebff2ff2cc9b8979faddbf749582266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55e0d7d36d1a5c09022b6230e95303267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e186be918b8535db6fd8870f97ea23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adebceafe4087b371cc5df3b90706a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba0f1bc1d6ab838af55cefec2f0a8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36cf8174b33472de467afe6b32964d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f17fe8d731839f055a4b47e0316770272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3babb7b7856749c2d0aa640c62b8ba4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbc1e965f1409fcbb767edc4b2bc2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390d7923f1371e1b050508523f85c32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72070b44a35171b62773067e4067dcd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47014ea8be86cd289b6992c0658d0aa8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555646f285967d838a3d6ba4ff2c20b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d08c2f533013e9aeb3293365e91a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1c1905a447fc97a6199cbf3465ce1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287d63ea96339212c648d1cd0e486aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8de22700a382bcc9f54e14d93b375282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395375318df292ff14e8f54f8075446283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894684c755884c07f371e5fdd8a5695e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9bdad5591db2ca1a29e561849716e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82212560cd0ed789858ed4b0292780f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890609eb0f28bdbcadda41f8ad6b20ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4e8e95d6b75110914b5853ef0eae8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da02ab67a44e9d80796ecc7a8308b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf61230a53753b8cb8497518c8d686b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0f5a4e068bb9654d11a04b724a85a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225120e389b7e428c359d76804c645f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6546e67bb891edf6afd6eefc7f945293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34af420d3052850882b4f644048d233294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec257fdf9cf041f6350eb4e510dbed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3a7136d7b88ca17d35060ace3e950296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610669259ae01ee6581e4644e9147b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333748c1420c5e3bd8f25ffe6245154298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ed60318a984473ed1077b7710249b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f01988c9ec22edeac48807592daf3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcebca5986fd864adf26a2dc64e34b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae916155ad7b705f84a661c95bf5ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e119a5bb4689daaac0b5be1e25868e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670e11cc2b3b1bf390cc95b502ad16c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1048830e396167da7ee5cf139ec87a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08de8e067471b6cd7a73776994d3991306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084385ad4e8743f9098a3a813d8b41b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ca2e1afdd2890355d411d5cfc79f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19003def82536a2f23db60ceb3f160309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b2c12f7e82180732d4e761486ad8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3ff5283a9238a64faccb1ca5b31e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc25aced21114512c2e3cdfce4837312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46456dca34c35e266fe54e2d4a00fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2009643be13bb7736a4e9fa94738be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712cedeb47a245b455b19308949f0d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82b9653583fa14f141a1be277cc19e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a14703b975a4d3f332966cc68bb9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a3659354cd15c87fc37e08306e835318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f6351454f12aee5750da10f0c4345319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6c729aacba16e46c7250d0db9e10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6336ce9097802088fdd50c650281599321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c687e03058e45d6d8cf416a22c38dc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7044c5bb7eb592ef5a510c96e1661323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaf4adc47696a09b0028759594a038324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512eeda494a9b181c32e7c05a138c4e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>