--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2d1db26ecb772ce93f6dfcf295c931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdead837fb0497dac96b06a57cf2d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a8c0ef070464d4496ef9f91c6cb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543500f29bf65c3c3e5775d43b3e0824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139c7bb1f553517668b26975d15f42a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e4226917dd1e17a89c43d4c3648a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d2fd077ec1789118c047e701ba1be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a112757ae1b5a5a5bf42e33ca536f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1b045b8a5e7a553db118600eda58c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85268c0b02485071b0b259480c9cdaef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb262b4a47b93e1b5f114f5382d1842611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b76a8a76afd5ff48a18e5f0090d0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d755f78a22e3e5e026a97c3839f44013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5ca482945430350d637502e403c7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c5a2bbcc53db175c3a3ffe9d04efe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3627f096f9b0be688c52b4939a98b2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54fd7c045f394245c0501c0d990c2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826e5e483a10f87714f1a466bef292c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0950a0b5f2792d12765add1e8bccb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1a4968f9c956ea8b9bd9504ff575a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d7db9a536dc73933ff219fe86f29e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a86beea823644eb9a25a931903fabf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6be714dd3860a443c0a3b3256e20d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b09ff688d40a1b890f203cfdb0cd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c6160fd8cee8c0f2954ec24a7bdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597fb2b55d8ad42b01c7fd37db7c72126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bdbd716e46ad27dd328ce7f67b6cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3d9a0b9866164de58e5e24e07c64e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cc673968d63a470c562e3fcaf345d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed4aa724d5bd00d0d8e1edb007f4ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbe95129c8eb74f9be9ce090f9913131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf7cd316b8aa14beebbb86485928f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b316a1c95c1c3f2ad33777c2bdadd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ffc5dc560e629fe0448fa59be15e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ddc1978e2b8d20a61bd82e3dc908c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770584a83d8600a699a54b9cd5d948c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67c335c93dfd81b9f2326cb182e4f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3e180a7671b0e2dee72164547955d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d50e38c7a31cab245704e56be7b4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b47e12bb969bce46b6c790424cce840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e3a1b9d7a63ab7c92edb9e8b5a24141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0056bb45307626baec85355cb19a8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2945e98cd3d2d41a767ba670a6e7dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a657ee0c84732e9a571fcf78f324f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eb5a65244efa65c9c7f7abc882b5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ce255fc12f65734e6de7519205ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff670c87fd46ff99773c5bbc3edb1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562192e0c49518266cc0c10424081048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ed50e51842ca34c0235d8f2b7371249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809e92c512458b253f29f5f37533a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57360211965d69173a6f2c9a75fba8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440851477d7ce2ce5e8af244a1a076f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e8836d2289b0200ccad27d4edec1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c042b7e18a1fe79f8d0ebb74c06fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7093df9b7ff7b38c794c82b82dbfb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8bad0a1157808ce3168fafbf3113356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dcd7c19b71edb653a67bad920396257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc04a4b7f570be6a9f4453a1dd116f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acefa680b1ac74e7d454166833b9c7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89671952b489d1355dc9eaafbffa807360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4867c04ce85f770805f21ac668b8ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc28c4a8ebe24394ff96a39eb4cdb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85668ed200a1249744835b5ebf1fd4e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d549dd5c80444130528966ad118a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c3b54716b18fa99e4360944ccbbdf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962076a7faac56e5070b44cae04c59d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c82a9dd0d80671224d6abddd9d763c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f3547db7a4197eef9fbc593a3ed9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4104ef12b55b6503d4ef70b46691cd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8720294c48421f98676897c91ac4bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2664e70d89cce4e5c33531b0ac7d8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1687b035b95c226ebfe0280395ffc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d739453c6d55eb19ad04ff70b6bd08473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f4180a885c382fba0f17832de2ed774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3e7d7c8ce76c1c2e5575e0fdbf99775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67199f074439a6c25d329ade92043676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d6be79a287f5507a43c07130b4b5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70848e6e59fb64f97fd38756e293d99278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a9223a8659b66911bbba2bd4d8cd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5c95b2573de2ee6fdd9cfd8eb9b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f9aa29839d8f0b6b78631cc3695d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8d69ae8983d6783a8250aaf81c43082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ad886a1c964219faed7494db4108383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a01ad4a3c4387f9d6ca9fdd7611d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4c51a93ffd6a9899a240dd4ab227985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdb02e90fe3bcd2fee188f74b157f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05343ff3120a5bfadbaa7a90674c2f6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d4a1f40c6b0b43f871d357180e6ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977a8f8c9cde29d7b05ae16fcc490ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd088ce16bd829b9e5d3dbf787d5f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd59360ca8a4ca5df3bc6ab325debdf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9451804548157b731d11fe06e635492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a620c6a9af52b4b2fb83221f269afb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650be2d67bfef55e5d13483dfd47c4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8fc498bd9b61f957163074eac380895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119a71165b7b173cd9eec08c3afdaf196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56348d74a3365b79f660ff6525364097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c39c91a6b9b722985d5bbabc311a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c8701d8d7b55595ec558279fe511c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6be057712e80095fdcd2ab8c91849100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c790fd6002dd1e1fb1008f30ef817a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683e0d918dd5b0093a9b8957be2fdb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17324d569659cd4d00ff547c037da08d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad681b0a14b87139a860746610f796a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92d0a135c0fa04d677c0e2079d02f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ec20b9bcb8e5fba678ad3d626915c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0a37682cc84a01de49caf43969180107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddcaceac4dcbc5436789c67dd0bcd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaa0fca8eecb41759ea53c606a5682109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ffc3ce8c72c2f08dcfe228e1f40eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fee4d4302abd26425e21d35c50f465111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08775350a742cc2f4f1206b1644d59ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852be7b5f7d025f9baced3b6aecfeee6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b90a0361ce4f394be5a1ccca7d6f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf741d2f886d9410f8c0650c651eb224115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfb977c52dbd78870ccfe35e44683d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9130fd8afe30c7126609fe3892939e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7926cdd858c8e53784b7466ca4e3b1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e918b77b3431a55327719d5f1727c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cad8f37c35f57dbd1a0e363b6c88d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eec4dfbbceb8b61e36f3990272360121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac25b9fcf9e74cc9c1be1ac4eb7c67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9a6ea4826bf1d9229a93d5a941f43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58105dcc3afe098bd593d328e6a1aaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a09a8a6e3cd31a644e0c488b6132c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e404628391dee2dfad7fd7c580a4ea5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2f7c4e02c6901dda3c75fe2db3a39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af272ffaa9bfff9c88c330fab2b6c999128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef82ef35b80db59bb0503c12eb6180e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda2f8855b153897d29dcd020b479a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8de52f4f0c0ff2b3e578313b5417f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb8e1d7ed6e9f542afee7cc1b0cc7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbf4fe30ae38653b2717c09a1948ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f1829402e30cfb8ef1d195c2c51fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f8df9373e5c1d8538f4e815df3537135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913db1d075af8553cb9e5ef9a12cde6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6761e8a338b4386ff187ce9942134d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eec709192ee63172262a3596f49bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69e5c319fb4aa684ffc79086be6934139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d19ef7fa18901cae35e4c5a787475140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee70960bf8939eb25112f327260ee8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35631005a0f244fb0ce25238f3b90ef5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40187ba23711b3711dad15f4f2f6f5e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b12efb31382293cf006787453827d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e5214757da94ddcb75b795b9dc613145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492de06d14624d7a9c3c6930115e8c1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466593e5de009c4710f878e72fbb1784147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c1a48e1d26b355000054b698aea51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571a4a0f324fe5cc80d2951251670e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9b49ad1f772b1036faf545bf02e96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505300991efb09237ea7f64a91e06f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626ba87ed02fd2c2481344e9cea7a43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2328938183b0132c3489b4fe4d56a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7108662779caccdbee0871ceb6aeb00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde387a5880caf6d48217f7dc31a3ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2472bef40f26da585406de264f7831156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105dd9c5365f22d966a72a900b5f452157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f693d35835a84652050233273b9b52a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422220b03769ebd20d8cb14d9c26158159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e414afa969194f7212bfe1bcd0d1c3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4d2609b996d07b1588823002e2c65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaad0d1ffff32541ef5abb5f09f042162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9d6f0cb61c5fb737cada6421f952b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde92ab82f2a7bda4da549f0883f6ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6744f83e2423bfba6a6e588a8cd66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a38cf135dda01ccf41cc907d72e92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc41b7191687323742cbe9520b4c422167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7363849c03befeb6697858ec283e909168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39802e775bf417a8a7b06751d0f8f121169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23713ca2880d2bc5766dd4477a7c72c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ea644e536b4feb4620d20901d3e58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e020e004fa53875fc02999b5d04764172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bf8d0e6788e0b1514f6c7a2ae00c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9901d031557d2e9dcd66c297c2045174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910ed96b760ab51e457c719b82ff4ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a917ff5ed2534b1b7e2cb83e275fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f5eb4f702bc8651c0d694094eefd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5c77d068892a823e2bd4beeacd0a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc5f773b7b7212a8b1a3bef299168e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ea6b6704f9c1b29f09fb2869028d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccbf607bcd4a57b456b11e32557db3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a70fa03f0107fefa6b7281021a39d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e403559cff47a271375ee5bb12548183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127027cecff357622990487b5abf57b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf98ae0e14c8fd0b3e10f2fad6b3fba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39cb5f3a7266803ca0c216d8680002186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44ccb6e14934cdc3c1558f343718ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2771838060e20cd5659b815ee6d84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46bc3dd5823544664d531f1a0fe573189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5508b9bd580115d4134038838e19fdd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8fdc5b4517683c5b627b839502d6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b61d2198931bba1e68cdb0fbf938192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c20858e9f07ae9f692be0c52daf13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0acbc6b30c7eec6d6b6e53f369209194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9409f0d22a5e7e7bd05924bb7e3ca9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e95f89c2ce33676b187a54fe5defc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4614f5d37c4818335efcaab708878197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0299ec436825f7e283efecc14a79cef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09241bab794ae119779d8644a10fad29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e640f1e3c3183389f0be2b42c9b6d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2ff34e322853e1fd98467507e84da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba970d7c614a19902dfc8961ca3bc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d8d6eaf025a173c953c6dc9905b93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9fc8f75d01b26b53edc999710c60c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be58867947f314df6f8b1181057dd67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344743ce23d234b3194bae098f649b7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7c776a7c1d3b00e088c4791c12a10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59b49a869fee13bef76bfb27f1fefb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6965ff9b09b8e13fa0060dc84becc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f06d8f0e50e1c3fa81c6cfc9913e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf87ddcebd087f5c2627fedc9e8095a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572db3756fc54e53d4797fca70ab74b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e93c71457b4fc8a8171b4165d56ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f8207e479a0c9b0e1abbb36550219214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dd31bec9a35ce9f1c6e4f1de96777215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3159f6acd14ebf915c921d670a3e7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e131fdb5076f1d7eac20b4aef7ed6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad9a07057552c4a273451f31409a23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f748ad97ddc800eb921e0fa4e5fb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0306146a98939b5ac0a812b3ab6e42a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61395e9633e23bbdcc4bd2088b31540b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd0cf321b5db38bbe819d4d2e909cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e1f8096daf402debe689001795825223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774352a8aa2e03269a5262e417c819b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1c39dbef16129db43d6396ced0422225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7e4e64b02583036fb578f42662630226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ff4f897eeaa06c1ecb930b65f57be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed752cbd0fa9f40b3e8957b6e1d290228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a4e35c860bbd034cab0ed8f274f28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cba69fb10001117d37e1351eb4295230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f84208e13d58e3eaa9c0065cb59f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711464148a05da45e79c52cb078cfde7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b6232da90f466846090b4952f1df6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70034c6bf9eb7a5f16dbe2c8eb3d94d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcb1cc01c5f7a05d0b933b99eb28a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ee775f7d5efe1d9671e648c2c279e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acadeaa1ec9fbad34dd56720cab5ea7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480563c461c774ae80a3562f72f3a69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c6ff4599de80870df7234f6f69975239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f319addc780283c90f3559176caaf69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fcc93a1993052d84eb4caeeb46699241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f51014a4f703d2c7d599faf63b8537242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ada271aafcf6015a804ce6ce83ab8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021003c21ec88d19c56a2a7d92cef0d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e818e680178164acb725da37274b2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541edbe6f2bc928e765bbbab742531e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63965436902bab1efd69f404ae8d7bf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298ace6ab052b394effeafa76516b8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467330870ef2d0d8284d58ad5c26aa29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b4312206b01118e7583034268ac56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b4b77c1a8d67c1dfcf06413a25a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33fd3bf9f0f97c1137491663218e9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be6cf251706db7add2350be3bc32e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215438a497513f7967ceb6a1d779ec78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284f067a9b17ec16b47ca86d7b62d2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465fed8ae857ff34c3a30a5075b9bc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e500e157f83c6b04f46e1d1ebb67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324407869f8130e1543e0b0a854ec9c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a14a84e2683eba4f1c28d3adafaa65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d49adb6f472211d6f67e58a0fab2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2165862342e25381abd129ddb73f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68076ffbe4d09a71a0660104666c33c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248b60e1429249b62e92836b5ad9fb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c89b62197e097ba965ac37329f12d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f766c84b30276a660a375953eb54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac52f2decbd433232f5f22d595baa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60ceb28d965abd5b6628e57ccae15c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae3f28b3963fc9d7f18a9373e9bc7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04499c4f79f63e2a284ae609ca995a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f63bace9d1ffa9226ae9c41fb0bfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc1796ad3331e3f5c85a12e435e563271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c22fa9847ee84d5c3ed50d7967e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5449effb355fedf241dfd138facb3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49bab8d517fd2951ae56d69b03530c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04323fed3ddd57a7363df7731cd3faf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c545637f3c03cabd180c3da1f09d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d2a7bd0f911b1ed77b73477516e10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58612599376d69104e16d7f32e15e9a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217d505f2b94581be9ea8ec6d9e8d66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce21d240741293fb05f1e4275cabc1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bcd1b7c7bde9dfa8928dc612e9246281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d87d16460cc89a0a73ba240932342282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86073f89088717acb4943c80cc81a2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767138585fe5dbf604203dc332b96f06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0cfa1aae886530c545cadfc4ea4aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b71751ab2c78b621d754d813fdab2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23c0f137100a80ac090dc182c4170e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf296af8d025fe9ce28f550d809c98d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044dee84e78ead72802b9af96dfb13a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841be4dc2864e6a3f520343f02ec75f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406dade89b2691fea1259dc1ab82ec4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c7cf2494689dbaf95e70a705dce8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332051a1ab093a0117ea60d7d8d790f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c07119048ed14aa5810ea63b8c841c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455a97a30bb440843665a5e203d4d30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdea6ecc2208f45c6932b64e35034c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf68f9d5186ff07854a2b9ad21f671297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8105df88c82ff5ff55743c7b8abaa57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0919b3c00df4d48fc6f8f9102fea2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548623e1bf491a0d7e5880e700ad819300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6604889c7a0923dcd8d715a70f234c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647c999df0f1a8982c0e0a1fdbd574d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72212cb444b3f3c81d8331048a468e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386937091d81a8f7776c198d634eeda3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b28b98c4eca17d8678171d26bbb8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78350527bf695ebbd171d40baae4bd9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dae1788f46fa26b7b3c957a80379a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5cfabd9e8c76dc4c52359d39962a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee8fec25a54511f624875fff20ffaa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cee001995b1ffe45811d40b9e0de3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657561bfd54778fdcb023a3284f662311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac71346f5d5148b7e61e514732d38ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fc22bfe3a63107d707733664c7d1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142f8048938f623cba2ccfa289ef714314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3411c9ed27c018f6ad5d58452f407315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebfbafa24a75751a785323421b5434316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c225aed75bd7cb3f4f372e83635adb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e98274d92383ac4636cdd3e3a1f4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff201ab72fea0095d6cf9d63cc04ba9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f2bfdbf1a4abed6a30374eccc690a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731338b77a210942c9cce08cb52b5a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af8f693f13b2b4a51cdd3ec73ff8bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcbd4b0fe07aa54ee4b934e756e11d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d054c0beeffc424b405db473e87d16b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df80aaae045c3b5228470034d6fa55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df65c26e5353f4df0a58387a2ccd1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2afb9f8b648c9d4243732b23b57899327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cb6b60cc9d06f3a2b59ed12342b06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f2cb79ef5907bc8fd245045897ee0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d19f9b8711a94209676efe9f4142e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6842d3ac66fcf7369dff77877eb5d06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179bad7e2c33bcadf216cd91a8a3fac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3fb5d9f59a79ad54c1d741e051bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d1365d0f9b8305c73462d6f9a9d5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c995be085830eb0e21dbe06d7729e7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060ebbdfdfef929e64187399e27f69d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eae7c6de6b9993ce6406f8a6024048337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167a63604d697681ec63481863ed741338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c4137a924780429a01c169cd6d2ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08439dcfa86ede88de877f325ff55e8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad32b42c782b0999471d49fceec54e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257be74ae1548996735563f8e0dbe4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d4605052f948640f3e75d28e14b83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8419ab3e130c81e14002fe41adfe7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a91525a18d27b3e00c6c5d91e1a6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562066a820c84f841cbe1a163e0d5e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10272f5d8ddc86d716b1282371023990347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f92e27c912cb74802d819408b9c3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd627bd4847e33b80819a10f520bec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ecb4786c9d4b61294f6a461e401383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c301bd38887ea89992b26ab90c26314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeec9b074e2e65fc73596f15ab55cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd4bcb73ebd02e838e932c64efc4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04654d16d9ed79f07b5865d5b612c31f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e29f763dbbea9f2a5a70840543b1278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae526551d390114c263c6e5b4bebf939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba395240d32edb6d153a3487f9c06f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041373f6cbbb69b5675a2d7b17065a3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bd5130ea31b69819022bec391a12212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34fa15fef5c24ee4f80d42d83a15e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52882cb78652c708e1b310ae5f13ef3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e84f7bc30e1c604ff7fd70b6b80b1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc14931ecdd5ff04d7626e34d07d2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc02e82cd62d472957507544f38265217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfd9af5f3c8c02f88854db9312f7aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e54ac896d881b78034d2549022668119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a7a3b3850a15fb5422950ad2eb84320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273dcbafec342468fe420748dfaf03921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294a761f74fb3d62b5afe633c335aff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a44e4c39eeff45ea174ec21d080c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd62fd5ddea58a23d42c510b285f64724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc23154aae9ea0c54bcb188f32af42625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c7077b973599e2419926b15a037a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1abb590164b2fb3321b05434362cac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc4f6556b9254426cc06b50c71230728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0b7578b921cec2d11ca53d4c5d4e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2709f0ca49ece17f6b418da72cec20130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f929b8c085ba4b159d1544bbe9788a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e06b92cbdecddb42520bd365264d3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0313daaf3ea92428d9dbbbfeaceff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b3644e29ab2291fae1fbb49e7e95334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd80730a17431879e6654b00b8d1c1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743be554ee1503016da28711f51cf8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5349c07f6a30b40a102b4d0af615c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe416498a0b3950ca5e01c6dd867fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc543616546e84989428619cceef8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64c63d3e7cb04fd58a58f9c05462e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c948d75ab96f9487d3315264d85da941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69016dbd5b4bb39a0e3f9f044adfca5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dce00c07c99c1e74bdcb04d8d874443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c138a94c554ff08a244bd8a4d378b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46d1c7d355bbd676be1b9352e1c57d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b2258f43f16bd9785f4cb6fb969c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a995b10a1af3b9f5397c7a57e19d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b963c8d1161e4d0cc830eaa2b16609548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671a190a9eed198dfbc0e51a284c29949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d697445e2ab2852c7e58fdaa9ba86fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8bd9b0e56f66aa53f7f8d23a4a01751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a77102380f7069fed0e35b9d7e2b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077cb40d6f884ca1a8994c76e37e46c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac1617b6e73f1a7e6a671da309527754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85b6859e0cfc93e55f504dc84e72d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0d4b016a261dffd0227da960a5d3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374bc57082602c429370adc7071f61b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53055a033fe2617295f6af5ba1a1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62134589a89ea2ddcab7629fe138ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76bd405619681d27adc124c165f7f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209031a0a1661c63e284111c62a865961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc64ee0c2372b3d1d0a747a357a671062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011f55966807a9c4378a166616acccc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a44aca9953081647f34ae51ebee08364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d7e7b4e5fa6ccf41046cb807abf3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d947fafa166f14184ab915ea92959b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcbf7be37964648261848cb87a4d6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8caa8bc0c1770694620546a10d81a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf91d4b6e7949ddd461a8e22d587a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76a13cd136a2d31249a32ef02ddfe270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db23469827361759496a378542a25771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2cc220c9287e22444646cdbd6b64c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208411e4887462d4ed637c2e3031a5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b83a5e10bb18d1267dbee0a743e8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4319e387ccf9777584a5afc0765d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933a550e5a92719b633b2a24296ae676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0bbf64f3c2f2c9d47717d635e4b4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf79bff8cc5332e3b400d6356181af178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc070e4231ddcef3ca6e78dd5bdf95ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e59ec96bdbc08e154aaf82a7ac9e1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6132f29a42b1655e7b8082c28bb2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6f05d25e8fbf3e10818ad4383f4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff12aecb2f230b8f66888c5e1eb69f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1eb66856ca63ba2c53899c3bd5ee884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00b61997e9a334a904b41c0afc623285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bbd58e5c58f7fa39ae6fb2db8340586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08029a3c1ebcd513bfdff6135c44134787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c0493d4a790a282d4e1993f984a8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145a678c9cc2cbf3ab5b470aa5a682389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d884fdf9b56c38d2f818c6a72ab190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca031be4f744de542927f3594d3b74a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e01daa5c5652fa8b98dd5825eae9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4ad5b14c5cbb5ec5cb67daee08a6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e986936a693b8f4f0043ba4781f2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fdc3ee43f0415b2efbde85e9b635895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818ab6c6f51ef5621fea0a917c1f0ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939cd3c0f025e023d59fb41a4c81c9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1422d846d721a6198ca5e6e2a47c4b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29c6901f720f972161ce0192d78e6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d66b8e3d49b6dc334fdb1e83ab805100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb0361fea2f54c9a95ab9c8dee47e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8fa7f9d44bd8766004707c6109bd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915032043305d42de699b381110f669103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9202e21aaed80d11caaf940d8f2b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fefe8446fb87e393c1bea43923afb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c57791c14ecea86f27ab3ad675579106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d31000367f03fade7c2c3acabdd5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c4b1f1004f1963fe8a1556c69294108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769aa4cd011e28d88aed0310f1a71f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d68043dee1512a9c5daeaab6fa8f56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa4eb39de2a999c4d7b0af7d810628111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322f28c0ff4c60e9bf20ed3f41a9107112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9425df2348becd9f062c81a3e7b54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333157a8869177947790740f2d98b3b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfba69bcb54a899d89757e22d73eb6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1af192b444fd9e29c3b3a73f547f8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc6bfc01db244175d64a91d81f4bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb32198502133c43ba09ad956cd385b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af394965994d5a17e73c0d69eed98860119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f509d9c79c98b01914437cfd7702148120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e02ef2ba1d512207f697c1dca0995121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85775ab156c9d887272356c5d65918d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc8c362039c91793a5216988fb7fa9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b003fef1e91440b5335810873fe55f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bf89b53b4baf08d9903e1adb5334b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d4f9c3b50113cdaa52cb0b174428e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177a87b55ca73544527103617060247127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c4c6e23db0ce02a280c6c9e47292b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eb2c6b3b77a508e4eab0cb5665a06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b27d12a5cf6b8c21ca91b3cce66cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502e3ec79c7478cd6b794aba4157ea0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da90d3a257c246f5fd268b100f73bf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e47dc898b164d123332f3c3fca92d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86051ecd55b36169c03f04950f2eac4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1aacd461514dcc0eddb36b9b028c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a501fbb466c51eb34a2d3a9ac44d7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26602a05b081305fd55cd4d598bbf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5cfdf2778da6be09329feb4c5cd92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c828f41db7ddab88fe8b0113150c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9b11f9196a4928e9574d83377b9da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec9b963b93915b8b5fa846ebf47447141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55b309748e5b01eab9247415776bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f911cdb0586f8b04149ceb8cc83b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1d0bcc2c6e3d1aeac0bc26e5abe71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f6cb6452a71662f6e2820e9575793145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa987e5efbd951a64876a9a3c24d19b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fced55a3f36318c00dfe3576df98c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3a94a4358904299fcadbc6bd1e69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7eb8ddcd8bcb1e2b571d89538ab3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b75c98cc90c4ca706d5b49827da61c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f369c175d4b70c2cd963afba3c146151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd31b9bb041bc147cf56cdbcd48bc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd170fa56f0066a62bffb671aca4cdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952b211e634e5c7c816183cfca0755b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1737b7f8b0b0442bb015b01bebfbf9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2794312bae36e8f9eff5c3befe3d0b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e45bf7a37d74149d0d6e572a49ac75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4a0874e3fd15b9b3d4b9901fa7e0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c03df8de0d94770f2a3559b597fe4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dc01a4c4721c2037c4c9275548940160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63a1b4bdcd2bb56500b9ed9703c00a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42017ac05aa55e65deda2771af9594ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7108094ae9dbc7d6a9e79f6c08facdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f039f65a8a7e7f0a98a053010ea19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d7aa298d623f9b67979418b15085d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7eae203cb7b0368c2689533cccadc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bac1bfb7056f6af996a40f6600bed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099019ea360860d0dcbcbce9637d5eaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b8e90ab5230b2f193affcc359d46d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf39a2471eaafa53e7c538463775310170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8634bc752af6f9ccbef864f43b0d185171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df55c7db22f8b35121fc57de3dec00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46249eaf16a468c50ec99f4aacc430173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e009003b319e1a05dfcfa2663f454f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0672f51ad3960d46a567ceb05f92955175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147541db96bb2a88a9624e1337e4a75b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b5b137677aa5b1ec11057768ed5f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b263437f9f5b3077d5be33cc8d171f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f84ec0fdc99bbb7547d58bea4a36a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39825ec91b39385416c830e252b832d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca994d8cd3637c3f11500662ecf8e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb2c4b45e645591eeefcf726b1fa6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def527b847ceb709473f4b5b5e03a253183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369d87e539ec6ca57a050ae5de6e22e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814d03797fd264a167311606aaeb4ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0d21c083dcacb29d97c44a3db7da1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66ea0482213bb0b77e640093256781187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0568ee42e7c3a36d9626ae14976799188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947abb23d380a7d028489077735290be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312f41602fde92f93cebae24a8b86b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77754ed17aded1e945ae70d4f7575a5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88e694a05af3557b96c873326e8a48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaa04596611b1f14f0c809fc7e3f90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c89f4d670021358a23f069687a2df0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8b210f11899b0aadcae0d33ee3384195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66286fb4ff9d9a45a97bd7150481b4fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7e37d457eb23407e9f1de9415527d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a28cc1bb419df5f00cf9bcf605280f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d80ec4ff8532313dd9dc534d0b2436199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3544f4917034c734bd6fd21930173a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272cea6b8b9190458551c5c5dae56e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5b9ffc84045e8dcf67734b9d68a2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb754fcb28d75c4d8a5e04d204a21256203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9754e533718d7809455465c194d93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592dbad9e6fc4d209b03f9e1259f1a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c87373b784c7489fd656a3f5094e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f581d7a53ef4504ee0225e2714a59a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64061851d06536d770cce1f5f88f0424208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c234faabef857542aed5afeb951a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78024457d6c8d8706f55614ea22c966c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5416fd3a5e1aa681476f10e96f56d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef7031d83201a41913989f17edf8ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5092b96390862d1fadb9457f54ec2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82090af43d70a3e7d9db4ce65059a75a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebdf8105e98e02cc1b7100b79d3950215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d920543e481d6e16824dcfef0045c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca606fe99bc689ff22f0bc705d909d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa53376e4abea5b3104a79946353dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dbf8eda95c52c6cb255df31004422219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592af92cb7f842a1cdced983169ee61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dee89d1f8e552880fcaae5bdd7a9ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a3100ab62953f89c8d76a3781f660222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38083eb8d1af08c17a6e170f2031e237223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efa5c3e5d700c8862cc968328f4712224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c10568c310dcbbe1f1b1147ce344a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beaa21b8220d032e87a7a938db4978226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab278ed55f223fd0edfb9fffca4296227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f98cd55e00b6738ff3f8b069054c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18252ab36da85ccaa8fc3ee31767ae5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb87cc639e738c2ad057d4071279ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579503a8634f2b13ff8b9b58edfae694231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcda7c0d1e03b2f2cddd2bd161435d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bade11cb94246e9b955649c633e94d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d789694b849d7b285c69cb8ecdb567234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced017bd4f5877680610a2a20091831e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4818d5b917ba9d059b2def410c9280c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb38079226c4eabafad68379318540237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae6cd93fe17ff5a1448214bbf3e572238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520d8e592bff646b1df4332d88ff287239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178709e7a56165cb241ae17dc33c701c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a11fae8ddd88c78e5c52450d5008c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad12bbcfe47c0ea4dba33928ce7e47f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f9ce54a20ba980e38d3da94fe40c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88af929f153eaf88e0f6ec62580fcf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e357ce24be0db4c72658a643321931245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374586231d7ef8267db0d87a90b11b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99219822e9d1a683d237840a13385a74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf958e8feb91679f7430150dfa549248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35def7b79ce9f2f24eb33117ebe868249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4147016850e858032925a820b08b63a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12c98031d8cbd6c6811f1b391e7a08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3e6e2198d3a499489ae396de027d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77712fdac44bd749b5aa2eb178225237253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2010cb476eceea9b30fbd9b3ea8a8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2817ebb443835df8b4d4c93280b0461255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e45c9b2661a68ea47db24ba3faf63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c78c2bebce97012180ef6ffd6d4f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e51be726ea7eaeec7efc3cca8521258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad603a3a65e5579224e3bbd59d3815bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998241b6d743a84013a59a65fae52f10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9575ea464cdc4747b7daf93374447261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8aed1a69277fd0c076662886de2c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fe4c13a6eb4ab264c25d5963d1f9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2108cf5e2af48a7a76a24de9469d6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49e4ecc292931d8c509761d438006b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcd8806d73bd7bb3f2c478d2cf3513266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549374dc8dd212482ac33dd77d5c4eed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7af4babcd74513692d72012bf0f1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb97468171ef27d7ed1fbd5a634f5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba8d07143a42a2e4b07e2d735d11dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299bc3f38c1e760a510ec0eca3e92b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559b70377eb0e5eccbe66774c835d75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bfb31a88390b4b48c3d90400a6004273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412489b5cb7e9bcc549fe83e994d41f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa94dd55f76fa27835a4e13c7c2080275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710671f00a672b9ed43595964258872276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431061804303c023cd58ad545a102ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579d8f3fe174e66859c15681fa51f18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0662afa1a153ab7d6265c2b3013c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb52bd13ffc86f35aeb3b4cd0ddd4a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16307145edf92ffb35ae6955a05549b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcade3ae59c7f9b9fadaaab38faa0f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a65caf94e6d9ef57c8626c0c50f86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52c2f8d4a715b60d5f04dcf77a62a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0f97fa60aea8c66ac29e6cb761bf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbffe52beb81911dc00ddc52eeba1ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc4357c257e2bc333aa2bd78d6babc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053e185d9d6a00fc4371aea9747dd4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e7cc42b354612ed7bd261a66a6932289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5bf95fbcea1d94099644665e70b8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e19af550619084bdeb5b5899ef965291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3270496efee16e015954d04e51aa7b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e1cb5ba5722780263c2094a650148293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffe6c746a1d05e5de504405fd1c1f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a0fdc5c78d47a839d136f61cd8dff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15a7772a13c7e726489bbf0e51655c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388937e5b8d1cd67948ba8674b255dfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44755a6958f040f0e1eaa52f54bbdd26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b929b45558df5902aa78a60c35a7a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a71d104c97068cc5ccbfc78cd47744300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c58959d2b40d3344acce74bcb5aedb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15077dd4c4b47f91cdf9f91f222021302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435fcf30c2d5e21fde988973bdd1e68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ee0f6703eeddaa596c44b9b65457d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44484795594f30dc535b4d47686495fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df2fa2567a3eb7a107953510501735306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae3e5a0eae30006fd1b9ef1cd2769307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d6f6bfff8c8971361e1c7910889dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a157cf00dd31bd7071c5423577b717309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6e1884298108ad67ac391f84d0f5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635664813625c8edf91b7d3fb5e318c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaed7a226924a3d355f738b0ecd09f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6428ae61fd688f27162c054af4da0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e89544a7945025641990f52002cb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f09e0109e2df2c9a5027b5bc44fa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797a0d783b2b6bc5296a648debd9663316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f194be73727d13a2c59a6a48ae311a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54f5357ee94be4f36b5dd892a55ea2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8660b6b140ca14122dfbbd25e00611319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad6b453fd5d26d6912c6bf8f850b44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2b4bc23783a5c33a84351ae8bee4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d655ec2115922f31655830973b2e677322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa4e15634219cbc7ee66146d1d13b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68aca509a3528732f6ea7aaa750296324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9a95bae0b717538bd15c68e4232b5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>