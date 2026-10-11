--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129bb1d78960fbf54e6e441fef9c4c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1075590c9f3d211059a0be88f79f5cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a3e6816502416a3024a74261166053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96e9de41ed546948f10ea47a07cd054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0b0772eddb3b3afe7ec002ebfa0e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93a4005fe6f6ca5052d42da2f123056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b82f343dbc5569a16fbe35f5bd3517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c0c590df9185badc5f5a0f9e337d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22730b2af1319edeec701e24ea0a3f539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa19df6b367d1232fe03766ff2e4df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1971f73a24f593496438ed6feedea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c60f1d25d1a71ca51d4cd94b07aee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e7ce9a3bafb105f6f23031a05a3ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41493d64cc8cff22725f0fb4c9232f7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef19291e0828f8dfa2d0e92f00840915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bac4cf07dffb8240c3096c7851e3f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c44fde4bdac03154319a3448fabe0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac819d94918a19de2b7cdc3dae5d0ab918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03093a645e9037a107a28e1b6fb9f3d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630937ae96f508045cc6d6f8cc6598f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cf3c4d8c0e7b62f8e4d2a989ae94a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4445510c837738b5e9028da2e05de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2584e0859b762ab9c8f563ca18a6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220b980f993d559d58746fa37e5fc6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3deb123bbbd8beea12020d231bb8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60199e2921440747975da9a7509ba0e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd160599c650669d4fca69aadac735b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd180da8275fc4aab4f4feab061c6b1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3af8ef77aaf939a01fa91642c11f0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf69e3b25311fdb5e43a8a531b103af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a971f89ad274d20a253709091dd8b5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df85fe1666efd22ae9e149c35b391a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b066bbe0b3f1691da0604f0172fe77933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e667ef0271638c965ca11a4f81bc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c87b419e4da3b48e9dcaf0dfcceb2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432972fc0cf69a5ce601c22d1bb5fd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1e071705febd44cc9218a061bbca737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85804fc2223033676586b775d8ade738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4ec5cb14ee56084708a9fa7b92d1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe06c8aba44e3ce3b06c4fd38029fe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e527b436f8ebfeb0ec84a7d367fc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af236cae876c12882ac75f19d03c5bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6db25ed70c3a6789d773405548a1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2288e1f6b995e5df80865190d4537544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc4a862fd3d3f7c415605f7c6d843d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f1a60fc60677c6d15be2243dcae6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f51e96c8da1024f2e5ab20a55f5f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783226f4f9226238282610eec6b8a6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41bcc5ad31d4053071b19006052c1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b90fd6aa4c20b8ba8941cb233dae7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13b9ad753bfdde3125448f33bbfb3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0a515eeb2a807d80bf7df97eff8c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad380034c151d470cc52b871eeb4375e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f5a52cdc32f256241c7468d519ec354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4c7d0f1799a833397c0f07f821a6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fc1e131189b5eca3a19bfa09ba99f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb564650cd134c6481165292477c84957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553853957cbb359022519b1a22d16bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67d06f1350a6ad21060293b5a3ddbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d71812df887c89e08375b5a973748f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21b4b77beccf8e7814cd32333b5a2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618b0f3403e94aa9bc920a7554dbcc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4c9646e8d347f41e1a88155f8906363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef00bfad605479da79e0f0ca00be27464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4114189fb20d94c2431fa9acf644c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6e1e6803dd5388f4f86da3fb4f85866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84362f3869c9603de1ef94f45f638ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30486eb5af7816488aaf0c5bf4023b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fbc79578bdc48a30b06f9f76bb0cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839401e044814e2cdc7aaae65275fb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8ae9f73819d997d402af9d6dee54971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7b3379fcf589367d93e80f9d76f4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30849bed2efa5417f031710a700ccdd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec45aa490bba3956dc5383a911ff1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c9096012a2d6b82ce2f80313fb5fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f30699bae7c48a81ca7525dfd438d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbb021cc7c81deea6d825e2cbfa30d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c29cd19b300c06e9b5d0c2b445138b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e776a2f8727a83086e3c3508a93ff3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730d34b8d48be2734d2d091cecb5e0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa0e60e0f5aef38c56a0d670a2d1c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9a30b6ad71d3ae2a3d1c7725d3b0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7274ffa7c2d9d2a0d7ad40c2335698383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1522c918053b1abd97a42ce4cb012d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147567f9114e48e46296f06e921b4f2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c871633fb5d5c9a427186a07de3ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a069116c1e65cd84b17f02cf325fe7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47b36aceb871ae52c09c934190d4ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a98e3341072f12549b0b6b7f8cd2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368feff62bc1e10e4939c1a3fbcfa9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7db5ee508e01451c279515daa30b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ea33591b013e690b5145bd56cf39492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747c5168b787233a22fc443874efdef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7eb2783e473cfdb09811d6be6fcdb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d692371113782184279973ac593392c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac8f30e803d6f4a3a619d3448869a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b9bdd4fe7fb88ee74fff5f7d8afa897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee6f7473dfc04cb1ff2da667dccc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086fc9d7dfbf7d5579d6fdbc40858a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f704c9bd033ff517310bf4602ddc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd29a04bfdb42a77fb22f4f27ebc89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20210b3d77ea6e64a683ce7ca32cb5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022cc80cb04ab94464a5a52ac07e030103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b20d7f7b0632555597096769e7cb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff2032852454c296d62aefbe10f4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907907b587a37a25bed1dce3dbbff752106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211732b360b265ae4583727b00b2065f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decfbeadd43f82bb67034730df42b42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d93e1a2c0605cea8866e681edc336a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd2566732ce35d211eb842f856739b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619d23bc7faaf3b1b94b0e919ca9911111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52d6bf347ec3cd75a0401176ad8755112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908a0633ecf8451f9fc8b2ea317372d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c147910da7562d435c5cdd3cb2e6a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9cfb490c2271837e241c8deb85189115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b9abf8f507ded8e6f2ec4f8ebe41f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9672384296359a11b48b27fc227b1a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea3ff49e41683164780f8269c1077c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91c1b570a5a9690b1369c53bb14bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360660424413d378b776e212c1e8733f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ab24eebbb328b9a3bbe867d58344e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b051029f52aa4f78c9a05c3217a5b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7050e8ec21439dac6a226fdbb32bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4b6991a2e1c933a10c6f996fd22a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df26db0d1e921c6418c3741a7ddd8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dedc1c1236a654d6fc238db4f83b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0e1f8cf671378ed225bf7a8c0dba5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9f75b8e0b08ec82b1eddf8dbebd7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad047b6abe3b0a2376876cfd04034096129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb0ddf2702492279173348c146ee3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc38d93859dbe1ae3dd290ce0f6262a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d33a54040e9a34f1f42a6cb275244132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e751dd7488ddfa783b1af7222bc585133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86659a45d5b86b62af3f56419dc345134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7787aab18cf946feb1722d15f30aa54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f3cee0f3fa6d4f9ce3801263421c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77059116af97f25ecc6db70e52bb9d93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875976f2c43ab3359b405d68eee6184138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409461a283c76bd174dd620270e818a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84a9191fef1b083c6de834f5189561140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c29c4fb9cb51730dd44d485248ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91065d2217dae83ffbdd12b96f9c09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ff33d96c04334f1a595967c94c782143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc339d6c6aa61601ecb89bbf6169aeeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7ea9c9a5405763267b02829e4c699145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd7aa29671cd1861a95a77ce8d6eb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9882fb7bcb92e622b73c82ab4cf36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822d39696308026ea09c5af22323715148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bfe9acdcc74c7cdba77fbcae02bc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e67dd8c5fe749cfd0a46e3a38548150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ad9ba6e8c256b83f084d3c61bab3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e687f733443e363e493a12379ff1c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aede8a6007c265d4669c5bbc7d3057153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e752ef0d56d4d4850b3662dd205cb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771f69a35fca62f7a8b95f6867297fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2db90aff3cf8ea69ddb33bbf6ebf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176111d2a7bd06fa4d02aa9d8ba1e86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff63a23df36093bb4fd6912d1e572a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f829b8200834934e082200202066159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42133f8be1270a9eea42cf9d330d09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2bae4b2572e9815be462b2f1575c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3c943bce2e46d7f9ea5488c0621b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874b722635c006f25089742d49e208163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9ea3e52b644e5e4e4aa4458058602164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dfe76a8ad3766a285de24a3452e70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc274f9c6b9971ee969cfaad31c9567166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e8b50216660cf84372cbc118ebbcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7207e3f8711ebf4fea10d82c29ed5cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b210e3ed3fdc5d7f97a34422bc621169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60475c1db32724b4a8f3108863369831170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c656e6991c2a2ee50ea896d0459b7d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951fa4d3b480a8d4dc17db62da26df6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b467b3ba3e8b810b2dca7b8c9f59d4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b22ff3c35c9bf175ecc8cf0e9c8074174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa9d41df5dc8844c1b1210a117268175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68540b89147b93a0098c1f22d546f7ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673303a2ff4fcd9e4e750ef5b14efd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058aa82a64865e08b5fc8e40b293c1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d76881fb8c7bec65da63caa25fa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff5536174239b118d1c841a10a7a4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d35105ff0fc6c2d84da309592690f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045500e96a4141ac4fe11b312b53560182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9505752f9863f947104532763b6474183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe712d7fcc74b1560774ad57b5d4638e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cb7258143b0e739991263e0e327bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02009fe019f33a31c4267b3c2e5cb780186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf9b1a73e1912d4eda8ed532b035d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a896898526cc4d207f21ed112dd75d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf601bcb584d3a350c34062b54c781189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b5f2fad313e7585ca0b241791b36b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc32698b6cd479339691764b5a0906d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517196ed3a567b8fa9e95a831b6eb8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318cd14c58c497b1c13b471cb3bda78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af3a060a7387963bbebc62a86b7a72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae91a3a45dba5eec1e938d61c2a81c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1671a28b03d37caac462819600d1a9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace82693fad1edf718c174d21cc2db5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb662892143343f85d546c2ec7b6c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86128e29f22c7bad3c72a7227a3aac8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840d8fe4020c7a7a8b9320c6bb279d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f06ff1b2dde82d358e61ee8318b21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106779833a9e799fb5ce625dfadd7c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c769df9bd56738baa49f519a8bef3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c857c10fbef67a5e0688520b455466204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904e609a38f105fde44b4b981875485205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a901ce10ac072e06c462aa27021391e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63086f8e932fe29a8e92d1e2c6de5f0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa105d6a4d1dd39d2ade958e07f04b0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed1f98b7dd0cba318b159dbc92b52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7760c0d5d3c80700e9477e1644d8d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c43230aaae76f299bd1174e54f7c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14644291d89145444248d53dea3ccaeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55aa93de492f6870728b2bf8e918e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3c63cef71504b2d6c2dc0f67847d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28c034304be8b39a79f94b336c8c1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c4e68d3f1b7ae18251f279691db9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6be3bfc3b6ac80337f32635b70c500217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee4544782a73c01c022eba3689614b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ba5be7be865b3905d70346bab6d75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c99207f725bea3209a39f10cedb76d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77df5aa18557f17f44cdcad2c995f16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39344b6742bdf741437fcb9d83fd0867222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a2aa4aca8eaf9d2a4e3cbf49c7a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac84d47d3288fd8ac2dbde767291d5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5760c42a33097cb3cea388457f1e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e713a26159dc934292bf0118c7a1219226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ec5a940f3914279cdefd3ecc2efa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2bdba68fe5f04173b764193c40684228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7323ae1da4eb172893caac65c82ed0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819926f5ec8a55bede443795a5c2c0a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522773cb1169d013236b0151935c518e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba50c5b31df98360e6c189dc5d40846232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47b2f8d3f33cda03bdec20a1b77799233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3326a4eee44e72f596115e4db31e40f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a805ab2a03aba4f2127e5cdd55b12f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039feac4f1fd770ed5d17bf8c3b8e81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c83013e8047b2be6d2cc044f0c06aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504b24cbaf89cf0262a2dcc82d420a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4cfe95830dd2393420a431d989b1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60879172ad5b834e42adb81e85f1e49e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a60ee15375d94d33edf2cbe1a76a8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68625fb810f51a336e88f6a516f0d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ad24d4ca9d9e98781b4d25cbac06f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d481b3ec8d6c71e6474ded54a175ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba73c5d5660310c74bf730a2d4be5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c0d70a4a6d6bc082631eda03908aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f7a5115f9c5fe450f69b00b206c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460d782a95cac80e325ff4ee01296cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4f4999567f4473fb2f68bd1134ae4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f563e507654880ef349f1aeda8b8640250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227965e18136946e451f794c15607c84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00fbe7e12b37f55f25e104a1ba391e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a07bbeb2c3a34c60714c5b149b121d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28897f1235bbed9b6884a6d9fc05dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477af494e8294b8082cb854a11a15d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b541b922891111c42b8bd63aee5e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bdce0c88a35b602839c5346a295fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddff0088d765a2ef3354a5559bfa486258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9487b9d07473e6a244a51ae99b63ee6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b60a3d87120c2b85bf5e044626665260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998e53639f51f246c889dcf4910eca8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66997d6381db8db419532ec893cd75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e7fd33a053f3cda918eed319bfe18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad73f188ec032a2d349d16ba8a84e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37b523df658fcebc2219a4576c252a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0b93ed7c168e37419e70694ff4f55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50cfd50a3f8bb6499b6e4d96a4b4c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa023c02587b4c31121276f7ed277c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaa4eb80b1e03965a9d7213f9ebe2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e4316bcfb43b92221d37c9b1b0fff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4ebde08fc9fb02d2f9875aaa9a507271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d029aeb75d7c526663797cc15533c9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f94f43b4ba9bf56ab3b4080a76e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba00dc627810eb18dcfd921ee1502b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba66966f1f37c1bb05c7f6cb06f0d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b533e7363913a3767bc0f6f834aec82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8148234e2c94354f98834cc4f15ce62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f19e6487190bed2049a9cf2cbe475278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d7a584ee63a10a8dc0280c4e76a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d30993bbe67aed664ace820298d833280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccddfcfa2cb298ba2eaf85fc9f663f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a843ec6d7aa67572161695f8029cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3998045ad6187903e5cf62c687ec02b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84872c0a5b0075080613e83805517823284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec127dce1d888c526a8f43293cdd0747285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1282c8f0e3355f2f8164d5388dd2db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58000085e47c19f07d0a0e6545e65c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04481602486d739fe8c1ffe81adfe6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91465e65a236518c2e7ebbf449f4725289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a713847aebc58e1cefafcfb45b06a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b77a47b3ecb3521e2dc72f09535623291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3b6a27e068e08c373e53bd4c527de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695b990cc11ff5044c8cd78acb0bdb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9db93cb32082960036e460b005502294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1e0e47429c8fc3fa00ab9a9d16fea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6cd6f4b2728f80b7c365626204953296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f58987555a05a1f94c38b278f01b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab3f8862c5c611e517f3309df7583298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107038cfffd30982efcaf303662a75c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afb1c160404bf1a3529310d0170cc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07730a448be4a5c0236fc6cbefa7609d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19779e88022bddf07b731caf93ffca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b4c80f7a6dd73664a650272a51624303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cdbbf70b09328a1f74085790a9a9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ad38439c1c32ed0f47357be633dd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa742ede7d6749e2c616714220e26836306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1a88e8a91ce1a25f34534e03dbf7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487bb834addc588a0d936d0f590f4d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041dc2e14b85f94bf9b213ff3ecaaa6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffea2e08618ad293c7299db3c277a48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fa6958f2782891b50b5ed4d68b9a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58bbea229f9a8551753653d0358cd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1a308b9c49100358c4bffce8bc08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a442d6362974ed51ff495ac8014ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f78a3dd22e3f507d47359e08ca8ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc72a5703548cb885388a41ff4f9d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92654d5967a1e4ab0febbc1ae7b0cf08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec00747fb200a5e5bab88ed5f35f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70412e4e8e3b67da107d545e30f94d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c0aceb9f479c4d0a4cc21ae726629320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ec6acad44a586001ed78a7026a0c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060799e8d7134e0abe017eb22c54bd05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4054631c926ec4d69f3e01a69d11e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e69d7774675038df938eff1730909324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fa33b5dcebcb63b62a63839ee6121325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0910e8aa147e469e4eca707f3aec77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab8e10dfb75d0ac8ab20f6d7ec3cef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f40056a7e2b26902074c26e0a2b1b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e998d9d2ba97ebbe1d4cba8aa02d9c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4de997d21a0ce76a8e9818daa6d2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183f2f1a766f821a01168b28c7a5a6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c31e2400e45f89414a77fd25b2868332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417f3b0f5169b1e76bd6c3046ba28a4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524b256c4fe8685e1b980e10cc13dbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8987d3550ba61d4e9fde429acf689f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04cbbcd8ea830623b12a3165cf29a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043d67bfbb11befdb22fd889c872d374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe1234256348e52b5df0cc828a44e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd070eb82cd88ccecd8d05753d8bc27a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4039f04b1c72f4ad7fb305b0e3edb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1054774349d97117cec0344acd68dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcbe4ffafb18b97e024ca0951132fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6a6f686fe2075481e292832a0db7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff85c8bfe0c307a31959ff4d9656111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf85cdff0c34505414838ad68cf03f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c472a58ab23fc4265e2f25ef25aa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828929d7a60d34f2b20554f34135df314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c6724c2eabcd7c2851cd8be9ec07a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebc71a495583996b8543646507535716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a8c0e86146b53c5d038e8d249d66617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f39a613e6cd54b8af9e18538ee5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09257262ad2cd3cdac25829d2d9a80ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49d4a13948519c019eab94b2904b7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3583a9dc1c9e7d5c12cd6734c441d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19667fe54835c79e0dee3c9522edb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caa16d87b07ec880466db35c0d58c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49f3f0847732933361c203bc8a3b0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79028b2eb4127aa990592ae9b6f52525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d72650be8a33bd2a0ba40ce564b21426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fa4a41269ea6ca82695872202b82327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116d87550105b435b775cea84d02fcd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce1d2c44553238091affb800250c5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673246f9e027e9889b630bc234aa0a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06ffd9bd40a019c5357348a92d1dc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725795fcaccc6e61f80e3983636e75132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeeb8992ffe06585b5a351464e77e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ebb97e5f7075388aca6beac165ab834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4c0ef0d39f301bf986ee4f916fa3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48751641c2d7cfac97ae0599fcece136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f358ce95bd4802f190c9b4b02eca337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ee484940698cb1da4bdf12789eace38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31c53a7c29ff2036df87064fcd56b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81381b2f1952422d72f03ab4f6daa2a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a92a768713fec02ae287f4af9045e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29ec26f7d3540fe856b71d327dc6cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503004d17c116ba7d0e18479f6f3db4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38d72d5badaff3c9348059fc4acb9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b999a7ba26b13ca13001d1f4ad617f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aa23e2ad0f34c9187c0ccd600cce146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c383e5615c0476f4ab88e179088e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fc0504ef069149265e479bbab3b3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f048915e7edc4961ab172217e3090149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a9bd37ffe3d00fea83f04d3ab5be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c26db2be6209b647f34c6228d0fb4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bcf2664f1b811d857c124b2bcf2eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43899c41520e08585f550e233d7dab753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfe2d2e5e6d8e2d4354ba9dfbbe1fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecbe9e76f91e2db786839e6488567b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d778e36acabe69a89d5ca87027c5b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49b0e8a55a13c40aec4a86a748a7aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b707493cd10b7e2c84cc2528946658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99650504ae53c1029a46e2ffaaa463959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a3e7aaf1d283ad03ebe17375bcc7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2bc03a0b5c6251783eab9deabe9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab538db739cfc783e832e1b700a01b4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fb9cdb6b00fb6aa8aea4c872bb8c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89a4ef83d571286dfdf974f385406b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03284a2dac27f78fa5ccac20d1d1cbb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6662801c19b56c3f376dd1befea256e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae5f8c8ca7da120e46bc054dd98ebf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8dba56ec61fcd7fcf40c8f33871ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e61899498638070c5c700b0c196c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585338fdbf25d7627ed11c80dd39665a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff799bc5fdfa3ba90e18b143ed0f7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3253302e98c040555eabae66e216d3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a043cd7d7a25f9e949586a193e8bc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686fa252208584aa35957b4ad199cf274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed8edea44142f3653195322f2d8f7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aa168cb8f5c7c9fe993eda9543ffb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb87b9247db04b589fb1a41904225177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a9d4fa371ae62a596af083ad1db678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c7fa1b8216c4cd09a791b201bd9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112582154830db72cac87b99755abfd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4639e51d8b63719d0756d19fb092d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b07cdc95c796eaba74441397650982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da668f84fc56c5baf3b51aab281b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74826ddd0f6bc4f00609e94526183584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cdc2c923add85f7d2c3eaf3f54afc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6246ade56802f6f59878de8aa084986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20116ea79c23b6346c913a02e03e4ccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9db9e30f7b457c239316304cb853b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441a11825aa2b0d27d1c1a902545ac589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000059ef2ad2152e8711bf1755ed0aa690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148398c2e780e41359d00ed892d11c1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a050982ac324a1a6f6bc35d1b204b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8847540412356f838ff5be9c8c53fc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f90d9fa3c2743be346c04f5ed378b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ec3ba45f00409ba73bb979168413895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6680aaa0c9b5b48e44a2f094f52c34196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7c237b3549319ee577caf1d98399697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a872c49f2ec667c7cbf8ff6b679a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfe8a5adb32cbc953d26e879bd473b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9de13ffbcd9fd6854a347882ceade100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9a8eb172d537c736d79fb2dd754e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e511437429d859bcb642f7e63e077e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e3a43002f4f0ccb1dcd05185f5703103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5874c15b6aa1703b756da88e48ce9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d220f2817d5cd2f0948d2d14dbf4d1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37e95dbce3dc97301802198aea7278106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a9cd6256955d1be129ef828e9a7de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba6fcf3f2d17390505b7e851cd9a1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abcb063bd88d9478fa8f002baf9337109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77320b453832c5787f15e00c9e15b61c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd2e3a8f0744188042ed224257e68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d2932d123cdc3fdd30a81e7a0afcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fcc01345c9fc946d0b14f5bb4c6f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc31e32d877c7ff5a7f8d85130fd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec23f33ecbac4cf4ed47bb547325d1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803ec9422cd81233b5dc07177356907116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50e0cff822f213ee1d5f9bcf97a514117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e7bc21b4ca3a802337978d62487e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b99fec79137ec352b2b7ea65cd619119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867f2e03016f84f50071f44863df424120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfe351f8512dfc3c8742e55e7d8eb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82afbf3f257c223afb07091470dc8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b3b8ae4def67f4ccbba74f92f6f26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0d03b6fe6789741fe6cce10b48415124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f60324a5d5f4637d87f5cec868a6ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a71df01887dc2fdbaf7e22d7794361126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba7a066031f50ed7b270d2ae68754f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dfe05d9ea04d1b7e579d875e5dcaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcb67adbfa0afd3dc090e6ef6048c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a69933cc7cd8f9f1e48f01f5e7a391130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b57e60238d8b44d4a5eab62c9da746131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bf43d7387d268a924555bd6bf4c0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30830615fd181d97b17baed9ef44b0ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66e1a5f6a50c955e334c3fd2e907ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1cd61286e7afee854698aba83f0f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402f456de275dbaa6c1f3b605921d4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511ae0c27aaae32601708f177837b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd69b6b1e0d70c63c62c67546c43286138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca593bdfe93d15ea11aaaeda8fec0a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb743fcd33e99a01af625057c31570b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ff263ad348c9eb8337a3fce7d3540141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6698b599c5115119b3f86246d0b5cdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272e27d90c7605923412aa9abd6c954143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4625259fbe28c9021f78be9bb24f01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603a7ae4cc8618ef21cebfadd1f7663145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab090a22b39da681d45417329373f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf86690304cc27adc472f8a09758e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a66b8519d349442090bd360bc655d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8063051f31349cea3cf5059a1b0e7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb052090dcb2c00a7b7a0eff4f42864150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82214034ce042bdd79194cd78d69890b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09056b1646e7d82a2f742ca111397d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876057ad05582beb0e30e3779fec29e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c24c4d7cd500003fcd4e2e32840d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacd378df29af6f852a695e9ed2d958155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095000f58c29ae5737fb44e774cb278b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795e77267228a6798c7a70367627359157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b93957213477dceca2221f361c2f5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8c87b4c0286faa73b15dd30e22867159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bf8d9d63de1c5309f5b38b9fbfd90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90ecea7e1f376302f592e3be0ac243161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0a861d3c5868188a82ed13ed18179162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ae6571bc28977286bf81d7323683163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10410f24d3f7d1f2808579c34f7a47c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7521a018c412cb207a967b146cfc47e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073bbe65c9724b567ebd1dfb0bde1c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa771b48483dad124fcb32f412a07c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d62169ca582a3eccad0f5d2430c755168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a72afa9a0b9238c43445b49916e0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddb8ae831a9c53c539470dd84c13fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5e5cd885e7aff16d66f959c9c15fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95cb443526e55049e00d17abfefa2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc7916723cedc0f1f387fc662f1c0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c3a17c7b4d6e905fe27d94de28a30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215700b31214c1d73448292ba43172da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9768903266db272f0f198e9cf535e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bf7b15bd3196745eae83a05fbbec1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57930dd667f3d8c8361f7417ef725b7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d6bbad4febcfad323b7db55ff0f38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707616945d5f734b01fc6df242b1b2b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45461fa19d92f081e472efa5f51b1af8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28d06abae8b6c50e8399d4b82fdb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ea80126d9edb8bf6312c9561bfa62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aca399b67471a9577649a65691aff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77950e0ce7692ae0ede11631bf109512185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf77497b91ae043eba4902f405eb37c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439640f675b407bddb8e30db9fff6ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30689f9671aa28372c37cbe2481706188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188608292580b649b5b6017267781782189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216846e936e97ad8f161516bc7cea1e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1cdf7f814daee60aa9d776b3a2e74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cbdfa7caf7fe218cc60f539c4d5c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f00cfe2bb637777609f3744c8be68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d352fe6c116ecdfbeebff03a8149983194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3d0198e51bc8a89081b2df7f90f66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2f28bda7e60ba887443707560658c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c2c6edffbfee5dd2b3d519726d2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf164af8ccc3ad9dddbb2524288f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d284cee830cff9b69417c8b39fd8c6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae94be32a70b6029ed82ab4ebf623d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda51085384832c687c202574b4eb47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca494e2326542eed0d9c45e4b8d78c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b3e873bcc7f1b2bfda6b618bc2977203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ae55f1726fdde266bd808714909c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0e462adbbb10c40cd14362f38c8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb006321c539518ec3535ed8ea0a20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4371dfe9d87259540f96b83be8923207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c1d27851e9751e01d20a87a85cc36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d038bd29342e09b2f059533cc952209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dbb9af96c33b8e4779730fd381a06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92634a7a4312137324c80bee781a1346211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add18e7fe884a80f1fde7ca81ea456a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da3ef0d5b25673cf92be90314aa12b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d465e6ebddeebb9463572cc06d9eb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f98c335c96579c512cf361dca46041215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e50558fa03437c3f67d1f30d6bf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46cd8c0c6865a8c7ae2aafa2e9e0d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9967f49865d0220acadeba5027af858218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f65cef03496ecd211faa73d99598b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51fdca4121fa5f73c4ba8e88eea38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32b2b3e60ef9e6c9afea824267c640221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd4d1bf806942addf90e42798c27f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89887055f968c6fc0e301fdd6c2551223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e16688c81b1dde8404a38c0c5fa08a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1981cd2de7db5fe988a05e10a41e53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84b0e64b9d482b211eed25133502ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38361cafecc3001c8928b8a5aa57d435227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfc7539c5edc3cf5a5c57acf695278228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0191768957405dd57f0e61ba5c4c790229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6cd623db40e7a1673aafb70e4ee80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06336c89d2c851cf7d6a0f3ee65492231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e08485169558575e45b84a35e9d30f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2b7e2b10dae503d761e516ad4a32b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663e86464abffe6a307577d008c4000234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced1d533c3c436a203ea77cec1b59e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab5142d5d34b309fb8e78578dd08ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b546f82014803d8b840550bf2bd64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362bee98a97e01d69ac77105aa41e1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efdceeb705ab405e2f72a074959727239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25905e2db0f8b0f17084fd78b11da4b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fed166fa26c51cbb44b10ca685050d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d82b4be176c345b4341e8265360507242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3990c47002706e4ca28f1ce72d50eda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1008b0ad5eea5bd7f4512256ea3cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0599ab118d7ef675f1c38a8005b28d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3f4f20046812af81756470f84d4ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ad6ef27e82ca31a53fa7b6a604a82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231e54305f80c4ea919dae4098e0993248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c83d8b2776562c34b37cc7ecd7ec8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff38f72c88eaf2b908ce92aeecb538250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c60767755d5cc2725537055210638251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70c41d53d01624a16882a44f485d34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae49c59d57f35f0475b8d73020a18f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172727ed8586716cda6b4317fd259ae1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc052430e1e196859960ec39ac79e12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256d2149339e5ef17e094fb9853c674256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3a8dc1da86416f4ddba1b7f0d5d63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d8992c154365aada3f994f4ed5cb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b37da915fadb561c2c9f9e1701253259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51e857b8213ed1486a89d569a41e2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fd5279b2e9a19e57f88b554c30819261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fa90540179fb8d247641d28bff305262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da0d685d1726735c5cc68b3db8b383263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eaf76a5b49805ee247bad2ced7a18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bb06939bfdbb83893f638f5a0d175265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e3c913b134c7bf24bf9428febc5db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40ddb3d6b169f7ebd43776e533b3f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb0c7b7d9b98782c387e6f84d106ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844199b5fa4e97fccd6689411ebce4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22140f4080821f6adb3a0ba047c54030270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6487e69975a6398c47f2c6692ca9c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966a19999a2e54293b09719e7c98537272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a6b6e2d7de02e855523b9dccde55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c18c2e288b9eddeb61d864fe8f3b03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea7b9b7aba142867479523058dd390275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d483adc662acc84b4ff81f609922cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58509d42a4d7616808aef353239013277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a97640a39e8a38f15ad5ecb02f4d94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411826ea486038aecf45a6f2c3df36a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba462265bea25cd9765cca5411bb403280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd0a8290eafb05b768bb8c9378762a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5f7f369bce1c2d38dd6a9a6dc1a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598743b53c12024bf788c11ee30ce24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fde4c44f55b386a8bbea4a3c48930284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c61aaf549734e68ec5a833b1070f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa654037bf80ff1d41638b24ae997a60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4867d9f673f38f01f31018d607497e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f9abf962211a3a91c1f8264c167bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896a138ec9739af8f9c4625dd47ebc6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed4bd5342378aaea85459f8fcecd6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9b79239b9b90df0adc7cab9de4206291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aebeee05bd7a10687a2d5529f9553292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785642c2616109d0199a5c2c838a594a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67642ec26dc5f11f30b514071eb30c1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70052cd724e1c2194dba7279291dd769295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5d2dcdb6a2163c0606d12bbf70ac2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2534c772b66f70485e09268be71013f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235940a0a53ba418e7c176494958da09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb6f317836a8bd8216b96406747172299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8464dfde9fc671cfb0c29d987bc1e89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a7fa54db85cdd99f6181e199b9eea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1138001a2dfa54c7af439af78539cbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c640d230cab361b7b8928ead2f23a83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d940943255c913f534a4456119d84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b96c91fcf91ee6be49ca935bc2321a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3bc8e119d88f62535693a0719f595306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad3dc5cc3d7a2b112593154857470e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253189a7e066169acb1fd0b145b5b91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451da7d3518ee3fc41ff619b9afb4c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5d906075e3d5ba3f9d96c85aaf63f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cce6904045814fd0d001f67e570e1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dcd9704e43ee45d02ca1df7b67752312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d781e7e6d830390e30aadac13ed4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e2b12348f26974d19d99ed94dc8ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01013aecf4b477d4fd5a8ae710f31a2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101740ee48646cc702f55122793e3dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71531b6f57c8ba50564c047b9440f838317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f4205e531f42e1ddd4cd28808875318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8327069d8088ace8ccbb78e0abc33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba65222503b04cf2002c7e8b8760b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db067dece5d60623522d8d2e5e98a847321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105f4b3375c8f9356af4708ddadc26f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efab4057422d92e716ae012689b0e4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0422a234b8f30d57acd8853d0e8041324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecca8758a689d3e6fade05b552013e3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>