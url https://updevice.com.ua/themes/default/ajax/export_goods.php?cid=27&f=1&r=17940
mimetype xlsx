--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d2df27bb7ed7cec1ff288b2ae80ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad4e3ee4e2532ad552d651d12407412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bde0b837cd67e3716bf5d5a93c11cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca59222b984933aeb5b9d81cbb79f914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e7be77870b2f71d8d3da8a07229385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54593ef62ca0ac935a50e7de145eb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78901b319611773a6998418683ed05e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930797cb97ee0c9f7e32e48e3d58a428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795af34b1753c98a61f715e14eda3bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c085753a42fef83b218a3db59eabe010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91596b265dc9db2687e6e7434723d8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfb23b8a0076a88aab6e815c1c128f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a034f3ba47ef71858107cfbefa8150d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6019223c099a03b6109440f48f6c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b3da498df20f706e0dd29b0f2f1ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979646630a7d24c7f364c1b243cd73716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebe915773081d06c186d5fd4e49dd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24419029b7d5de223d93ec4530e1f3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ff83f5c8370b3b74d3278ed324ad619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e851927b6a8907f9edd0621fb290420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e650f3616055d310e1f7fce1818921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4d024200293e5d897617cef6612a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67155bdb1abc6087f59a7c68a097c75823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bda2e7d7c8d4f7dbc5b7e7f398e79524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a74c87ac6e69dacceb1388b56d5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deff21f2967229f7b52765bebac9a4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf545d434895ddbbd533396daaf12127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6b3c6c1d24c99d3c9f9af4587710428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157032709764c264d4a51b9219bdb49c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ffa9a393a49039d2a3c3ed0e6ab8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9596216854a537a946bd09093568531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942d794f98900ff50ce80c7cb9f5c6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089527ada4c5db1db51ad473715dfda333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b698d5969524a84fbfdcaedc7bccb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f327d25a3d2a433cdec391ae8b2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c30eab560aeac643a32da698643536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a4896893fda4680615c9c8b41143037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ff4b794c7d0cc61d576078134243438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bf80cad86646e32ee7b40097c6b4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74ed7cf8d5fa942b3864d41d488cd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40304bb8afe33856bad889e51ef8d03341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fab23d98c209b81af72105189352342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d500051a6f77af82e09f4a2465bb0f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc140e49e3e331077c10f4c83fb5aad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895545fedcdc7de246101d1e62ff15545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8fc2007d2b6ea9ddba27e4ce0631846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b373ca4e5793f28148345808a6c1cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c7fda5e8855d282b75097f2e7434148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe270ea9d72ef31326d41edefda2dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7771f49629f09e48a0c29f8f7bc1bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7c1588c78db5655503f5bafb4ffcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a965ceef219d2b99aa04de42cb430db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f97b8245f744f585c1d7621803cb9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b77d1c12770638cc481655a70c96654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dde2400499a831e84c46773f3f4ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c704d6b2527d83f1b2f711d75d11f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9953a99d9d1b67eb1e9da702c9db4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473c9df6d606d7439fdba6b4fcdfb4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa285ba900d11f264227948b1fdda4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfb9a8254fea6f061e50f7d69530d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cccbb332d61bc7f96758d1817efeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06db6d7a3c52436e3bf756851ae7ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc80df3fb2a7400d94c47b4149850963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e74909e9e8668ada90be46d45961f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aae97ae14c34fcae66e3918f619c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d5b77748ac18f81dc723e0fc1a9ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636eabf27ac87a30cc69427b19722b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b59d19d5013380356e0dee8d20cdad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051502c1245462d66fec16fab2311da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b877b3a0a111c574beb2c5cb678f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f670ba9f6650876db068fc0e5313c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af4dd2ee35753bd322c41d6f8e7ce472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5017d5b60482f37742755cff02057673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa118b2f444ba56f9ca72f036c0a6ebb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683059646a212ddae20f96be489840d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498c6de8c2d42c9e5844f297cb29a3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11538ec3ce96ac5590bef2c738735477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5489f70d71db64937a283f3991e6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed75097fb47d8eea9aa673fb943a6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877e5847e930f0dc10a6e7d010ea1c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdba8e4e9709c2380f80402067c9e0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d310833943efb84d63262b258d25e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad63a70fe2fc8e78639a25fb4d36de883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38b6fc4a35473b3feff51d6b65c27584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da7343dbc5742ee42a269fb52309e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789eb271f18edabb4a3532874451a6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b5ff5683c8c17d364639de5c46f4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bc4f50ecf857baff75d253d543e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b65e8c15e48f3d0df054253bc3c5a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fe77432a9365fb2871230eb4383bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bf5e905cca05dfc7fb996bbdb13ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4329c9c9e4d5d6581a6eb16015a9b5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f082187897127def80ab2359d3ac50e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f3710f755fad0235a238749ef4a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06e2646883f2cb3999315babbdf8a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d10bf95693940ef520ebec17dad1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971f159562f38e885da3f91830d3d2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f941c0484d99d65ce1784ea4e86b3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921087824fc22b01a0f5bd5eac9da86899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e9ecf9ab486e6dbc9e2ea7665884d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d90fac70cddfdd199a1fde3b07b0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ff894baffe075e12592fe0849c601102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3222991a5fafa7ce995e22816b776a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38784979c81aaabc1db6a264be12529a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde02c966c089ba7c855238865a6d99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71311b68930ca28c378648cd2879bea6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e289731dcf8d1d720cec624a1457107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7fc8b9e5b1bc9a0e22190f3669cf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c954704440a37e60dbbb4c6a177bbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a16a15bdee3107ad366c504cc483af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56798645db524be2db6857020e33a6dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152badf2c719f8185cc893294c11c46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7078e3beefef05257e440351ede9e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4168ae56c8aeec7c50dbb4da799f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c21f567f2515b940d3253578d36f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495f7e1a717a63e405ad2e2c4fdf2d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d5a55feea2854a760172145a20d0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafdfc88d045fdde9c5102a81bb1e3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99470a4f22340ad72459b8dbcd354e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b39dca08eebf15aeffd3418c07e00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19104c1a0b8be2879f09febbfbb8f21f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8bce00a239058c57dae8053392ac2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3022915748da63a486d50f2f9468e51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324159eda19cc9f7c68909dd4eb012d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acc5af23bb44c658c8280fbb7ce19a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ab7ab5c099e576512531e88b6f91d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fd7d3f1bbbe3b79f0156a0ce85c00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc408d05c5c939f86a57e3136a86ce28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cda7e1a92845607a33f6f8ac19041129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3244417a7b9e01f1217a04a9b5e9d8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ae7aa0174c1a18c4119651ad916ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b3d46873ea04b7bdd5ae1d47460cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea9a6e4feb66a95bfaf54067030b51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a4c90528d0bdee3bef29dcb068612134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfea9cfa3cbc5d19b6b1a52687316b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863de5c5811e55915bdfb20561ac07d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee06abdad374e16a2b355d61bd697e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8c2d10022cb9e50aa1d97689c2388138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c7a2ddfd733f95af2c2416a638337139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526c25a80de54d8cb9025f823d66e58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119daf0863bde9e993ea233f3c80bd09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae358e03261ca16032388dcdbb05762142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5a81b1bc66c110b3e7810243a2877143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad4c8a47812fb7ca0c22e4bb9e9b8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd333d7f41e29fad8887d176f1e9523145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc434d30a95ea013d0ea8eaced630c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10304f4fc02e936eebed357c4c55f06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6962dabe0f033d5c2d11ce0baa496148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069aad41be8ba6a246bc88e9ee12b03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667b0f3b85f5bd68f2a54091e4cf732150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f69cd2dcbef8fbbf7edc33d351b1fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c652ce4f9e046fa52ed379e66d0f90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3c55c0f765ad4b1d757b28038fe17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8940f75e60d50d182f4c3f63e405c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3e5e62883400797f840e85e1f485c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b72a42ae2e478a8fa4ec06f461d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b0f8ac0518268997d0869e3492a76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d21c6e48550d69353d7cf134fc5a50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c59ff98773700e6db5574b4632412159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440065ae2fafbd28917f2a58c4cd6f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf0e5990a5d33d97fe5a32bd6c9b2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248269ed39e2114993b0984a797ee332162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26900a66a5b98336089c843c8047d5e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8013e89a3ba30074190829ed22f3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91be90e62ac117d67e126ef3e112bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafcd1c807aee2568040abc87657327166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3f9e81f737413a259e5bcb7ecb774167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9017e3625d178ab23340149ef967f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d256e07de4a018560cada12bd9ee62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdcaad7a26d6ce4881923178512279170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131380c81de781b572a5cb18bced7d9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bf20aa8e3ba7f55c02b636595151a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7d8dadee2d6a1a67726c3ef2efadd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddff8fb0fb76eb38a83d81c63a87670174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae7eae83ab3c65f468df57f644d5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c36c5cda32a31417ab792b063ba5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c42a980053be58926d97f554f4cf3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0860101c73d05f132b1a81c24623477178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470989ef1da2065e23c4871fbcb7866179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ed82cfb88f66c92c18bf7d90eb4cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6200c091eb239ed94b841eebec5d046181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf3d4d0b2d60c57e0cc81bb0808a8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1bc127d1e9ac1ffde3ef71a29a843183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d03d2563a35f8bc1104ab5aaaa379184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc550089e8e7b9b2f5a565c0ba6d15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1b09a885fdac83314c919a69f9a30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ecc7b7b6f4c970083cc816bc81f3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8504e5a56f2939635db7d78e528502b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8097c4c50b758f1e35650931b19d265189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812043305ee9887241e2fc73e453a9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e02a37a66572857d88e6239cbaa134191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda547de9d43413d68064401bd462c9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4cb7408523faa782f4f4796f87eb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12ecac454b060a2557eba758caa1b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83097a6aa64fb68f52848d332dfdaf64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455f4b5b11de854aa7e1f2086932e95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f013bfa7ce96387c02cbca9587a40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e76e1757c8dd7f62b614acc66d44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad2d444e3d13f8ce5eb1076b2f89b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0497cd160121c97487abdb203b33e5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb369302ae41757d45b0e1db89a0ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f7ad291922b17a9c9c39fc3ee159202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ede6038130914c3454a2831bf4442203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f40ac4f72a1848c83bc18c6f5762e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932219a432a80c54610a0d09b0f2696205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc4c3a187a44ac6ef273d4f32d8ce9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6aee4832bc95d1c6bf96fcfb86c32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfe914f3e69fc99f07ec81df5dcbe2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bee4eb9f72160c6bf359af6bffcff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf99f679695d4d21c80a505ae03f311210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfba7652f6b4228cb9efc00344849c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7af282ac04cda75e2096ee0771bae4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778b4be7eb0606880efa04407dec5a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af5692b86b40b3dc8edc79ae7010c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240bdd909eb9ab51d797dc66e9f31e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3989724bc53f7a5ce024c142784c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944c7540b6f5e2a3bdbf7681463d872217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc44bf2679d2cebdc52c1b562d252b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bb90a3507cecef496cb3408765d9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8401f5af815c6afbe324863f7b777e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e436502ceb39dd866ee18ad2a6b07d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f2f941562c34ded7105f946172e30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe174d12782224afbf871ad5cca73e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aadab6c56d6aad6ba37a01faef680d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca21fded8c3683abfbb17d07e1816d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcedd9e88f84e91a5c4e7db59a4074b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce610a255fc98333afd6f80e8cc30a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c64b6737f702da449fbd4b3ba6604228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce03abdafc676332b3b81bfeaa37c4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e95d0ebe6d468ddfa8bf41e981b89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61ac2e9efa597e72e90aa62ceb2bc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a3585ff7d0baaeb5c02ceaff1fdd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab515f7c67c5d1bad9797a636d2e3b74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73558c8d6c611c5af92852a5ce8be438234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8746c1bf30726e05bc0337addf00a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af05e9decd6729795cdf4ed82d0f33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c6964b78465dd4f39ae0d4f82af21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e30a6cfe5ee2fb833a082ed13ab7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f69457f5ad0d78be058c38fcc795d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865b6501f74312afed553bb746f8325240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c916a25796d1e59f2995bf611fb77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9224e3ff7cb927d50b197253ca8a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacb6d695466cb749fdc54ed6b9970f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56186662550e1eeae9c27852466189d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e8bfe344780a2203360dbc44304e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743656158f1dcbb0e9f0bf9e492255c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee87756b5cac26822e3a507d1aec344247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac2ebcc65a312517da688cc24c36e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edfc8a8a97112fb35f826aae39ee5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e4f1b59633d41a07fdaf455b97329250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8761f6286f3e6669107064fdb7a61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a4496fd479a3a8f7824fc46688573252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed4d12c770632f0351c8d48c05e529253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d46bc10d47f62536a8588dc09b4890254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbf1fe3389dd2d5cfbc0aa7c15cdaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d98279eb3c639d80743852e4f6df6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067c7e1d27baa9bad5813ce83e82abc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a66e795bd6fc0eaeaa38a0647f55f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aad790348fdcb06fc231fe00042983259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa9ef7e9aa5a4685b32819d19fcfaa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a0b638ee89ed138d5f416f8f2c803261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27ede96b8bd7447df4522ca9f3e782262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2b891b2ec9843487af32f0d692b0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a26ef5ca62ec612a88611eb1c2f0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c435bf164653f7e5de497ce6a0cb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99ecf8da59df481cc2ed3c32ba958266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf5833d805b01c46fa974e3c3a95ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb1f835e68812dc0f642e897656d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30a3309f01c3a0ceafd4ed43d8d4f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dbc11692254438a31e91166100314270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3891ed8504a3bef8657aa15b79ef350271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a53c7697696a20316340057a0746a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6cf838276bedf3de093eaf83ffc4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2892cd472b60b85699c4c148790a170274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f204b52c2f99c1f23bfee319d8247275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4a9dbb6dc9e71cca86fcaa78f3990276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228190ff37d41256fa1473af0c26dc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53702ef07ddb3f2fec887af3dc1435a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a55e9e0baf6f0c59aa49984027bb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f1e151d5e5e97c4b5b845001d817d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc414164224d2ac53bcd62407bed4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f8e133f5829aac1b9ae92f19aaf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89cb149c3bbe3446d8729ff6105119283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af98d78afde28dc9190fb93738da49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b199bed0e5f77779d0a2035a277c0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e6d030a15b09f5d3b5bdedf435845286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd722fa7f00dc93bd5aed331fb1a50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c02eea29fcaaf220e5b3db82472e37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537ee24cb41311dd533c050179881ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb68461e90b6d204472151984ea425290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41950cd8a35bf6c6bbe34e4dde5a01cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b7a90f685e545be5d92c94dcdb53a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a18127f931cc61318e505f42ef18d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff329faae7776d8f00ba56a0b50baa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8846452aad9dcaf5203cc9f1a9e0f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff4dba490948b3f77f014172b8372296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e5066e6086a4c83020975b88c5f7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63687158433dcba99e0d04f79301085c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee018f34aa38d09920fe323a2e267714299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121da82ac9d19b293f32fcf8ab6139f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b996fbe553f697a310c596ed21ea8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7847b1198c16d327c7c9186b4d64d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f332cd29ce087861ad8e60a3774104303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b02a86903d4dee081b9b8e86805741304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e4e4c535c56a245fd6c21527bed5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c1f3c4046dc054237783c03b41aed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a1479acf88cd9bcaca03a1c7e41f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0315b57946284adec90f7dac606661d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad043b38772996ee2399ddc87722fd30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d029b3a1a802acbe385d220bf57b218310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d5c33d070c5518b91df8a9937f53a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059730fd5bdd07befea126974cf20d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d8b549f74d76905784b47540132c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d6378c41f63ffd77b0c922c691aae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92972d1a168f4fe33dce3353203aa49c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748940239f1b98cda40984044591bf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ab5f995a1173f47913710a71c8c64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc350be417599ed6e842ec8a2de46a54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aac480f434741fa25d5fe539b04996319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d1dce84d775da2d97fbf51d6c62fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e65a8ae3892a3264bee1bfde093bbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279fcc82e56baaf8f5e2166adca116b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103a73fbdff38efe8df30fbc0d73e93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ee6a9032cf9069ec1024b1028584324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd753f32957d5a8ec8cab0544fd107df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc00bebd8f7253e51d8b434c528620f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46db0ef6c310f3e0c27a0fcd7aad39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44686cb0bf7e6d35d0743132b4ad17cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8e1703124f9bd60204513c9fc1dd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b5596869a1d338f7fc7cb8e9cd98f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55398c62ca242348f542b8553d508a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0e374342a21d0e81b95a233d14aef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb279428a4baa583c725e400ab372409333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dda7b2a88c9b46d8b52ebb901b691334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17d7ae955336df0aafd69a30075891335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb0c5858a05451074ef7bc1d358c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb8510b23c65ffcab89135d8cd3469337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2173017091e6d2357ebb2b1dbb7450338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54d67e03f241eb845998f9d919bf70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9d80ab3bda9965c64dbf53148e74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca648505b7ffd4e4989f7e27dd81c72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f5c4601aa35ab00bdf9a93922f78c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16247ca35d01e8f82d3c3a2ebfe11f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e601d09705d51c20fc8e0dc3803f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fbd8dc8189ebba7e3b8bbba1d8aa6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01309decc1d6db9cdf836d7edfdbb43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f917d1851191ef18d2ef675a573ad78347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5e4abf9825b67135a49793fcc6d8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de62fdba04809010903b9e26d455cd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785b54344dc0cc797c5f13f4dd0739f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eda868bf099c6236f1e6c6c23e5704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22198fda68e9e77386340a34ec6ca75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc142c2ad6f82ba382fecf0bc44e9966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206aba02208df6729393f2bfdf3fde9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e97d485d47871df2da7a569ec75298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ac84e19c3053f0688bf1e4990a5b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fd922f625e0d9f89f01262bc9c1a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc7b629c5efc405291d25e2eb3183c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956f8c5ed1f53ecfb487d72855f991612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e842c0e10d6f601ef7448d9aff80713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2315cfc3522b8c073abfe81e9443ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea168628836969de56da2c5baaa4f4d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911d4a13e6d1d1a00f76bdaf1f197de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28763281dd12023427de48108a55d39f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069301599034d83f13fcdee24ae68ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79457632b30356688d916f09d8a803bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45002a92f510827f86729c17153c94f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856c0c1a19b22210c16744fe0e3243421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104b14de72c9eaf6a2836b730c2da422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bffda52afbd2bbc4922a997456920b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaafbf583da672610cc66c6789f793e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161393e3c373478c14496285603367c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba363b81317475710c7fc36220ba644526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaa724a799c852df03cd8930b079e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d3d0b94e36e4e1d0219b39987555e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dd0f6b9de701b127c4abd9e816d1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef238d89142658657a76a7c61abffb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f335bd467cd18551d4f2339d606b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628837a37c4b3f19d332060881d49bf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f06d18d1ec42995596f18aafe3f6c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ddaeb14f6cb34adbf2f1824bcfcb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ac078161521d69aa259d77a0352535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce670ffb604af865c3040345d9250236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f0fc47998c4443f0231388a3cbc5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f425f4bbd4e59804aaba54ed27ed60438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c498948033a2a09a3f35984c55439a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3923227c8985deecc245c6b60ba1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876abb256b6c8832ed2b7af05f0f288f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b5543a461ae46f43581b6c9ee493c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a1fe724761cb6a7b0420493eb31f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a82c037bac08809102b990d92ac52f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84009dcce373d79f3fbf0a7234e8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaf46ae474b98943f8b2f1a64650ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b498f2ad180ffb42295078031d35f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb47108d989336dc935138879876548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441111cf84486b0704020047116b46449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9d6b75a6a0e6f5922c931b29e0e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f8363b3632b84a5a85e03b571737e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1456b5fbb228afdc8f5458542c3ebc952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b25288cd1fc769e38b65a379562f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257503779c0b09153cff4be3a562da8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec37c5a815dae30aa47846183c010c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0ce40877c9f1cd96f96cdf048986a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb18279e858b50b2940488fd9316e6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f97a496550a30906496533b9ef787b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e18fd12890dccf0abee293afa5f95359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61e8a30bae52e85606bc0d7d3d149660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261d4cb0de67670191e3fb9fb81726561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975d9988eb0a17869bce1f6d7d95ca462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cb2ed4aff56e0333434baae504cbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80b69e3aba913e84964872a9e5cd4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d492a7437c8a4389ed544d066915165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a3c48a6b30d1fc8f5c12763a6d86066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537047a6e4aa004aea6a29ad6c62a34467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a55b049bfdc2825f7bac35742e79068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682c1c717eb3832831424c431000de269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfa78498ff8f98b9ea7b1c4d656bc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85597bd7e9831a3e00d80d79845f029071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133506f730de9dd3ec230b117c53f9df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f076f6fde32a2f1af62952caa81fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d55f9e4da037ccf93ee11acd37488d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333307d1c16d2d321314eaaf65654d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c249e5f162acae7e8050334120ff60576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2b2fa764ec2bb56ebc1d3503ab1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caaec1f808f4f6ad2c53038725c43978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107828f8b801c5add96c5cba70fb10f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54db5674d262b31a314b85794bca74680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fe7b5e4c3ad9c64b6dcc7fd55267281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dcde30e29a60c10c377622bf018cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9ec1492839ac9d4a559e8a13ef9c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb1623870a1d1653f6f02e78e1089884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a1f720242b8919205915a260c550b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07decf62803812b5de98b5c58b80e7cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f37d562e3bde09ca490cfa913973df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ec909ebf0f86f92dc0bac71fac9b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b593a2072156026be0a5c02bf99f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cfdc0eeeefaa8856ea91d3595524890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef67e1a45b3547836c49584648c9fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b7e43f4592a5db611c13e8741479492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a71857085b3f9f12ec1bb4821226293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de618e34ea9a33620230dcc5eac20ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252b5664d46e180f635ce988e75c10d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc7869d7d414c9888b722a33123a3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7604cb688d616a979cf4387d1ce19f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecfca961c1aa95b435a23d4fd87cd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe2a32472457d598ca77c92f1f272499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504beeaa61e2a72e7732f182c911ca24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899b7d7ed6fc6ab8b4fafd2a3dfedb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdf1e0aa74745557458abfe944d77f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26160acef4e507f54f8b84a95d7c6a53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330061232751af3de6979364b822b07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc4c01f2c0ca1da5027c89390b7fd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af3ae0d3e5e96dd5bb85b51ca6583e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c610e59222bdbf19dfad1428dcb7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b509bdb502d5ee24af9e5e261f293108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2c10e1a8030ffd04a6a881e6510f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce364cc725597f9aa23b696a175e17e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55e282c0e4b803ea9fa2cb630a9ef0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95849a0ba9bf0fe469ad1d996a23dca7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45dac24e0a1cb6744b0f236667d15a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f281117ecd7f6df60f32ddf20e870114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768f9aea28ff0aedd48cf69d6b0bc9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec870752c1c7312270b66806f0223b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a7c64cea69850c292084343d98a53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e305145a4f817516433895ad355cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309fdb612ed67c60760ef0a1cd8ff56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4563dfa004760a375d6c54f34b6d93b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ab068cc1df7d26be978e4e59aba7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f30a283ea85ee9172e02a78659e42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65871a42b660e59ab301228653fa70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6293344a519bb1ac632154ca9964b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201f9da89190fa37b652408af9da25c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e11a71762da3305ee17219697a5636126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124bfaf60e4ee632fc3faa16778f0b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e2dec45099d869ec20396b298db38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea27aa895b1627eaeedb6b03c0d6e1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa13536640a2abbae3239999be7dc1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02710082c552dce097f351f92c4e8f9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509a7e8f2fb6ac3c56d601946d7e710132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ced80a21ee8e6adeee06124df331eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56cfa9c12c87b9e2253054fd567dd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c10addc522294f5336c325ddc9b0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165d3ea165322a970d3a83af26b529e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf1120c8bce2c19917b3467114fecc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20a338f0215b37e0fe8d0575ef6fcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b46876633411e9649adcdbdabb5743139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d86a9ceafb4ab34941c8ec6d820df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1fff666043133a1f3991a08f4fe17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b949d596749ab60bab0e8833f84f12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2f65df3a456266083793d9c47976f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f6de00a78a0c5c3bf216317fcbc8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9487f8c61083acdca101a3b4b03ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a2213f861289f0d3c637d11e3ebec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e1afd8d37b3bf4df4692fd810386147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4318afd4308b755803551022646ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873498bd18cf640d62e34a0933a55f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51fdcc1606ea52981c5d5c769565c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520186f29b71ddfee41cf97c57ae091c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7af1844252ac8debdcdc04a9df5ad7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeafa8cef5eaafd3bc9bafa016207a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8be0ab11314a9220e8d4ccd3113fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f373ae7841dde411793f1efc6f4a0c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f32d26a6187cab5ec7b4f0fba524f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e401d6babd310cc8d37aea826fca11b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec7739a72b0fc9295a4ba17e62e4fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c19a328d57c9a6143d9b870b221931159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eadab615f92be9b91d32837ce5d2b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877147887ee236a2722f286c4d746ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dd8053253cec905719c7276f9285d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b3fee19ca09e2619dc20bb1861279163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f0b11e167b95e3e21923d37b55d22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca5c64e5c532330baf04f71c6727cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ca33f2067e8c1c997778095c9dcfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a25d412e2188d3b3ce5d118c679fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d3059e62eb9b6a3f14d73ea1726ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8b8a5b3db14acd88235e006e5bbea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4adeb17c00fcb925f0bc0b0297f53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291582ccf9b9299607ab74b9aaa79983171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18a817a84c479189c750d44446e5c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75526f7219c100c69ffdcc45a7ae57b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8adabc0d98e17f6e8b43952a0f4e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aa6f3debea4ae1eb6e1b3fbb53d14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34755a8914694f01a24037f6227bac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070301f2ca4d69ab6c1cb04f70960f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6909a2d413cae783a87d87a4bd970178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2d2e927afd4fe8b1f4bf785be337179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1bab84c0b4e9c836224f536c696fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937dd71bafc6a5e6ce88ab1be9e0073181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f3cc54b6e307e256bf5e7b8b900c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6d33ed303e6fd1488ecb94aa5a24e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2fb3c3fe1692aee3852c9750a47d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869576205df69c1e719208f0b7ad9db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee89a55dd113a7a39fea983ee46d7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a49d49ea01d308f101d9596dabdd55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6269e5661f282f2fa1f153edd6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3089bb10abe1e81af878b716bf0165189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b553acdd8a88d22cf85e17e1457e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d1bff0e19d7a1dfd8b640e594921191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cacfa90b34b54e2c1affaf35135ef0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0374ab6c5e6aca5121163224e465b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdccff2522a115e3203bffa8277f1fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eb40368d9db472c2f07a23511fe3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1092d7fa67e22c98a439ef0ab941c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139775d60db0c6dbcd0e092002bd113197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dcc5498b5a9f233d01d80cfd9c916198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a0918bcc107e4fb5f852f577b2c44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cfd72639bd44f98fd547adc679f1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b438ef6f9514dc892d61bce4b720f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9f573d19808e3996d4dbb548ebba3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb2863cd5810a9fa1e1b8f92472068203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fed66be456cca672406e51c5aea85c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89df4077e41175d52835cba17965a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2df3df4e18327cd74b4aab872aaa7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79d52659ee829db5c67f69d2aef07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106241c1f58b6528eb72fa2c9ad64ee8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e7ffe593384148f7d67b5a7c64b9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1150417c8232bb6662c66ca828770c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9f0e94863e542ce0aa57e14950d09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9011574bd520210d88e6fd754bcb12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a598cbba87a4ebac8c16f5567bb84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff0b29018d90cdafb51fe0d3ae1b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821b8f2cfc7aa6da17b54746b2b6061215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3894bb21229b50a690019614aabff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3602f031dc51aae9a60097ec0782f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24bd6ebfb94007cf474a517691595a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22973e81db5904b50e888e00179b35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892284cc8d2769e31ae982cf1d7335b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a176ad4493162aa90b48f09fa0e383221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f4d7c002ef3cc2a0326871bef6296222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45633e9223090feb418ceb4780684be7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d47ab24b4800e8c0e91ae1c9ba816224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c08c81f9c74c0dbf754aa0d1f1a46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c166a679daf9e1601330362ed6e0be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c9207f4fee88728070d20d3dc0a7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d4a8726b57a46c6e3a213aad1fa28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b4756a6c0c0b18811bc4e71912b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af10014e6af72fcf51abbd288a2f7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c939242a2b394e45e0d82cc9a8c9559231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ac4ef3782c2c07034b6047afe9b2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8faa3700386407453bbda20f933453233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380504ac8be9995c9055ba62ad18525234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97fcc857ef00e24b449ad04cf09dc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9186b752641c027b41c1d467658bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6da40d9ce3e914361d0841aedc5e2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d580f17a700868dbed022cfa272e33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bfcadd3ee5953b7ff9229a824e174239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2c8a060bbd71a0addf0826b127b5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6f90119969bb69c39390b2966d24b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452480d8e6336177ed1c254d4276532242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0345915acbc5dc2bf36edb688a8ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03dbdc4ab564c7c50882cfda9a3061244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b37cfe7b71a52c15f814550a28296245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936fbd70fefc6a314d6339a2280399a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca77e039db81e71fe1512caff44bef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c06d82f41f944e14d10bedb5258e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92ef762690fa43a08a1db5be04e68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f7568a814de91c741438d5a19aacd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297d8e3e5c1ce74b90941dafab25308251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e663f4bb4144ba31680a5f3ba1ca1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8247ca15d6821e5636a90e9abba0d67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689dcc0b0897a254909043833b3dba4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bccdcaa20d08eb4dca8dd58d8d8d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf1c1276a1384dc9613dc22f372e77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e71b39229c3b68d7bcf1772933c20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76fb0834427aec6c2c12599cceb7f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d5aa5c9f892456ff21b3208ead44a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924267018d99589a00fa3519bc0a3bba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7fe79e847d3d82dbc52edaf259005261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c023f507f7b6ecfd4b6395adc6b04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0908dd1a2f63c9d5dc38d17efd1fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1a3689a497a450cc823eb99c74987264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944940dcce701be0bdfbf44791ae29b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2948e86c7a1f40d3ba28c5a5355f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c99e562deebdd943fe872d8137f282267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f80ed19cfe5bc53aeff6f65153904268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f5961d43f909b72a27ab95153043a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be5ef81f355588aa013e2f4331738270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e51ddf5bbf2f8091787d1b3b5b017271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e618353bcc1fa3acc5e68d74f4082272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa335c26ecf3d8872de656e2d6d8e34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8bf751aa405468e4bcbe5b2bcd578274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11520d30d60a93afd2f358516cbb2ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3f0a73ddb09a9d5f6d6e4bb6f07d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d0306a34e7777b7557b6b78ba5bb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e2f4f55ac9d7a21275c20561609a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb71694cf971a64d3d16ee0fe0bae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a64a2b7113797c33a062f2ab3f9c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cdf71b68ec13d5614effb37e1083a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfc2caa7e6a1422717e3723bf21b53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d0f59e09d9acb06d106dbcd010289283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8071ca02f4119d7726d22a1a64967284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b80dbc36c8c3946c79fa9f5c771b0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e409b8ec2fe80384f3855b4040246286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307177b193fef05390ea7214892e1fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2a86f7f13dca479a35f0b255ea159288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707d138847d293eeaf427e3ca32855f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79971903695d1f942849ff0e89a42f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b4f35c6b1968432d9715b8aabbcc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23096d2f6e9f46fbcbab376bcaf6d0d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970dd887f7a38dae5614f7e01578dd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0545a8bfeffa7059ffeac4deec495b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894db8f27bd1559df9fb83b91b571ada295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7da7929130699a2fb9a1f5fe84fac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba7ea7629ac282614aee772d2db008297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09f016ce92ba3989328ed21b08b14c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca2afe5c1f49949067aa25e41d060b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6b95fd3d740973b5831459766bfda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253978ba27c3c36c13319c129379949301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3578fe131cce956394c3e37041eda83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437e0934b5404db7829f2996fe8af16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85553736e8a302c5409f75b4f9327e36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b134e90d3cd39d3766ccec2d015107305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd825bce0833ca7841f251489283d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f358dc228aaf357cece2c0326cac0d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a6290de941c973c7ea00f26e3eeeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d3348703e0b89fed4c6d814d62c65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e64a3de5cc4a986a162a65fbb5f53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff46ff391098854746eb6da4ede3e34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847b4d65eb706342752063f233350e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30155e38f4f2734cb49b092acbdcdae2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d607cdd95c4a46b0d8c76aed81c7fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77f7080198b126ba2c1a199d30dcb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58547b49df3c5a5b5d93d0726f16f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928467496c2ab9290657369b5e69a58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb334d05a7012d8569b2c92fec8e0ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ca101be20ba621aa9b67d4ea3ce15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac65fd997a0478e2dcd24b48e1f438320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8e936b0f690dd43b9adaefdb7cdec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b96b55873107e534d5421888470434322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ad3c4be76169f31cb573213123aa7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e776ee1d33ce3d60c591e00c91336324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c8e14f57753f602c8f121c92ba614325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>