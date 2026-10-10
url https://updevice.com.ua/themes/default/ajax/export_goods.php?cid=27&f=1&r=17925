--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e69ef90fbbfa8f8b327509d3449321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7053b4965884062d44f92f3a9ef602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa39af70f0e723959e135460a9d9bd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cd375161a0928369de7cc07abdb944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13091df8deb7372ce1efbb1859ec7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82422d626648e1076ded7b7ee51de16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bf9f12d544068fe0cce98d19743ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce52324b06eefbd28c3568aab6d4b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca8b2cfb8edc6914c9868b3bf2ebf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790401e9280a2b4a77e47d37f667d4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2f77a547a732c6cc738e8e6e3b15a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e193f294993054bf105a2c5a4cfd9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed6d1cf488a261fc09a74e710195d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab098449f7580eddd54228ca1002b0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1622db3e05d7d8fcedb70c7cd8bc6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14cf96db1cad571d7ff5431036600b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61d4022b82e922fd00dfe2108e4ad217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b955f765c71c02dda755ef949cce84018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae8bde5a74d0be27ea820507af1a8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9f103f7258281057db6d74bdacf9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7ddf2507b285449b467b76304418521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5482892a6cc21ae8fc4b8e4bd94f13f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c603e708c1a80c179f8dc88af5d89a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724147fc976ed956ed000fb5a7bb7e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ced6c6d3bbe8480d5f6016a782840925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a208209929dddcff52edd48fc8851fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0a12d3e8c781f20057a9aa615c1c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c757217ea3d2571010f6f995256517828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924063d3702d37559a91a1b7b990567429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787f3b8644cade33e87095d7095f4a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491eef58c11e4480b307675199848c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4f92e90904823497c70e99b507a2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed60fee47a88101435cf0eb16b31a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c3b361d7a45211a2d09ee7318610f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d3e44f781983473ff39c6a6e4887735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2279792efe095430050a9b5c5f0610936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b7d00ae114bbdbbfce19cae86d27e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a1fb5e81bc0af9c72b4d5a8d39ee338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c225fec5a78612233f877d480e210c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c1246d9c7c437f86135a4d5253f9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdf7d944e9053a8dd877decc8d4c5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee17bddb8a2d3d8623bc0fc339c00742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3b7959029e2bded7f693a2e063b9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74066f5b32a577268cc796dbcfb8f5b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace1d4140dcded18fda5e2722dc1be945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639f99cfeb760b89ead87f776d2d19e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54788a02b3985fbe0be4bfd2bbc825d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d565104220027354e5435215eb6c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce340c5d47fb6251f2d26d176b0cee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf80404ddcfea053f3225eb372d4fbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d0a84a1e3445b8182379ab778497751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0a26c42d1484e16d2556a3935e94252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999002ffd40ec8f99adc305bdcd9bda453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fbb95085f36a77da9637562e6365d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b43ba44a392b0553ffebff08d6b16555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3338526d1d86f6a3a52d861709ec0b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d26e3be2b43cb969c401a5e8c7e6fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1752b85d76b109fa84544f5fc21accb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b16e2636a52f33e6db3868582f2f9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19364d2e14a74e9fa693076fc3e98360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9ee6ad22d6054f3b9360d4114d29761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baaabae0fe3c20ae786b8b5a273f1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b10a4dc78d58ba88265f072e68d54463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c1f2e20e0bf641f4e91a470d4a87b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d435e8359af506e4fd175cbfb091b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1a36a64afa296e449a95c23e9b30466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fa2938920c01dfea84490be6c912b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6baeef3cec2eb9f168e10d9b332c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d385a55a4948b100b60cd5b3d5a44e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f309576230f499a043974342aa47c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081809c1adcbd242d6a89af032512aa471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091391e9183966faf886336850fef12c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ca59bc2a324d718eeaf8ed972c28173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9b14c3cc46f6c9d1b753a251f448474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539d73db29e957a6febcfd3647fd7eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b281afc80cc63e626aa36e605fd95d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633905319ec7d68f2ea6688b4c82597c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208627e9c49701fdf244f3a67f8bf5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9924a1eb3545e299d3bd3d3a64b3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f38790863893809dbc447701299d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e8380197a11c1efb95d1c9a6ead8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ee0ae7c64eba4d5f97d3258a5f25f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac00cfab3ae1c39b9cf2d2fdad3b74583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a24eacfa1eebb9a4d51f97ca72921884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c9ffdbf5b682f9259059bdd724fbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e7ec22e2c426fd1b5f124b4cbd91e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da6b2ed498988be646855781c6fc9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18f130e1ab9b0c228ede1bd17baab088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe376af784dee2b91dc6734d90572889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1eb419476310fcc76eb9aed67b30c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8397a9e15638a4ee07f2649431deaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103088e907701c49c571a26e0f6073fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab526ea6f5ffb71fc27daef74e18fbff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326427ac39c402f425272172ffc65edb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc9164db8ab535b35eabdc65c31bd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41219cf9e00cf242a1a69684196ef5e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ff5fef5a774c93ec34e70f0ef9baf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39a6dd2e855e02db8093a3d265da2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35de6eed5942cf9714e2138cab1adf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf00bc0973a0a29028e7c6e7760e712100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71060a8a7eb45cb4604df64ccaf91ab2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc71318aef60598d46d0820a526e3ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc9c339e01dc714ddab0d7b21f056f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc216bfbed9992a66e31daade7284c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339615927759e91bbded404ceeb76e7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f07538883bd54b28d6c00334cd19d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2aca8102a2d36cd6031e119f3ec0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3105725ba643e60434dab2f0ce3e14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b508744f9bd5321d0f8d54279bcf0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c866de49882b7e65a082aa5cf7523110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233064b1fa5ad4ff3b297bba510fe3d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06ec395fab805b6e147ced91374966112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e702cbe720f3992401132a5a1f824b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738d2b1a7287d8b05551b939416a9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e2033a9326d114b8efa16458a1a5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1855913471903ae97a5723a6cbf4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e937d0dbafca867af2c4ead866867117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0580ac93354d7a179c7f59c0dd884a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812587c3f27796f59bf0a6c0b74392e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090644deabdc6ca41c8b90ed5d2ea60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0d7766a2afc0a853c2f1c99ada607121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46b9e0f7dc2bb7127bc61b8ffb16ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0962b909ae5b99f8ed0eeb1622ab1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f82a44246b1de2ff5f3e2f4807a7cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f25b732b7a01ef00387fc2a06ec6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4225b4a11eb194ab15de04d0690e57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7874dbeec3213681e045943814b77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f90771ca858a9f5fc77bce05f575f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3155f7eb753c424faca9831ea8bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c2b8ed3e70838dec466bf13e64e2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28580ec5075df67e0c3b9a39551f4ba8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f642d729e69e8081c0f8f194704a84d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b7815fc0d02abf54d4dcc5e0c4b5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce01dc1c5e2267f1d712cd85864ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a847a5b23c1f42ea3d4da5f9d1d2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca848e9a828651bcc5f32dcffcd0c7fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28133871e0fb131c6ab2c9792cb68875137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1445c63ed7fb9ecfaf700a5f75212138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2433ec924cefb15da7f6f07a9ce7f3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75734073fed203393aa70bb16792a7a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181a06581f54f2e75e9eb2c07a07336141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d3ca7c36cdba048bf5352eb2a0db9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfd94ade34bf6f1abd27bf6c8000f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe976d044750c3e966bc30cb01677dd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548c79c619a2418ff5bbf9d2f03ad6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e51a9cf74682cc42e070be1f14e6f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d25f9c4798a44846ef3eef48553d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb2c59ffa41ff2a2bafacd5727c78d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ac2a28eed3b2258ecc4f2b5fed26a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456ad28fcd342d3f67030fabaf3ff2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aaaa00badef6c2c962855d0642e6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668df22ce2674df1c99a4443e555c5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820ac9c48504ce03d2ce06e47509727153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513717deba0bb72674db30ad04aca045154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5ff5138f188e1a12147ed79d8ac7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c836a08bb425b577a406487b6450b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37cdd7eac188b74889d68bcecb9d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73246e874a0672a99e356c1b65592158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa5ae7279a9f9239d07a9b52fde69d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd3cd2e6178651c35bc1f27c1b026b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eac71c4b81fcf3f10b317efe79c07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd91216b3aa17259938f9b85d33ac68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c747e4c00258ac93a2f4c766de99b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d346e7f031535b5fea29faa86ed929164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5eb56ae2cebfbe2109f5fab17440e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd51630f887796759cca273c2fe1338166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b94d7fb2655e8947a35f3f6a7d748e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7500ea331b36c5b872953ac3a4bbe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55da6eedcedf4095caae42e21fba14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285003e32ea1a498e6ca2c185431404170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bae88c899471bbffd4ece38d7c12e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1a29d2038cbaf0268204fd179a831172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a2fc0b06eea8b869923049c919551173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd30202bbe58b39dbff5d2b71a44c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73678f9d437bd902014eac07b7d4ae25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cc7a187b37d2aea2e572532f34a18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752aac40220bd1975c69240b4730c32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3944be095f37f43e20fa25bbe42ab03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b8105bd686c560540ec39a41cc6fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fee4d18099c5cb5bb3eda20a7acc4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54f3142672057917f0074d376c1dd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942206ae530421cae4401343744ebf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c658744e428d6ec71ce59f61c2be9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb412018f6f6d043f9b9f558be2d622d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ef2301ce0a2ddc04f3c418841e1e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd107401b7aace52f4a5c0a29fac371186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ebf3e913f7f75afa607a6ad77b875187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e654c80005b3d911234e312aa970c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f4d5c399b23ba873bc90973e8f335189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640ade0beb3219976bb9044b6c6fb4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a691ccbbea2741345ae2a01a5c035d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ff5e9b88a07f4e9e54152a53b6bae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad83b25cd61bafdcec34c7188b3ef4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934a0640605a5e3068657f666146b99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d98201ec7d0bee3c3815c36864f60f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df107f537ad841c5534496e5502f87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a9f1ccc69caeac3ee9e8fff38f4e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971212639025f473689ffecf92d361a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b5ebd5bde916c5f54e9ebf5a45dec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7d12bc8240f293ba6367614413347200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097063ea2e1ef981cf57d483c157958201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e619a6a36fcb012f7f6fb3185b51b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464d04f44aced6d4aa520635c9e9920203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd578145934abda37c668eaafa501018204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f73c1fccedab9b3626ea2626009e52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a781bb5da5d0e5029f4290d3f96e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea788ed720fdb3248ae0c3964234c30d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba66f640c0c2555ec85a14ed915c5e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f52b3ac0da62c0751f3955155bcdbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769f9847bf323dbae36384af0b8495210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01188cde5830f2145322fab301cea8ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126a15f2c2b7aa06160134dd3128899212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eec05d2151bdc06f9d265b8635581213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48fb2da7553b2621c15eeffd112b58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af2ea9e75e1ee6889848b4c4377d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3312d1458d456ecda41cc7e05b957216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc91b5f0e137d2126c0fa21799c37b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7adfb0fa6e0b6b960de47e6b83930218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043acf03b2e3b4b82e3517a0caf94e67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504e3063f2ab99dad2a767a27a1bf05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d1b1719890655e79d69d173b18efe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b044c221b4a5adeef12381a628185222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51de6144da3ebd24184f8995ba21c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754fee63a75ec798bae7f7dd3b5505224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4f56cea6ad29e885548c9f9ac69ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d501011ef4c4b771c9417d19b4ee2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf323fd7b3b38fcaa2e4fba8ced4b8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583c29a3ad8ea44ea504406780504ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61c70d7cafc4512de8e81db66fa651229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dd93b08094e95ec59b19db877e0db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587f5e377bd63f39155c0732c790173231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31319750ac854443faf73cd05bf25d5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a50601914e8669451f3cafa732438e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a806b102035732d6a1b2d922cfdec2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a8724fa29dac0b70c06e440cfc6b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74615b735d185032e5814df21fc3d2f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a76712a2422b11bf503e933d524a53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135a21bb1e9c925d7f507447a296427238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8be67716f68e882ef2d1c2387c261239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15196acaf97d87292d1f7ed1159c5064240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fb2a08cf8e024dbb5fae25ab0db7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a17b27d2e2d048f1a5e4b379d5e1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59807237355e695bd3954e5aa42ead243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab848fd5c0ad8a579b405d4e444f409244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75234662c66ca51b78dd8f06d4564c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bb42f91876e6d7bf2809d4a0f8118246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4617f4c8ac9b711540f16615d122c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70a3b89fbdc279dd5b1dd3f0aacd75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de52ca801384ff878c88205d31613c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39f3b34790cadc37c2d06254d5a94c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1959cfa5917d0b123c84c092db5ebb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74305c5d4633d885af0a097cd0a09ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba83128bab7ca17c53de2846fc4b3bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d03a61cf02a93106d37957d83e756254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077c762d1c86bec0e8ca252c5045028255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7dc81ecba6a9fcf1e9490d2794f76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587b41144ab1dd4ad99b97570075b95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069452ee76e3872e15d9072807ad5db1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9dabeb373e953a9fe845cad673c29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55a7c6710b0336bfc6838d74876d48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bd7debaa6bb4ed7be2dd22b4c7ceb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4538de75bae81a419a53232112d60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd0f59f647f56d2cde5a362b5f79c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32bccb68542514742d59303497ae7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098a4888789a64d4c85486ad0881f01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba168dc13727b6ce4ae566ec23a3459266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ecd6edb31d6f2a4641840601c468d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246bb777bf9cd176705aa886b0cd24a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3052d46ed445cec465ed931ee01a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507c9bb251d848ae917d524398f1f32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30990f65aa14ac728cb3c818f9bfe4e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02281a728eefcf6e668292db9fa7be0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faf3be8ad62cda4ec44d332f6e7fb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77a31262bb809dd999b12a35cdb76c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0918e603ab527066da62820911688275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8e3e4c996d65e45342370ad05c1fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b727fdba4fbe4bbc9e162ee971561e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fbb16a6aac66e1ab2e5d23864672f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8379dd970010e35a55b19cda5b0912e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776b8167d0894b2584b7ed45d5b349c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c7ff66d3dfda57f0a1931160a9164281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbeedce369651364b2c6623d8ed582282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae833d30e00b294919258ce4e0dbb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2e31b8cc3944856ba65f196f6d43f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014b31fa2f90de47fd48f0f7b04be30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062dac8d6eebf289adfa8a1580fff68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fabf312e3a1f9084d7da7f2f7c9221287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a1ed4e83992eacb7db3d1e8c748ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8afd21afaed9a69635164fae02060a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc8de1df2c00f55f477c9d143b759b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacb17319c8c49dcb1d846b183bc0d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309447542d27a802f1fe782beef7668292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61609661b3e3b8358a8d1e8b1253db17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae9213d8a5c2e65869c764ba74a905294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf13242c22876a19ad4c923eb2450f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340f71533386ec65c0481828ce40a37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61b9630d808baf8e99d65c731e632d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc9c82e6da5931ad38589e8a264d4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879baf7d42b79617f68aecacf99a7911299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9ce4b5e542b77852f547dc32a2322300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9cfdce874969a5eff4e4896bca54d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e16a2507ed78ea2197c612bb86896302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc29949c93e3942b6e0b4d15399e33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8128dbdf3363491e00adf8640776fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f8a49ef488ea68d82344e54ad3e3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12354ccfa93013579507e5d11f5822306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c42c49c2a31a9589c6588dc1bb4a06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b58e2658b475ee1bdb5430d6d88aa3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1781dd874461c61c53d5389d71ba1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f63c404d31c84e4d3f4c37d0be1537310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e94d08f92b9ab7ba51d1db00d551b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a2cdc7a2238690306d27575bd2845312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47eb894b87b5be41504ad726ccf3e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87781821608cae7cb0f71a9a7b9dc518314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a02bdd752deb5552721f6d6adea054315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bb9b1f7e7a8307f316429801e40c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8218f6b60ad8c6988c781affc311e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23130a7e33d5bfc37db1cb1dc9ec77e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a617ea522cc788a42edd2fe13df10b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390236bb2dc91e059c143d06ffa0402320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78782480fc860594cde61afa71d3c56a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934633c4f5b7fe7a36950a5219e3172d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933e816ea1f3e1c86324ae7802c55e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa7d83361ee4067527165acc60f73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1db056d029dc3b0c5d26cec31ff0b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df22b0ccace66c6ca580a63dc4c0e87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf43f38de8049affdc9c09e2eacfd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d619f333f9964b2b849784aee0f2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fb72736739a75521cac5625e624b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2376e37dc1a81195562a9cd11672bd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e6905d318fd87e6e1de37a73c37ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac07c08fd7bf1cab5d381d2b515c1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456ec83bdb29b10f3d1cd02714b875f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d671bec5801c1cfbf02f555776c3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83e2085857e3c50e5b8e68ee5711d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c916263689b25420c7c93ec65875fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b478edb0c44b08cf5fe0311bcb5bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9954b6207f4e2f2fc0919bf1dde15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c21ccdf499ba466ed88e49b7957d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb93b3829e2c09035945eb176a05ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb72e4b165d7b8d2d59db1f2afc6528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014912f08e9f02387425c7b1052f19c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb6defb54c539a735a3a217628e6c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8841515a5f648d4895f063a89214311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed527428c78560c5aa429e201f88490d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecb0a813b6b0be986969a6c27a55f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a276c6bf757852aff46b30ea0fa8c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d51262bdf92cdfa6631f2071e526815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cecc0bebd746261800ed8c575f04c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fb3a27afe7391994e75d7c505f5fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d766ca0d7803ada37907d49d5dd22c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b664895aba08e460c88e1f83575c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeb38812c985507b2e023eef31e0ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2a196d655aa9d797bf5c642e9bafc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd702ff49bbee0e5112dea235f5b22f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e8b7a047664e7da507ef6ee19191423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77651d4adb558e041465c9816b4a2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf684da87945c7444a199269c5f53a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3d65b808528c6797860f09756bc5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128d6ad7cd84087e57ef81bdb4b3ef127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f96449afb1fae7166a272497bebc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ac92f56399a45e692bba7c8dad0a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46757ae3c95635deed0f9cfafc2a9c6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde63f9a609d9925c8692848e33e7b5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03b002815114c30aa2142f17fa4e0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bfcea93b717c4ca2345aa943d4d2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cb3cb5b923dec9837704898ff0c7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caa5f624c1c08b812a1a196432a40c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd744e3223333cc886a4fb225194b8bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc9cb4b1a7d30813b5540332f150f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab758a153edfd28b0538861624dd703338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4dceb3406136c88ac80fe2991936339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff54ad1bb9a67f8b3a704ee6e4412c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ac5803cc58f6e79d20518232c007a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ae498c11cae15866112024847272b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f98993f58377bcf8127ab2c0245bf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5343906307de035a069a3d30614a0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec207615c81bfdd5c05ea8e75a26e50d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f69bdd5c61d84a211c3c1c5adb36c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdbb92467075cc72a6602c5a1561e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ffc2044db2f95312e5e943fb170048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401b921067e1bb62b2c3332070a2a9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24540cb38dd894d7e37ef0dc57d310f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc4a2ab495c8ce73025b4e7bbfb1c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf310617123b38e43846c9030fbb3c0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43fb00599131ae3cc48ba5704d065b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac7bed238f19e648bd51b4a58fda1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe05f3191072ce462d2753373a1eaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d08e89fb83404f7c88f832fa5925d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dfe612816fe04dec331dc04ca0e5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce50445ebb80ce35dc4dde87e3e630f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903e1161c41424c813c99301b0e79f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58d194c791b6781fbdba8dd4e3c03a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a73a882cecf9944ff18ec90aff112e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520b43b7573ceadf094b341dc62cae262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b84a419f4f830536c70138e04b849b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69be33a5b19e3158f40eedaa8cb23164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d054840ce04f837de41502e9ef4aa665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e770d07981a068c4b4fe08733a5f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fed5c03dabf42c8ae3ff21178c812967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd241d1ecd617ee6a9d9349b15288c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8a423192e031f9ff4f511d94019c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571666664b0a451a4861e198fdbf69070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e2bac6bf1d5b2f646af885ceddf9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df405b05a70c3b64329258bda727e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc41991b73e6cc63652375fa83e497d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8996fdfa961a5a85957462281bcee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d1d871b5aaeb9ca4b88e3ffa5229975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e71212669f601b9a55863a958f9b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09427d2bc3b28b5c81d15d49e7facc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd395d87b2a6e73e464762858b7634378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa452f615b34c56b0e9ee488ffc76f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5558f6bc09a93d371b512d6786db4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01545401645157424d845bf14d6bbaef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8744e92c47cc23f7ecdc89a7b9e41582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b646ddbba552ffc3726e9b725c5f28383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acee9578fcbc597ecd14a27f6b2388b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a3098712ee8cee0afaf87b3c857c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f98b45a9bd79c0cad5aa9a4c7261b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce890ec7206af26a5f1b3361459c8b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a974699ee91a10bd9543f519ef349f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4525be3d86764815ce18f5e7d098e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757285ab67be4acb68d1cad47e1aaf6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c35a08cf6ad0f0dedcadce7bf8dfc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3054d0347766e286bf02abe3958c9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ffaa721862eb028bbd0d12d2d54093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d532152aa446f1c20fa740f12ade7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015a642a749155e14a50b06d7a8cef095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436525ad6c152a60f319bcc2cdd3806d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd97ca429bb5483fda4d17c37be1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2e9f23538e819d2b61a1427b8affa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e867eff590a3ca4acc3a86041d4b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf9b56f26b8a80697cf9c18ace591f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cef519ec0739fc7cb7b31384a6c94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f793ffa22591ca77d9a4b8fd147f263102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56bbd68ac54cde238748fa7e879336103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0cf711bd1379300a2c7935118f994104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505fc380a5a81c38d3a4903171169ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e4f164b05437e92b2645adb5348f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc972312a4e6f08c93d5cba664e1ecd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df042b63be423abe165874f2f63ca117108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851421509fe044c340e93c74c7a8294b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da671b15f95a4637f8dffac369601bb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba3b327439ec2590d1690ae56f740f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe66d56c7b99e0420c9521747959b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e2508aa15de6ae9a0874d39bc4863113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd95c0d836764a771abe9104060ca4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9d75e21457ca0e9e6f20f1a67fdb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247c31566c82b91d9bda47564d60b5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866f0e240b7829dc985ecf504708ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79648bd430527d729af065c6a87527118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace113c8f9419dad527da9f55fdd9b25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb9964b2490836b177c1abeacebb23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d5bcf27ae6792f53d1c286447c59d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd791da67813a2bc2da16bc3a7892102122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ec2a13de41f18abc218ed493e9469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11042f846bbee7d708721fdc3aff89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d136990678749ce08a770e796372c72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5afc85da12bb708f1ea675a3b8109126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabfa43aef73b6e4d3283cedb2568da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e3c6d61ed6a5c341bc6bf8e96e629128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae058c79fec256fbf61a956dfab4d02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3505b2ecdd43a6cc8d284e3ca78369e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7996a418369de9609c3f08e7d9c2e26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934bfe787157ce1e0582f5eebee1975132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1d677eeecd85916df9265a0eff9b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a891b3d52c42c3e61383bd58a22e29c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c802fcb7d9e0ad77f9267cd581dcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f20b8a39f6c4f141acfa46e1ca1eb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399014da2ad235efff0bfe08fd2cf70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19e30254a5bfcef185d9d603e4ce2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118fba97caa798511786570421e9e04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ad83b03b7b90843465676ea5c7143140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78387db2723769ef42e038f2507af539141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dc7e63b5241b5712c382c44f1455b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da037193d575f09e306aade3deb89d19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6012bf6f1c8c83da9ee65bdd52304ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a913ce00c0740607f66abece7982892145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21f11a9846efd962019d360599787c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce359b9cd83dbd3fe19cdb7f410b91be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fceddee8cafdfe50d4c34a3c46596148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6039cd17751a0ee6799d0b143097653149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bebde82aa6e4761b4214390d3feb8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2baf96ea63e72b1092f95138ece175151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df346a7b64a4166577c384cabbb0e6dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dbf8e5bedf0388d6683d70e263d90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d10438f6a03f5f048c19f41c477cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f680f06b412a616dc4e1009a1facfa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7253bbff201bcec61e9a19c25cee5c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a4a9023574e03a3fbaae94f13231c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d708c9887f9e0878c8e4d6dc33fb67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77af9f04cfee74b63db0ef9e8d0ecd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57c21ed972939875c6de756aa30029160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4a75db63594c6dd9b0b50db917a9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0c53f89741ee5b5cff5c2218f9365162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be73864ab282aafce43413e1daec829163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f5a2126d31b11a2e0ad09947262c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a1a8afb8044f2fef83c6e2ce6ad58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55995dba455051033edabec42477f56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897306bc172b4f43b02b4c498511b6c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e280f924a08c2873710683ff0ade44d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787665e897c02439bdce5e6a6bb03d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b85ce23d3b6326eb23ed81e95e0aa8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814327ab338004dbade966c4ecb923a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9e418f53b3b74c7e716bc95772216172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e23f9928e0513423ee818a195c48a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0d6e60164ed27d2caa2d004a1a640174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cab83c9257dd150dd994a567a61352175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a009cb4d079bfce1baaa58225b0191176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40f7b4df26d3f734a287467002108177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a722f51ffcaa58c608f7313d8802a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0faee2d88b2afac858a57bf6267751179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4a8da2393619821095b54ddfc201b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc002651cfbd7a45ba9f6cb08d9ee9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75607a1c713a610a45c96e7d89c7102182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f61e6df4f1907761317163d51fd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c6763331c90e07a70592ce6539483184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6b71483816c65cad4f989efadac6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95021ab6b1fa4bec2ff7ffe4e30a85c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2626d239be2103139418c2dc4a0f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660091689a5db473f24cb81b5df33dac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04340c1f0cc366a0455eb22eed4790189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdccf865f4311ce178c40480f495a89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb7d90cc296bed60c30e4ce411342e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad42b903e2c17f0f5ec201d019a567192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6f3ae3949e5a89901d1530f0d2778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128568a11048a0c8d73205e140619eb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de989d9e9eb06ed81375083d6895ca7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae506ad2887a9065cf2f7eefd835d03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef190e63368ed22649deb374f03bc10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4edcb0755651a8c470c27b9416fb72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a640820239295ff90b86878f742177199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c6f97c9e37125f5ea5754f7955a2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ab493bdee59c8b65763ce295619f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9a54fc59ed12ad2197cbdab89df9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4edd8676512efd4ccec45931dc6b26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6526867fd2eba785cd58ed18d8aa41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aef4f2e3d68e4064d18a2c461a2290205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb563a0639dc9777fd05e7567cc59e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d55a00de68a98f81afc8e93caf8570207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800028a7ad4d30e77f34604bbba70b32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd98ddeb83115525291147f577d1d02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73233e2bd7d950ede9dd5b4c1723a963210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1b7e9693001b2d7f74e5cfa30785e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405043142d5ddd5dfe68741c6e8f4bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e793c8641c908378e21531ff9eaee90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3855cdc3dd61b4647e42670c87179b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87fce38555055f548291e3147303e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f47cd131c8cdfd85398ed8d03229a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6abbaf4039a54c2e2f7b795f97a69b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50bc1016a4886d06b27845b44eee60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edef8938cb3d6420b9000bd1f2b639219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32c9cbe289acc513534dd39880016d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09e16a4fbb4502af24eb385f82175e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ea84860c628ee14279e7f91413c71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e73d75854eae969c5908348cf4595223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575e968f6c064d35f8bbe76c12374b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b06292ad526108344a4897b947b65c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf189180ffeb81c58ab68b22dfe71c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5b8d81b7f3a8e29f1fb63cdb83c84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d056e5d51784de932d1b6e3f91c6db8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c511d2107a0bff096cc177924bd0377229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e6a5209664417b8fa1b7687d0125230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a537071e732f434a332f30b690df2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fd94c38b8a73d7807f42115cff2f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600d1608a7067215e8a8589d2825171233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c48c97404ba708ce0457d69d4f4a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e915ab4e77634b23564f9b5537c99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4085a4e63991b5422a57276c38e6ae6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495885d47fb0afea5fde1f2143ab7a46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186f39bee77266462bed212eb825b79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf69729074a04134835238a5d57913239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d99d57e228951ebaa890d0c0223764240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8c994538c7ef6fbb712f623061b2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf0c6daf9947b0b87ef6717c882cb7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbbfc4192b5b739a7587c529d660ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f10d1b170eae1ab78429843951ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e62989e0018496732d067ae8abfe0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bcdfa6f08b94ae6998b47b1fae528246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b21e0b3965c2015edbaa6e765f39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecc323b4234cca9ddd929767e32533248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0326578a5534e9bdab76af136886717249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917891a3b50b8a3e07bbb0213929d8d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb4dbfca146d0f889035488bebcc24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00926ccd271fd140c68291a6b9549f28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c20db3e7c5c1acb9f19913ec5546b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56632d53f0e13f879c5089053095aae7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97926cd98f91a46f8e1e53a73f9439b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0354c9d47ca34bc8236de666f20feb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1398577895078ce30ba86b0842207257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bb63a255cffebe300b33ce93fce46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad56a53308d2e2d24c8c785ea0e4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09a50de3613b0683662ae16852b35e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849558fe89a16407b4a68cbf7407a427261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db84fde17cf4b623f8641125160e16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41d3ccf2f8564ebf61eb2bb608ea2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfbf9f302d03b802e35f867d29f3dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c68f069f8de4ca3644a145b8fb6d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d538d037f371b8d4b71600aaa00e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854bd8676a91ea25106a3aece2fe400267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9517672b88c215274a988e1dd5471aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075732d683560c87b50b17ab42f44d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87caf3c74577ae9af54bf36db1afe53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8a5736ba086ab34ac14cd5ef7ea8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1905df80cb6abf5f3c98e2fb5fc112e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e2f331308484c47ff05a7eab59ec6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1416b4b42ba32505cfee1da428c816274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c34632bb1e740ff8fea54db732880275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309e7092fe3a56486fc02ad9714a47f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e331c2e51ebb9cab79f3bc901ba182277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec2b95078e43af7a4fd7b13d952080278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138de892df982f747ff3515d7fdca301279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df0eab32255b4c72f2135bad14fe1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a7e431fdb9e9298aefc5f6f73de04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac2d3e9528ead53d33e523ebce211282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706703f7e2c127afee921923c66f59ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a209ec929096d430c8375bec35e77c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e333fd8db574648d13ace3fbf2298285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1ec251bf83cd1b632e423012fc188286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c2548d379c4e14a7b03db01877ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ee347ff5a5f3d31fec67db6d06fef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3752c3feef365eb96baf5123194bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e63e939a95ccbf96eed703a58f4de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bbf8b0d1bfceca2042da6f2345364291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fd50528c1e5fbf5ee1a2828e9f474292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b449124324646d78e16c90e2ce9fb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6fdaa03024fe5fcc4316e1d7007e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71265ca73379d27775c066e7bcc8d3ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cb4ba9ed8e62d27e817b268fae7ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d55772b8a3f4216aec3782ecfda436297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e31468f7e6ff49cefc45e218d8c37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6022f301a4acaae9b761dcc1d57b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58688ab38ebecf6f3ca120e20d3c4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc42cdb7c1efea073a9c5306da2da7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b600f0cfa7afd76e4eb672a3fe12954302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4abe47fc39aeb530f2e2c14970e2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57dac3b28bba4b9d4b7a4d5e7b71ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d7ab97ffffe0d44a4a3cb852c1197305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb15adfdcca459dbf968bfc51b6051306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83996d437a865da738200b4f78e6064e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d80bc01e4831824442afe4c689e787308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69529c179c4d8faa0f454fa871fca455309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8bbf36929cbf8cfdbeba7c7c1fb53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b885047f2c106011501796ad25be95f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a272b54a980d41fb6874c489f7f9c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23541268334697d5973f52706c5ee3f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8b358b2c53615ef5888bb793ed583314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc8af4231acdd8e69f157d1b398b33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb27c41ccf7ab2979972f7ff29b7b7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bf8d9f6edfa6d5f6ecc37ece706cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec521f99c009cced5c8beae43ab5a38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c819c14080c59c63f8bbc35b6bb6de8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702536aeb55378d308c94e3542faff6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2276c14483bece9c31dcf0e62bd13c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8ce87f71c0004e2175b23c4cbcb8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc8f8eaa735cc1be2d8982bb9358a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76e221142744545104285489813cf6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d327077c95ee85aafc06ed89a98bd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>