--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283b70cec9c67c69feebadde57a2aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21198b594aa96e15f527947064aae62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e44a3177e93d4e6511bc626b5886a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbf86a20922c815eb1acfbda97ec494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93ec8404a67a0bbbc1a4df753080705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f03d178ce180aecb96fbb131f61666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84039400ada52ea980da4a2f22950da37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54b7e8d091255225a1620122dcf0868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cd1cd86350bf573c838e1b90cb4a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df31c89f8178ec045b6358feda8d2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fe6f6666e9916e357e73fe8a23f2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fea9f904d6064401669e6b8f740f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882974a66286ef3aceee510b9454c3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635f52c47e85e8620b4e3df01363d5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433a81bcb0d450ade2cd5d35991cac315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd100082778c648f124ee43a917e5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4408ad32da0a3470518ae70db11ac417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7031c58efdc24818922a262a2c75a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30708d5faba59f6d69a98b0b531f32d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681d61fb36a92a1e8e8122ff3f684bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3d6234ec9a76f9e25cb9a88c3a7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591946a5189bd4b4044b3fcb3633ae1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384307f2ec9aa87fc28e59e6e617b6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d5d2e6114580f2063b7d0e6c26d0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977d210edced41c30cd65594d6bccc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5695ecfadb9a798ea42e95bff30434726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac725f04510ac6238fa24854d8e271f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b29bfe11972af7f7a88f20bd2d1f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6aff6954f6fdd47b4643a38b2242729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e73766db294b829791a635ac1ddee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e8b41ed085168256581eef155408f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820c7db7f203f8b48afcb8fa7b8f5fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8e048ce4d716599e6d8008237802a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acda38d0ff8936cc0074ceecb6748234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5cfc57b0a098f7a2d75a06daa8d7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a2e8102ad4613a4cd91816232973536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351b666e6e0fd8c6b1df4d07efcb47f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a974e3fc384bb2aa616d893877738038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7499ef748f49e524df563ad028f84039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc6f4259778902bec8533285ba87ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae27e4e46fe7a078b2f12afe3266a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677664a858f5b8d3f6ff65bd240eeb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c284ca33c496c995ca5368ab467e9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11b3e9be3d9929f148e4589379e26144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d5f54ba158d218f153ea816e2e60145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a2a06a39aa491343f766ddd7faa1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bc9dd823d00f83f7a243242e2b47847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f89cfc9877e466657b6fc7fb054b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3c4d9e08996b0777cc5769d9fd9d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff620288fc218f13756435d54a3e2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25289c2f1290aedef36b049d251cfc2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a41d783f20dc65062ee184770d6c4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559014d9a9ea56df2c400e805da88b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc1751b00946cba05c258a229870fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1273e0765e5c32eca3a8aac1a8cce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03954831f55de0b1086d217e57b516f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad77e428d726e5826b251a7a3d139b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20a02e3bc8d2027790c87c9790956758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa680112bba3b3404da261e8266aa4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baad567a0171dc6c1791e9e0c2337a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f95ecc723402ce50f437020610bc0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94454c4810fecc981ceb0f513a049262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48a8d4eed29e5a3f553a3f8cae357463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3feeb9c44baa1369167008fc038c3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a13186a4c9eeec81a30219994028765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca26a7a0cb3293e528800a04e2bfa466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504068cdca0d408b699171b06ea52b4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9762cde4f85a636bc551079d0a4c27e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee122499ba6cc50f95d4eee55fc26669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab7db2a855b734bef478802018247970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf7a3756724889b24783849de2a74571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5da676e45aee1f82e3f9b930ef724472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28814be22fc733f36b3865071dca268f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d65e03d3041b2c29fcbb3e0105bc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fef22d0ee48f05a6c871730c7daf0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55bab890e15e5d29ce356552dca76276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae87fa413057cccddda2f02309f80177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869da9285c9b2e84eb404be4d37595078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a316cbca976cacb05c4aec23a79ee879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adab82cc3baf1a9bcbbb4a461e6f34980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cedb960ea39e9721f9dcbd5d829cb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e71e1cce641e2df1a8feb9eac25b3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e48d5a81a9c6832abea06f035e35483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91564b117db10ef2f40563b92145be2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceb2b06bb9305846cbf5da078eab9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d202c2e6cce4a68cf6f8b3a83fa3bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a867837bead59116353a71872f358c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c9deacb5e773fe4c0f4ddb4d0687d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad61755e42c8c8ab43ce58f815eaccb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca945053d5c2d543f61d0a97b78ed72f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af6d6d87cdf3fd77c28d6738f1698291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aa011ec62d14a036cf219e7ddb46692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acb854b093a4ed56ae1ea2b8d16c4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b63111d04232d0b6de21e47bdf79f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d51fd56a2e09fbb4011225bacf81795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e7c7716b792a6c5f3cfa15eee273696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf24e2fa83ff5ddeabad19046fae9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fc8d8b42734802c132bdfd62e004b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd02687df4a754abab8def637619e0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83624443c845fc83ac6fc0580bec4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283afd7d65d46b217cce393f18a5a41f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13c3098482694c18cc1080455df00f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b23a741f90332ae3f2db990fe9543f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b9b91e7a0a0fc187a149837cc1b9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b573d6d1ac9a398adccf1a1ad71ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee538e57d889adb9331e10f34607f08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad6b9ea585ebbb473179ad5d32b8a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c315269e110c38e557caee4f21323f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62213e2dfe42317a694db76deae044b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcd93100b5f1179093f608341aa3c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2102accbe05cc892b81faa49615d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef039b4cc410a3987c977021d2d21e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c2298ef5c2909403147d69977586e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e024c3544dfb26b508cc2db14fcd13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db40efeaa697e48cd99f730104441e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a573c5fd43b3dc0e4f9d156bb2504d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc961ccc504f6500b9db78dbe5d26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0ec6783b7ac7af01f60d1ac0d63cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc453bfd0bc3aac7d6236f503224da0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9067a9a32d89bfc16d10694b7f488120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb0fc2bb73d66c19e34e85f15fdda5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fd97db4c363595b8d83bfeecb14f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bfe1e278504b0b6e395033e6a95b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5017d91aa9248fccdc04594b6a8732124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea54a3c45f73d0d8187f26ffbcb4ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baabbb8f09c4f7e0dc0ab9fa2722083126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ff170dc85049c52ca56a118c75dcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982825cf98fa5c762cadabb4430aba3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c40cfa33a20b43f11cdf02b78d63e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1a45a3690a57d4124d1a1dc3f362f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029a46af3790a9aa7152a798a3695c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef2f1542f1fdecfbaf4aa880c50ec4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393728a3d4a96eb92ae29bed9449ef9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51399d02ce5a538469c978b36380926d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476cbc6cad6eeeccf46676779f55eb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e29464378abfe6beffdd951ed47e87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d54bfeaefbcf197377489a1558dc26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee736960f90a9b19f8e56020a09841138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed188f5878ff035112686a748a679d1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907b740442d0954de1d103c5c97c1ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b652451b2f92d500cc0e8721936f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592689df70a82d139b6169583a1b0ed2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6006e11b378c71b3162a450b8e1a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cf4b2cd2d331ba1dca99dbf1b3c42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213543afae0af293f4a3c01ff8db09d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f5166db4c733c8eec524fb1d49834146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809392f0105fc421363100bfe7841bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d8005e7e6117bf25213de016765a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a7bc714c744951a19260bd3296866149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef6c84b492960620a17c44caf956eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155948d10b2329b9a988bf54b17df66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a023b5e10b9b0b0579a76c11dfe63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bda92c1b33c14f7fd793f22b8c675153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea334613cd6d8c55223fc76583f9d18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b40a43127e699068e3c733d96cc29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79897a97d1b3a694f50f63e197778d57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b33b385c01660d5b66599c215d94c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3b3bec2a7a2bf0ffd2b0789833c82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500f1328d9af53c29f4d06dbe12ea54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d37b6de04ac91ff456a73ff8a3c69e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f0abcb90cb52d13a39a21d4bb1ded161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce499b70f015d9c966871e50382a9a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee42927f36520d56ad0ae86dd41c14b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbad2510527e9cb022791137806af2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbf7a2db4e57905607b9a0fb76fcba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596062152a05eae5a64bdd822e08f8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab28db76b5a38415ebe9252ad2b6c26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1ae6a7e207d96e4d29b94bb5a4ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af251dd1b24bc285133dbfc2be969cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573244a50e9f9a22867db0463cfaa0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6502a04b66f68790b167467396c4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecdace0ce5de9b31ed449f345f4aae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a8199c44d1a46ec19966170b140f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0ebf1c2af6d949bd45664540aa240174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eed3c1e81f101771ac9f4af4cd8a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e338870ac2514fa6bebdce1ad7e0970176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a162f82ffc33c8d28549b41d38ff83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbce53246e0fc4a01d66cfed231f82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3a715a4116ed118de7a1001768e14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195c5448a258d333b2528807912e083180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eeea03ad2c16b77bdc7ff5e5a9d49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171066263fe0a37ad3ea8b2638721ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2545c637d6797072fee65af115a42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aa66bb837916da2a58786bda2e346184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f1b4200a70ebd1d75e80da967a1ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956ef8ca53d571ae28b6d752c9ba39d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017661101a112b9174d80f43bd0c9a86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc649256bc21b8bca0cea5b0ef79546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc783ed7bd1ca0bff63e90e6a22c60d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa124ba689eefe0b2802ac1b17ffa05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2f23423055665719ff2b081f4c1e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b02c1be819cc7406ec6aa7fb9bbd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4094923be963c19f5586d8bcb3c997193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb452db4d7c796ebaa2bb66a4549986194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79697b370b4776fa9c680364a5bc70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d90fa07b295763b8a8cb9ab55aaf7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce8c4531b310c9cf17aed968941e7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ef168257cef3a3d16514a801aea99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58644e747fc4e323b49787b6a3d9e314199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63ec19546278e796c0a71772fcd536200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8aa65956a3d41bc90d528fff59a249201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3c144e018d34161bf81c854598c35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1d514d30af570fff372c825c52654203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a29086e37fa6b79f98bfc4a46b9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d23df21911ca00897766efa5ef9441205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dc975474c40c41ac83f7ab72e0d37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d48e72b32b1ea6d7b948d064dcf872207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89f6167cfed342200728ee6373b06e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ceadb7e68133bef6e2311ba86a5fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff78146b27c9e2861eabfb00eff6c3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c6f9bceb56647f1ab4af3ee9a3db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bd05e36a65070e9e948ec8ecff5fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1afa8edb19693920ba4ddb622803d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc081e93fc6d0e4b6d0fc71ae8c34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccfe6eccf0187b9082618c13ee71cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e636db8bd0813ba3ee3e4d02965d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5ce3bc894012e731d67befa205e77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24a6b506302e1152b0873380e00550218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472d9541859e54c64286de435262c1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5009cd06ff5db2754fe6cce5d82b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c6e40db6a6d6a47942dca6c964384221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf660e0acc83b85967763488e7469a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862553fdc43f494e9e717a30761d96bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dc45f85e4068db1cc8f857d2478d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50801a08c21e13643a8fb40dee7fe0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346690888bb03ee6980604849003e72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ba3788548930ade4f9910fe7be1f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ca6132ffa040237d4867b891781fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2956c2a1fac7173c3ec6382e0876d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba09dcb1e74b940377227538da550b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771e1d326b23791482a278ae16e417a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea9cdd9ac9d14bfefc7d69d53d0bb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955259b05f98ad078c173ad010d203bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b7289bccab79942b2a0379a1225f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33551e6ea7c526a21ee1a7246dc57b1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f948e45b666002bfa00dfbc995a0e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ff288de0389303806580ef85c86d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8370f01a1ed65fe25ea669c5afe87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47c4084ce37a16ddfcf944e738baf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2e2425fc180546147a06022a028f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd0863e59291cea9af9e3c372f0bfb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768bf5e84b5c9dd0c7f8bfed28a0a09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f6338f783ccc6e80ced56c5ed8d7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9733b90de46710d2726cdb8d35d75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6f84c5617c9f901e9595d346007a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014eba8b51e9e05c7387dcd22588e2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ddd31765190db342554071942970b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d4f335130605d04d3e9a80b5955e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a6e67efbd542877eec6b00792970a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07647d845d1c4152749f6136747447d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b368c43968b033641eaaff341db0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600686e86105f7080006e14402720da3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb412020dccd0b0fdd709607a34d59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3283e082eb2991d483ed60aa07e41e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57947c5e2346e788736062df624c4b62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93180e0727a55d54d2df13d4929131e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c6ef84b448d814d5851ccaabc878a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767993adf65543af95a9b6b3e8cc851258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cca03245686852d3401b8d100499c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01c8f14e185545fb3322481db30e93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3d97593780ba719c83da404a8ce8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577964a4a30296418a76973699c5c90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b6507c922deaf0bdb4c0ac2e5f6a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeccc3c24eb05da10308005d3081f30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37e643d6771dfe9195c049495a958f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc2d53a666d9117dcb57e599d0373b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dbedabc1e37fc14b969f1b743febc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b89a0136385e1da381712ceedcebc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe531e843784ce6b80cfa1d50d9a379269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c170dd75bef702db37883ed985fefe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06621ae81c34a7fcfb91ffe4ba12d444271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6717e78f0c7a7f1a8522d0614ac79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7f82ce35cf2aea36b84d7d3ec0225273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3227c6fc69ef889f50b11f3656ca0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62cdb3303d85afe5f92a92935728a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f548bacd438da8f51d353680ca47a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b262499270a839a0a88273b0b1e65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0e5ac8db3ac921c0712f8db1b3b6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598aec06b2bdcbed78c15ac4d2f7feb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a44e4efe3d2e1cc2ac4d438c42cbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b6e1eb6e2688aaa5f932a87258ebd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549f47a14dc09547addde6b987031a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf15b307eee492622897a51c39fb15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b54469e21c512a5db7251e1b996087284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bc38b976ee2cc1fa81774ca80f33b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436dfdd9b31b1a2c25ccd8ad244b22a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508725a1d9ecb01f49668aa7218ab79e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c6f52690714fbd682e1131635f9f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199fcdc43a8cef44ea43f239075ff90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a538ebc79b61510fdd99a3e5bfb05fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19015b1d4c4839004d89ba872233dd6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355ba9d9288d8b9f68d529aa6b30873292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55508894382475306546c485a8a325c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609265b80eaf1fb87c1d9b49d6973397294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbd1fcc9110f8af667498d27c0165a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0657f7c5368c7b13fba7f394541e38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cfa3a237c068fb5f2a80479d492cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01cc68779d51c7f7c893489a506cee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceafe469259eef7782221b00b35c16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ac9da591e632f94225e2b4ee74b35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c0074fe2ddc12df9eed9720ba5ea0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde279fe61a7f6212500fee6399eebb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79b9778faf4b9792595f8f8810680303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62116faa269e118fbc734ac79accbd1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca35d3ed2194f1f9ac31e25c9d7dab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cd05940d54354608d87960fe44dac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05232f4a947de1c6d0e27eeac42c245307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd4d338810d6ecf4f29ca6ddedcad1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e01a42e490b9ac1571ef44c1e8676309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b22b4e5c8b1463289ea7f55c7556310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a3a5667a28c349c7a75ab1b220d05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33e5067365e125b4dc25e51f99e15b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2173417941962a807e12050e8da94d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c39c08b00f5b82f4200756792ecbc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39114412abec6f8b54f1a33c9108022315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd85fea11442a22f27851f191ac5da5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29117c3f495413c72ea79a2d96ff62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0145c0bef05c077b00a01ea39d754f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbf4ff6abdc4c5bc3ae56764e60a5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab0dcaeaa4522692a633027aa9d626320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeabf99138668e2b06791561e7933c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55db5e610ff31e7e01963f6e8b2448322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eeb6297fdb9de4a00b19d62e3d7c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5549d5ef776c754051301657b8037324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57d933d20da095dbbbc951e8dd3681325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d1b8adf7ce02d21e073774d03862c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d3a08731d9235145688c7de0fa794327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5329ba52c7c3353a7fcaa770e0f73a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718311d9b8543de937114788109bc8b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332a59edab08b45ae429f3eae3ac23b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e3b66cf952b4efa443226f227e804331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffe9ad80d41ead6be12ee973553b5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9977b5c5c6530c5a743b5b8daff54333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56a918a5922a8e17036e3ad4cc9c221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b776005f581c78e028f6af9d81f378d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c63665d3edf25123e591ecbc619aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e7ffeaeb5a4656060d7b349f800644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c9af0d3f381239d884b625ea3974e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a16cf303c596d82bcb9d26d0a6ef166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02f31f81d53c3b7ec95e468bc3ee1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca51536e023d8777c63bd7508482b5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ff72d11c6aebea4cd80afcf7733ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479fc6f1347c7014e3311f0e1c9d8e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aab314b6fa8eb280b4e99f4245d5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbb519bb3d7b9848c8abb564a011b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921f6c4b024371f82a063e1be26480f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95052a0a96c448327b1016d649b0b58614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd3519a70214301bbcba286bd1469215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9588ce81f92781bbcf22c68219ee616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa52d49a88c2d53ea08ed6d402e458017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654dba54c159e5fc30335d93029655d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f20017b92ee6f27f52da3c6d476c7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff140984df0509963a8caca7dcd415720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803fe7eeffa309a8df0e793ade2061a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462ba9261308ede499c42791e33da4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0afc99077b9b77e004e46449d2e3aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3604af250d5a89e863b45dc701feff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff3ee79bfaad5b2a9e795d4ec0bde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c54801bd66bc4bb76a2fac1da4c0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b647b1d48ac7ff4125cde244db57d3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365a9e858f5c5ee535f131f6df59a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096531df2378cb79781b6db38b0b7d3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67650fde506bbb19ff769d07bb55a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6ad565649d71524280b2ac70db59a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7d05409cdab3f0190740b3867e62232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c32e64aa3d88aa3e31a603c7465d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66d00a0a8022ac5d4efc89d893d0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720bc25d1a02290ff84c6650ae761fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1a433362ff46ad879f75347c1cf5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d354b1ee4283b1197646155006bfff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917b695c41eca0ff953b80097d0deef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd18319400133f2406918d73e1d4b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452818c975827f4e0321bf07fa2f1eaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b71ade10e0aec1ef0e476674eec2c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a088d9a874f660a16135e6a8f11ef742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20363dd8f2ebebcd96f6433f7993b3a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63436310bfe7be4d664d07d0f0562cea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c67c12b0adbb236e5acbd1f0a235f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533ec10f85619208535614cb9ff2efa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ca94ea47a4cb2886d59a080f3c5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b56d68560032bf7fa847f11a9a92d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266551002e5d4277e5f995377553a4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304510e01bac553ae6eea9fa22bc87b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82234c851e287af814f51a6c2640bed651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e887ff9204d13ae7dd4cd701988d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff38df9c91fe08cf216e32c7bdb29cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5044f7c028020958326635c3742af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f5203d35ec992378b79883894239a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a12e0437818fefcd400a97b6831d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee6f2baa14820342a3711d9d4480e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfb1c8ee8fdacdc6569126de59dee258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255710fcfd6316f8047e4a7e6e1044159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5b1626d52534f36abac4d3460560b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eab9233ae058d226f60b30bcdced661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca246789acf6cc10b5fb6d31173a2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e6103d0703cb29909730ae518cf6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dd9bae7a25e8bb0053a6af6056cc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147846b7539dc3a0936b826d771f5e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbb76c341f0035fa392e3c82a933f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607b701d7ed4138dac142dd320dc82067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1280eaa09d5b619006e09b2d5d49d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698dff10c5fa70ca5a3bc7c7e8eb75869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a804b2cd3a450fd43da9a296338aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88825508a9d83a6efa4d0a75660cbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35682342ca2a50200b73cdee9ca066272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96805b6362413ec95e94b744a8a4e0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9d8ae813e5090cac4d093067ccb6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed60ac7b3b79b47d08b7ebe8347752c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a2615b9127727af687efedeb9b8df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389df1dedb3b20a2b8ba8bbae94bfff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4402790e7acc61161dfe9b4c2a2bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cfae7dfbe8d36e29591f93021386b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d175761ddb44a663048bac2ec231a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7739c4bd5b2fa71abe168c3707bec2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c81e1370cb6701e7cc7462462aabe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02074a48869f9b30fdaaab73a0dc9af883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc8e8d546bab5558eb7e4f21a8482184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041637dfc15007d074a679db5070042a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfa7540f8cd2204b968aa598062c6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22db95d4400d46158109e31bdc3383687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e85c407aa2bc48e060c6ecddf01a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450efa1da26d431166fd6dd794b5646b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb1a8768d44e1ec4070475cdb9b5a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743c2dfd12c8f612c59b483dacfa2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbab9dbae156905f35f9638a55072d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ea4fdf4e5f6bd1429e49c107d0bc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508b44abc8aad8ac51c87f773a8af6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559fe6c6af11c085da3eecdd3e4ce9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd97ec2537782b47e5fa775d66c207296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42483eb9503c6e0af7ff46fdf7bf5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecb8255824818439ddda56a4ac471a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff95ed133e0e72b4e1fe253b6ae0a6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7511bb1d4eba5d9a0743140ca6172bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f60700be0b05f1f71b500c89eed7f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db1a21b1fbebe171f559be5e26d9ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b495f0d62ada955e4fd1caf2c510c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df9b1f4b6a30321c3d5a4c1b154b15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a686a2434572c1c21e9e7bc0dd72a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8e367d755d25000817821c45c2c70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4224f527fa58b39246a0d4f59e018f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a9d2ade44482890dc27f8f27071bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ec7826421f61d3122474c37a1f8ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7111f3e473546e4cd0d31397d5bdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d58d678e20b438d63fd7bca336d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf15e73d4fc2ea9090272847f377b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002c3092f35a94596663eb03d2d89b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00e8e9d42f8d584325fb6840b17401114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f23bcd5cdb9f97154a35877183a62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f681f3138e6feb0cdf93af4dc7626116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa17cc7059cf13ca5d6b966f85f5d55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e368d4b8be761fd86704f993b561118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f20517ae03e44af6d4787b37999cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13cdb56856dd5e19c3867e8bd6ad8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c3acdccceae9a000c6c30983089c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c27de8b1351e4e3719a7ef4859587a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca2cead1a24a4cd05f3d9551e61aa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59766208522dde415bc2acfec118ed59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a853602a96fd6cce968dc18a815346c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c329e497680a5b7199a7ec0a7204d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f4e642458225fa30d0425e3007e84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0be4080ba141b7a5dd519de8c3618128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69ee12cc8ef09e443a339f859fd59a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8f694a359a10a8038fad5e64b388f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9541fb8c4268ca7353d6b9b682d6ac9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04959c4d7721d5010c324c3b7451271d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a293bb64a388c73bd7797b57da0e03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1c85340110721c849b4dd6b6f5022134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4983bd8de34e323df6276ab1de3224a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c782c1dbde4ef6205358b92bdb49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa1bc84b3e5b1f7ee97849aac517b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170d0dff2180179b69a68538f2154da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907f99165d54bdfc7c83eb748a60e75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dcffc49c8285919f409cd8393e537140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba734d31d0a025e36f44bd87b86c67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec2917ce74e93dd6233e167c1d4f86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad89a151db036897d36d23fb9f7002143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614da8645e6063d61ee63abd7671b710144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0a0613ca2855d5dc031661794947f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f6f2488fab19f4d01368f00554e19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c88c3f8f90cb40cdb15f17239e2d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c415efda47b0e610f8af58ffd38239148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92265be2054cc61640ea1aa3280b7b50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7223fface0e950d1c9e865e71a828150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315341e334307767d415a84c61495ef9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af083e683d705eda8f642139210fbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d18a8e174d754829f2ad78de4ce88d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d666700fdb1a8436d5cebe8ef9ac861154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4e6a8bc7019e6a2733f2c3de54509155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f2956fe68c666b4c5882d871b7cba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bfb8ee27ce11c01632618ee5492c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223097c5f4a2330e3fe912937de9d17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192df33ef31ba4d61d4687ae5317aa94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336ae8bba3ebdd236b063cb6fc1ce2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317a2a12fb2d1186f78bc12c3bb869a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b533079325a9a7e8811b0f4ea132d3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2186197150c630d81f3df3fd4d0781e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbe976aa70cd3c25dc7da3cca6bb2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b001961c81eb61dee50a4e7bcd85277165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755cacbbe9e88ca0a3a13677965d437166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22406640a0a191d11e550f8359933b7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882de8926ee149149672401f59f05a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fd8663935e18e9e617702b1748f03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fffd9b39dfcd384a58827c14c0943170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142f22e7ad32fb8233ac0b105124e2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff620b4eb682ac8b1d67f6145eeaa3d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827421318fa969508ee7c58d25aee27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaa4f56555252611bf4d1d2d4d6283174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d3c09b919b2d31316f652583d22e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e151cada073585ffeee3ff35462da0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e33cf533d0631354bfcadb1acf8db4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb4e406c69c182a8363dad874f0fcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa9db3f05bfc881113498f4251787d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2c16e184faf6fea5accaf5542eaeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a521c0964a1998b5c6f8ec043d629181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55d942e18f0f28cb24f857d3ecfef0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6975470d277081a1b84050c6c20e18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446de058f64d75494b3ee574b6486aa8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43c2a3bc60984211f415beb2001059185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd8d958a46a95c6767236d517bd3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265e48065e921a6df1b54263d3de4a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3ee46cfe8342972af5e99df044481188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767c1e60d664025fa838a4f6c7f42b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7929cb7b820680376c181dc86c2b0c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff275102930c1bc8dabd49994551f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb2057f407de6271279cad05968e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777867549e057f66cfae108cd75e15c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df124934a132b4371f1a12ac9c5c320a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fad8826cf95ea367d689bad1b2afe6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fc92d3a8c159f0a9518cf74b5dd3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24931591b5ba9654bf6a53b07a992f8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa536277f1636c55ff46540fa57a45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c88600000cb2705821253c598efb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e71bac8a2c58fc0de342fc0fd00f82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f1fddcb3eadc9afb3f4fa053e2bee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c20ad8e6c429cb8e3f67191d7fd0f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3fab792211f0a2adf14b605f91814203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f52195dbd5e68b8c39a6dd6e19d6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2913dcb7e2d9073e7d7a61fef33e55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddd5d12d75729bec55c3e8cd0847af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cdd1f7892fc38994da5171c61171d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3789feeed9d589ed233934021672f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc1b5aac52d9e3286e9759aead4b05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad50ac6d0553991ef7fb3c0b9796ef5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61426cd7e9cc93c69f6ebcd12fa3f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93502560743b536a2afb027f3b4524212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c0c1a2a0afe1b3077b9b94baa96bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab822b776c4d029b27698d187c03031214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d231bbd49313111e1fda0012b80588215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ba480882954c914c58105b4380915216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e44c9e26ab3a284952cc5e4818667217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cd39ace17474f31ab005557b64d42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ef0d7cd8fe679742167835dc7af49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5195b406534b45e76e1f1816965a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1010d1e82dd29c1da5a9a9a792cdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6cf279b4ce6c7824bf63ab671f68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690857ffc25fec11efe52b51516f85ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b906b7eb01faf336e22d7d376bafc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47459e280c7ea7f550a65f37d5edb71a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5623f2c88c8055f137b6b91a627c18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb879fc662625d3c90bd021c058d635227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac41688781af9e2465cd99beffc6c15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea819a3cd12358db67d1f78b8317aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86a2338a52413f9ce7a72f8f1f01e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc9fa2a0a57dec29741c5e029438b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984110ce5b40e7fdab5de07a3811025b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2e5c3bc83c95e3208ff1ad8ee0c18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b224fa47ee8909d45ae495c42d7c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf31a88e7b743aef3b48843e219845235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0d805f9c84e3e85013e2f69a2c04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420644eb8640b4ca19ea44a4ba80adc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cda1ef5ea7c1a900884b99fddbe63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518501f5ddaf763e254a72e3fee48ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9950378eab3d57cf6b66588bdd32287240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f54b11c5c47c2c9d45fa75fe0a9e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b588394406be24c7db7c506bad8c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff0159d7819511737a5f63a2ffbe36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e9298fc35fc7540eafcc07e0b1d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf0eedd4f6e2b22394eb1210eb5a11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e449ecc0ff28673585a1f3279afe20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2cb1b4bf6fc458d7a5195438f5b14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40c3500e67e459d7c71f500a0c93ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295a83951a407745ce7b79e033a35a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597c263ffe122e68a3802cace1a58f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fb1ae28e36657d50fe529bc94c9f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb974531311e4d54ccf03b9c14ce23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0163ebccc71d06be8b75b0668127e76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c3e5f0c112458d0d74efb31e6a20b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e3b4c615b86e56aa721258469a48e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe33e0fc694e316fce0ae6a960530d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc76e8434f475bcf76afcf68a1b8fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d61f0597d085eb1c49c8ef9bf82d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a71cc20a668d0eecff24c282c8973259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bff434511f6f4c9b5f88d136e3353260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36bb1121f7249cf9f2d9e9ca64536c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6bb72e25df42297f0de67aae6cb07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c423ef18bb8411d8f82f3e6f51cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6b0b5cb25db3ad3b1eafcb42f880d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6409a680ff967573c0a28c97d005c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b183fa7c4abdbe4adc07164385b9f3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9f7f0ffdc1d88c5cd75d4e55cb0c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4b7cf37834462d3f3d5d3ec20fdad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c20266aac2f8c9775ac45f35b0bfc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e64639b9472cf86feadb419188c1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733a1c987417048c14d8d44273ff02d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac042470de3d8109b847e46854ce0f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b441edfb0a9e1f7f8f806720bfe5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db62515342f4ca4b270d8eab4a29a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971cb69c2726d200c9587180958d54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb412d3b9b6c465894de546e86094f8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b483117eda84b28f2d1e94d2a07ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b49b0688b77a36d706901cd3eb62d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645d56c5a74062c87e842782d55e28e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c86529b9386459abc71bef71f37fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902c72da8c77dc615b6118486e50ce4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ccffd1a9e1b9b1b719d6cc85b9458282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f06d1cf9c07e0ef0ce7b39ba3ea5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeb5111a911e86fa2358f071f72d4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0b2a2139e1a4afd35b9180f497c0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cff4a1035fb5dc48cd9c45bafeaf13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82652d02c03467fdeb07bf270fa9388a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9b9b350e20494ffdf411040ae6e01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93d8b3be7dee51de88c1cac7e3a493289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94201e441ce90623dfd33bc79cc8c28f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c27071235c83522169609ed1aabe4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd8ed626e4c2d5c0bbd26a5871aa9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37e62a49b5771bbf12b6c43b4b8205293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64650b3d77e1306000530e5243ce4510294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99523aa481c5bd28d7924f87437a518295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73496e81054df6dbdc06fb0c657de7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226ff2650bb1eb00d3ae0f1aeb6ef70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb166c68cf3d375cb7b957a1a802986298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3371007551152083b66cd0bfc1b7b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c22909aa442d3739d03c74e9c954ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6482a3c263e53bf2770ddfeb6e6aaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e677d11de9626e3d228d095199f82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dc4d534d063bf099c21ef18e12c58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f75df5644bbeea53257755bb5757304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85190ac30e89df1a1c01edd2a130a120305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7ad665d0e986e7d7e5d0a2c803ff4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda72ee988155d8ef19dea56aca5853307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e5e8a1cbc8980a5e3758f0d87dee0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93de9cd4a7c1f0be4265d1d93bd28a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ae814fb33f02039109f1671c43fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035202e2464511f7ec70c7796f2427d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943ee6b8fab53364356e658d83a3c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7a101b4ff17d2d74584d82db5aa79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b099c98d96d2763f57172a78d9e6c19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5688ac04f5e191719b452ae972a9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eddbcf064e5fff882ed93373cae6fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87bd08f7d926feb234aefdc7b62d7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ba633fb8844cd1afa8711d34cd658318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aac04e504fcbc27991ae8112b8d57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801509251c1afd26afa3f5930e239c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b727fd476b12e2d64a3651ac04df08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bcbd2446c1f49def26f787d35437a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dc1f61dbc319c7ad1c2dae347a694323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caf681a476ba0331064a412f285729324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c150f51680d35acaf8240866bc3148a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>