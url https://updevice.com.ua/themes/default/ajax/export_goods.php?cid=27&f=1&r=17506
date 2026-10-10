--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179e4ab048a87387fe28617fa2e12c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823b3bbea786bc1e6e3f6d0c7c40ce12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3e467a62b601726273b1b4eb46c973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9677ca536304b651f2192a5f8d7ea54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355b55b8e323eaf8150f8042255be515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c142024df194cdba3c2e9ff28a74b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f99392438c745719c6363b97e9da487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fadbb5f307edd55e2ee2229c8ceb868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685248e4436f6d04d62301dbd889a5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e17deddc573b481ba9b569d0c79f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d8d682c1c8abcd90dda11da3d18f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b32f737b59d34b38a23e258082a9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d0da3d53af2720d41d61625d75e2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f12331ebd23511fe6fbf7ffe07d8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a762945553220a3d839cc4abd3b6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a29dabd0e8885b69d1860576b4ea2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e980a609e3923e369aa6a91e02fda9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6caf46d92cac12a0536f3bc6d72dbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc48571300a07815488c44ddff545819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6371879ab80f1a52543d8f10bf80b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b418719f0ae703843d1602a2add120221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407d206d1dd139cfc632a53b7a953f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b56b43697adb9c3440c70fa50eb33a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ae51249c5b8a9bba47e73dc47aab424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b065db4d93f13f00b5afe4ccbe6481f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72db27cef1468b6a283981726803c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9c0b3df38decb06a4456c1bd2a04b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57e46a3ea391d7dfdfb5a7c654b97228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3410ca7f155e04143f2f016990e4df629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a1d461615efba0943f0772238810530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c4322dcf76052b484f861ede2ffe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5cbc652352ce19ab2c83ba416698d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c73cbe7a378ef6c775face11429133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe58da94a606bdeab6e56d8097737b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daad5cc62529c6c2d70d8a8e38fde335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54447702f05cdae41d949f6dd78ad42e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b818b18c48272259fa654cffdb768b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101cf1d8d7e2d5c710093fc844b0c7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cf67b83fd7015ec67ff724b3db45b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a3c0ae7ee1b7b47b736f82e1f5c4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ae853c63f58c893517c6b7613614541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a5e9366e34688a8f6d8cf4d1d91242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289488bef564c7c20b410cbae0d63843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73569d969109695da21be98e7838cbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789a4ed592fc49aea6228813dc808d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d62c3d57ed0bf516a5a8cc09d57b2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f68840c25e706533e6928c52dee83d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e005efc350e108ba92e693b2d9ef348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f72fb31a5cb560f503ca335f323a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f71bb755804b533fe2296510331fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a1bdd157d701e39c4c1835d84fb0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d2f9d9a89d092c3b990dfb3b9df9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab259e1d4af62f9f1f12121102180c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a85ee85c0d42c7faa1e39ec9bebd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84e58ac9b146b3ad79accf97a83ed855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc56cb4b98425afb9990fad559f23256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263d56a1cf46cf9082e98efdfa852a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c99cacf77471b5bca594e528f44b8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94dbf470410fdb34bcf45997ad506259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b62d7e796e82091a31757548517d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b9e39ee4443bf643cce1aa542689f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36d558c63e1a83116750a34d49770462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5323f78b6f88fe8f12a051b3e6fd0ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9d55004eadb1243598acf014190a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fbdf290d21df04c6a3e3af4a1d0dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aad742e366c9a62860ff1b78990ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010acf1751101ea9f4c4452f51d300a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f63cef742f85c86c5c8c0ba629aba168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1835bc6870a480cbcda2ebff27e6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cd1d8096c9cb3971b4190df01350370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d71ace6aa87c27be9c2d18219bdcfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795942af4237a11b622233c856d879472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39c21d9f9a6025be8f6d2fff537e4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ec85b543e6a190dd555d95f21003c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fb39743c017142fcd461714c46d4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6919e508559ad3109b9245655759d9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e50a4d49c67575bc6828de366ac32877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9c0f31a232ec824a51e6259d1c98d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b59e91697c1dce2027f22a06b65de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619094823e848327fb4e7016caeb9fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527d99dfedd1743c77af8141b0035c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47f0a5f225875febaa14276df9092782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b29d424e299937bf6608417bcd47e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a94829bdeb6f331e440025aeeb354984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977cc6c50855c3bcc6c4422ca57aab585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77138e8593cbbaf0598cdc41e073cf5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0794de70f27e18f552bde1b070a2bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcf11ffca88efef679ab548a80303688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1d86ae1ce1652e28e665cce44c78689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379487dd6a2050c4b61e037565e9d9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10157aebc748b5f882199364b4ae89d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4627620ba7669155d1b88406303ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9480a0d0a35c0144a54743442eb429693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf531043dfab38b3790a6a630bba27594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370006a0d16cc77f3689a16d1a229b4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a46233cc5403da75f3d98bb224d40296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951f7e02bfcbe04187e2cdd6138275997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e81c685d1730c3a5981109fca4b0ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5180568c44fecc7b88655b1faa06099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9056037c2e0811132225b64bf6fc9d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d7bb07cae963e5c7b9fa9955d5611101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5877673da8a0db553cf17d30c118e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142675577038352f9c88627c92a2342103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daf1a06d565d88c3a86dc3d36d5674104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e14cbfa183a3b997fbcf7143b78ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e185a6013ba637560caeb0614e552c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ec8119fb86b12f1c7c9d95cd11489107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28cd95acd522a1e68e00899a7d87ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090bc8873ee4b8e14c14adfb1da3496109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42434f4e0595c9018d109f1d5bb883db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1487ce33771b10333b9555bb1231c51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f3d55100feb59a296b00000dfecc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91b5a9e0a663537d162960ea7a8f12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d71d0da8f3afbac8d7338a3a565a7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93cf60ae6a01a3461a3443004a8702115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67031132b1c42a4a88d1fdc83d7dc646116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2a15f9489472b792b225e0a709393117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e98c8525a17daa36df4705400a30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a75153f2df1076a5f83f15e3c18277119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c41c793b15999df35df6528dbbf472120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad3a99c10c13ee2be9f40878a5bfc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695abba0b70750f7ce212f189c7e6d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e383e8d4316473642076d9aee3510123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aec7bc92cfb1501ea39d8441b0e99e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d77e0a25baca4a2aa551bf889517e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eb84ae6fb13ada2ba8c4db436e944126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63276a6afbf61b8088dac9d43e219b77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a0ed64cc72d69b6b4d9f10d830da4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2493ace42a90bd586f8174502551b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e432c31764f6983960fbf643680382130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8e3811f2e31d2f0ea86fd9ccc7e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc087e4e747adfba2c5dbc68b89ac32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6657ca653470aa531af8a68edf438133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49de273ff4748a85011fbb6344ddee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b97c25d134ead0087289352e306f5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71886a04742493ed03476433699fc774136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fe4c13862d5f07135c4d4388e1b55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af75219df10437b613e7e56f647d3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02060e61c164d484eb7b3f1850942c6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4926b7d3bc9058a8463ef06f355b1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff805232ea91fd19d323db8c80837cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb4a635a98bcc54c0c54206348f492142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de48e621a2ac98d1450c29265dcab25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5bd49caa88627b67e102df0730923144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522527a4089c3217b961e5a986718de7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c46a39797264518c12d11848fd67a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f3736e9b3bee5f7a9b7b86e3edff7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875284a0f9b27b10c53b2f2a861cc8ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd263394376cc7090f193518c3df0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9013cd2ca6dae32f456459c21c1ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2942c477356f8539e6917854e3bb374151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad50fb2fc2a8b5899512e68103a0815152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266776d6a4715bcd8e0f514e63b2c78e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84415316511b4003f2b3088bfe35c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceea11639faf1091db66252a9d68e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f53e414690a94fa4182a510dddf9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07c11f44ddf0aeb3501298f53262b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045feb11562929f44a2f403c17a73760158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103037634e30551ad206b8eb855fc9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f414dd2c4240a84c189b1ae2916362160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15efaf84f6ed4a8ceef33b5cbd4841161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064d6656c6d9479bc05564413f0e98c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eff80f5a0a9f7432d66c67874e3ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3649ee070f4f426ae163d59b3eff4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbfd77ab914dfc6c2ec0c999c9a283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac31795920a2582d1c4e9dce36ed68c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc16c8ac79e8f1c87c0735899bf556167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a6df5f13c019398b3dcdf0b0ff30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b0d224f2edfb116ec8341aa0957b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7b53122b415feabe9cb9809b562f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0766b1cd6740b59b059970bebca1184171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834011a37825fd95e2f70ff2d0d629ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecdc25aefa69695b7030028aa9bed0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b50d8c1d75350727e44aa3a6893a90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc76d7111a3a6f9c990a5efaf15ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1237d29358f056d0c19aafd1f5654176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d547f42fccc1ab2acc393b1aa1657d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73b9146844908f068a171fc2bcf4db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812b8e50f14293e8436d91d3e7e2e8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08b3c9266c0f7f8fa123c912e5471180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e957857181b7350dc9c4087fc5cdd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e237e9004df2dc0fa6d011ede1af712182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22038137a3fe2c1846b022adfe5cb104183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3ecd9ea47b4c17731834557f68899184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7854f14bb5010fa43f67c4b2deb7e26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e16732153f008e272319f81cf1c51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849724becc9cffe2e30279586a8fdcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a72905c7ad2ff6d346c67d7687f63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eccef8e7fe8f3091d25cc1be64cd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448f74081aaa7ba6c8f39b556b9e08d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9805fb46876f6d649bf8b77b21cdd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe3c18bdb56d139d1c5b5bbd7ade81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a8eb60aa17ec28c625d890aabce38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df383a145f97253d021013c78cf3c92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9dcbd4aa50314f6a94576daa528e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd15fefa95ba344d31523b18f963d04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c949b82b9922030a951aabddf1322197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0e9f1d43d9bc9a6a7688ae2e71e94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c483722963ce5056b63be30d3bb07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc51b373f1926b1b2ccffc3e60f3c21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcc80b52b53285c8d599b8acf44fe2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39394f14619c14c43922288d05bb8a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b2da9540f81520f7d2488f5265cb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170b0ade404030c4bfb323aa43b3d20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f33f4f5295673802dd85ca6d91e91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430f7ed00008e90913a0985c4348fb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cc4e987a71fa221ff879c0a6c78ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20d088f3f1156ad4492bc963c29a10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671d7eaeb616801967f59edefd46c91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ee508ad50d73354b69533e426daea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47889d50364c0ad99ea066c858e05baa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92340d0b5de41bff2cdb59122fe8671212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cd8dc6eaf1aeaab35130644b2a564213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa28525d5bbc0bc46246878003339214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc520cf6de2e43b63bcd1cf720cdcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5a8d46e7aa584e6c98e8bb1a618c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b7374b3170b778f3b7de7b0dd0342217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e03a35cc7f2019b37f6cba5495eb3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416ad741ed8f876b3ff70c84f3c70a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560c70ee030d387b2eea06345d5827a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb060bd664ffce96ec1b4190f897fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab2b965414f9ba44f91ccf740cc38e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e0deb1495a95b234f7cba7f4aae4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50e90a83e4824c928452be81dec810224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6608703f39a36973df4a72150ca11d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e80df87babf80ab7439943951d3cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a322e3aed9cf0648e9a1d2287cf9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525ec4bb1eb915c6b8052900e033341228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a849befea623ee9545122c449539626229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033d849053f021ffb124c413ab56eff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e312a05336fad64902dda2437fde9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9cd54e01a08cd9567ec2309a97c52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac537359a4f769237dce7805ac0a5a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadfb5bf12003590582ee288c2fbe18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11146de0ffba0fa21de72bc03d9d4254235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f486f76ed05a76a859973c2ac058e8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ff0ba1804f486056ef88af341d7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc847bd11bc9080b47a78134045770f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b489b313599d1b3259f6d3622d64b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e4afc6d0848ba7b9e9e8865bbe6e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549af70b38519da1092ed28136da9794241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736872fe72c97dbc94004d8c43042bfc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6ea7a7f846a744b4b6d89abd628b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b69608ede3d889e2b21746cff7d4ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1d26ce74c1e90435e456384dba665245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974591f1e64f439f7658f36aef3e0d07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671dc8f7795af37fb4e011e6adf8419247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6afa7a884267c0ac81307e66f89d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787cf8980bcf13c6e9503866176d296249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b82413a5879b3ea657881bf153a21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c98f96d21a74a59d36aa3751b71759251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ba9b614af62ac4e02e22d8d780196252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141818530adc9104de465978e211fe86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082f9abcf697e26755e529968fce7fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e61644bb3dce17be79447874052c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5f6b57d76de47291b6e45f6ae1cb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe9b6ee7f478ea006863164e072b20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75999460390b233b3027eac4b33206a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d17d6092f4a8fb7c5098c3a769ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e091601c14ca0185d7080e456df2c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944423fedc0d4e430f50e120fa494cac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d7daf53c3ff8c24004fee00294ca2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56bdeb8d1648af4d3898efe2ca6ad3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68821debb821d42271562214ef9ae2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b3568980cbd203e3e9a21ecb496f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59320969912b04dfc95e19e3c65cdd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f429bb9a47cd20db03f1427712d9ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8815324b62669cf41e9a40edddf1ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e8df29b94f804cc00adc37d024cc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc009126d59c72054047a9879a42f96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c778688090b39dd9c1bb5e15284dc7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a27a2c9de10b8cfb4da8d8aae204e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba98dc2840ff8113c492c697ff1964273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb19be51d2c1b0c6993e5e94df41b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c08967ccc817c8af155f9b5509b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1185a57c381b9d04e8efecfc2110347276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724731cf9bbc1c7dc6ff683d29e1a095277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602f7cfcf13fdbcd0dfc96ba1c461c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99618c4fe65c8139d8b61b13202daddf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714e74583d955b48ba4e5ca59f599ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd0c3410948f3fa1a190d8a64fc761281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad48f59018e73c544d0ff75f11a959282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7058cf673e650111068e86c65b3da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ae94167e767ace92d63831fd7db5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b372496ab059a7f06350564cf5fe4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fd92562b38ceb224076e60520c2eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4f983fb451ea3f3be0b5679881f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465f7b9657a8123e6612682a053a90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd602cf4552bbc4ac93d0c88631844b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d1149c01636b52ca6010e041dd43d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937768a60a60982ebbd59eac723f8760291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fc9da580889cd548166d64632ae9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06309242b3008bd6ecac05936e25b3a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ff1f6e3249fa6bc49ebf52170680f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b41189d03702406a04ad807c4d51d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4eb67b9715d66f4a7d3d52daaf0bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4161dcc7190bf38605372b88763afd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708def81e9fee3375647453a58f4e43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c3e424f33712e7dfe94de721eaba3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a79599fa1b8d914e0354a9d7f3611300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dc82d28b886b98cafc4080815f4bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bceb3c6017ab3644891e9ce61367d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21f739a97b15c51e266436e9638e73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ec42385522680e0220da4ed2a7fdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819fe6d935f24c3f614d3f3e472baba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766007b589e2648bc40f872391ea643306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce727f223de0bba868d7b476f15daccc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdac6adebe30c6fe266af05c6ed43f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c456bce39a9118d6a94d1e24e0983309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccd8509d9978031c9686234cee356b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb678d11c952e6d24ea3593366ce7cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adc545fcafbd397d2708fb96cfe6fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4c3ba055ad6a17e5fc1d2432cf658313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd05aa72b861438aacff98d80c8e393314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57505341c770fabccdf60dda510fe58d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452382f04f7738df32494b267a86a63b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d178d7f82d5149b8af2c204545f8444317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60fd76b59161da72296da83454d01b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5402a420bdc9c921c359d81cd53f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfc19516c6eb3b6e6b271f915ebf02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc060a6a0d1f1c2704b48fdce933a34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b870bc50014ebdd1de63c468d6ff5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae09156d380c8c8cd3f8d0fae1d5a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf4b4855bf48eac2bc11e41fed1b6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13889ad60facf9fd6739a764ccfee6b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bfc01f95612be896237ed612c0b0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee51fde77d6a19b27cb79193d8247b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654185f76fed7b0533f51eaf692384c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99557770a7a1d1c45b929dec8afc57b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818a198c4d9230f5400522ba0cc619330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee10698d31d593d0365dcd0197feb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d10b5354dfa2a3e60930de2098908332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45545a054fe1d08862433b366e5fbdc333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bb5bc1d69bd94f9195d7fa0a41d341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7976e40ac2be38e30953e9a8ff7baf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397883fca2559910e0af3e1cea74a26e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb300723fde6b50124addf40a4f51224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ec74bb55c61a5db51dbee737dc26a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90f65e9f0b5a7ec00f2f23f58d8a3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb924345187decbc9dfe484afbe137b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eb5c38973958592631dc3831971608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398388542aa3d3fafd557386b2ab2209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53e938861da836b6547672d374abb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c971fcd4508747ebf07c8d6d750f41a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca2e83832a7f144337e8d991738da912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1178cd3bb1c7037aa6b6f9898dc0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9083af9a3b21785b4b0e766c4651ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf070c646e3298e6b8082515ce99215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a570b9714d69f55945d24a02d8dd0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260543df809f7e7a84c8bf61618c1b6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd32ab9ad79707ad1fdf24956de58f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f406707da105e48761a63b4481bb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80cd4ed51bac259541fec7372e93a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc29b90e65b0a35297397b0558bf8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553e5569fd27cdd578e81b65f02fc1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc51ef421d180a15f69bce64e1de4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1931ba5c8f3a6a23af1fb7aed2587b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc1d3a631445a9ca6ae150906c97e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e889534c62445ed1d21ea8ed865226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556902abc0ba6307fda0738963b39127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c46b9b7305af591a18d66147b503328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b62fe39dbe855657c3d066d30334029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05386131b609078e70e8ed5fb99565130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a1e1e3f74f5d50e9627015f35991c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03d9645e916e9c4a70164b0c626a5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d389288f4193f6d1864323ea9bdbe8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fd0d6caa014100799ee77c89c427b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb03983898e848930e4dfb6f3477335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd648e69729befc8d2013e81b310d86636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd1c01aa5c1478b6a453fd4a15ef5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d78ba4e77c3382ee6aa771f1fdb5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fd494cdef76a4aef0b36ea7f2a01f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb025af65654461063eb895ddea14f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e5d4c80a5015c494670fbab23023741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e8410e6afbf17dcdaab08fa7c9bda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabd5d13b3d947b75ae5b9b206465f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d167e8ebc27743c36dc6661b26f7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22c9e06aef9649512657854d36a2fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577024f7d14fc5facc667dec92a883246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4f747f09ded187b384bc74bdf843947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a63fe95e9bc2f259bf7cc8024afded48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3adbf6302becfa67b089eb718a0f9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da915663637aa99047adec537ea6162b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e978bb23a1ec068db729f2f70b25c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9724784b0fa07efe5780a114614cab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd28a517a85359c7698bf387ce1686753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6280660a8cc93517a0857bc3c5dacf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431da9d74c74d9623ed81b7fbc3b1e1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29243a58e659a94bd0416db84d2cd44956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b2dbe8b25cb8e7aedb7792b03ffd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4da125642f8ebfa7a9f8f129de9ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d159ce03e21037616f334f14786513d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb8f51dc83e8e373141ac5307fad0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fde737031e2d06dd80aa3771bba2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028b3dbd3d950a03c828c043668e6d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffc2e2cfeff58b3c6e4665af30151063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2d78635fdf20572e9c796483c16be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5142ffa0292df5a4498ba33814729365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318358048dacffa213b9a1ff9fc679af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd1b39bb402e1c2b478dbaf55d606167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1a027193c99d30079fc5a083f50ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c505922ada4fe839076b11374e39369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d6ac106fd5e5617804320e44ef1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56adf079fa1ecd7752a797e23cf1fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f05d10a3272aaaf7e662bf7fb7c7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ecd4be0f67dbe6d579b0045ea181a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044c50fab9a9cf7620f9313c8f4f9a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac171d0b7e3ad056679902a706012e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd209405dd69b8acab8e812424df8d4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e686861d0d6022cea6ed0535d9eee377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51598bf51bc04d4f4cab1a1574da3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb1879519e1b694740de7c97b7a94a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4567b7d1a1336ce2eadbd4a31b9a3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed071c7adde8c352b9c7bf4ff77c94581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f58283035595bb2625dd89ecd585b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f893e890e3ae2722d3930f0b4dfcf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79504c419cf1bf58f7ff9268ed92d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d5204f981ceca33c4230c22ec5ca885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb9dddfb360282472827ba323a2af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9278c54da1091bdba2bc6d36c6ec1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299bf84efb26ef3b3cbf1945b9d386888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bc4b6677aeb45dc22c68708b0f65589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeee8d51a1139cfb7625876f10b04e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405491262b71e951e7c4cba4112ac8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a456241f98b75251762eb559ae8be492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4928884aee8726adbd1e4425611ccb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cfdfcdd3d4659bf6692e71c6fffc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998b731d94d88b47847faf75465e8b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851910ff5be7980e7239264284766ab796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bb9de4876e6d45d84c53da31b7b7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135462a304864f9c4a214d794d6c03d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e75204f3f3d7a07bb70a41a6fada7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f294771e80b7c19259ea9eea5310e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530482d06267025cb38ff146166529c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfcdd9bd3b18ce5ea54d6f59695398102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b0f6ea6ca85b34bfa519665e88145103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d598d0f2e22526e5dd8cf8737f458104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cf74a6098a8526a24dc27aed07d84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62db2b4957e6fce190899cae32f2b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f91c286c81a37b33fd84eeadb23faa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa759e1f5d0e3e913d1897ebbdad2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4751d3b8e3f25054565d57ad91c793109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f7101ee9cf1667b212e5db1cea87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743051385f772cf93d8faca3f824c5b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df44685c7e029e8c7cb14c05f299201112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d992aedf5a8a944f768cbaefed2cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee12a0933b1cd363e6d4dc44b1bcbe5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1a5a6c618b637ceea24d1f81e3a23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775359a0f8cf557076be7f6fa8d40f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3481249b36cbcb0c04c3e0881f8b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25a8f9dae0f2b7b627fa017ac7bba8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b41b56d38b2ce88f0096d768be1f3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10e8fd91473cf41c473e337d4b50bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2fef7a27332b6bf51037e7b49a374121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd174bdc84f54458da8271007babe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c47840aa4cb26e79e0526b2c38df8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa670151c1ba2b81f718beb5a1c6fde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c85f8d2a96a3210bbd42d0574d1759125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8257d69492ca5f53f5d79c3f54f3d83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc533f5375e0054c2fd460c840a93e10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c1a4d8e058a5138ea82cf75639185128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0990ee05a4a879a565ce496df73607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03797ecce81c93e9e70e66e0db9db3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e572a691ff4c46f1671866f217dc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0f8dbbce172de18f75af37aac5562132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ea51cba305c6c360175f8177fa072133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48392e50601fbdf163b505d3b3848a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbe07acf34b936133bdfc956272e12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c4707f712f2f9c2877199d153d6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4d0d3286a5157c0d25ddabd0ce441137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8411525ca8cffcedf4f7eb373a1948138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ad4152b14f27e591301403b35dc62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83041f622c21943b731f4c53cd627020140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cb7ea1a61ad2abed4ada61412a147141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43423b0024dbf40e78c6d5e8c41b522a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f08fc258f91d0bca18a49a5d11e1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ce2d90de44584a7f3c3c6663a9e05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb3075d236ca448f7af3c4c53b4f09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db372730cb7fab532d75b9816433c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e6b483f603e1b75f823e637dcdf4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073799cb847a70ed4838bc7480ba282148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1629033f3a2a0f25177ba9c13e5f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a277f65081987d913932e8e833b68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef3881d2aedd7c1778634acec6f13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c381687cbbe5281dcc260718c318b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d7d336618e14926cc485b02f019a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e31d1dda8b2c26c9729b7a12c86ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9873a9dbdecafd9b6b30206db107ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2669fb2f63ca325f937b6628b8926c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9948d937aae08320c08ab99c78fed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15d78f269186f3acf42002d95501b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe5c432dfa0b2945c26bc61eb2872c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202dada18e0c6e01ccab27bd8705ab9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0d0b5f8209db6393d59e8f2df97da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce9574dc229d0871359ff9ac8c9c0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c536202b79ad811185bb59829ecd0ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e9a5c051d2adfb0aec9e980dbce12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50462a80b5cd62d46bcb3c8b64858b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd310b3934fbcd99727dbafb16d8e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe8a064d0c3aecd3ad1ea59026a0d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e58dcdc610b07606e018d62da0e0bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9908ccc1773d72ac1b8499d929e754169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60a33341f7ab07cfc222dca7cc7831170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dbcd83ac3b77388aa03ef86c827b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3160a3ff61faedb08d55057f5e9d51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10f20aff9ceee6ec7d93ece6294a0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872b5654ceb42c2d472b11fb8671a4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbcb5bb2fe8626fa1692c56a234dd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7db8c46e23e1ccd5705651b8d07ac5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79b50728154f5809862eb9bc6737bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd79b7f4e7906bad9ae5245b40d8ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8e91b422b4dd1ce01398c98479161179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770d5b656c88b629bef86a3abdb5acd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cf95c7638b28b47fe6294cd1dbff6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a112886925632b07fbcf9063bafaa3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f1ef3313ac53c935620b17068bb7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c2ab6198e75f40aecde6486cea862184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ac317317e6780606ccc296ebe658a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b1b5335eeda2a548adc77142b32f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db4f1eb2b4f96016e0c37e784b5547187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbe5c9286baadeaa893c9f51a88717188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ae808fe97a460a29e6ec2d43e857f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d846e99fb8ef150f547f2b5971245f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31d7a2a43a3515484ff7890a3a8090191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a656c1ece12a909f6ff377206d47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73015796c2c1345d9b3196593e2cb1f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4ade13b07b5e3a4a9bdde7f63940b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f67376d17f61ab8e8e978a6aee267195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3deaa730070c967312addf7d332a48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2630620ed3323345a7cec3b65cd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e0ddfb82f52a35815cd4a81acc816198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f0a89d01095085598cad56c50a532199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b720c9f1a193483929bf361d1cdcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e7f9d45424afeedae8d53adfa10fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a84abefb8ffe2cae2c90c672ba20ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ca47aa9d74702e18820cce1791fc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e2451ce8d16e5b9b499deb06cf8c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7945414c0a70ae474897abf209a4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e72649c4162732672c3b4703cd3ddd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d4fb806a24ee77096801be37b780e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43f796e59dee17e4124648be2c7828208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217d7d31b9b0dfaee76f41da478310f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318ed685ddb5cbc0568d1d08ce6aefb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ca628efe2fca610977be7f725686211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587399db4795294df1ba65dbc6c7f9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d849246085e3b6ac5da75b0a717336b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f82f0ae89185b975acd2783968cb40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11976966b56fb6e3dd7766fbb9534bc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2995216fd067ff32ade3f3e762b25c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7375fa63b1d9e22a8bf64ae056e4ad3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae1723aa57fc159b2e28a8117cb8bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b213aadc93728f82d6ef86a3e97af3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d9bdc134da6f4782026bf47599959220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2d5d0a55e9ad40d4315550aca86e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7273b2ed3d19cb5637b3912023c05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a400d3da13b1794c1a2fd06b49a6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2f60ed20305cde32f4d1ed6a5fb10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c442e0050f3c367898426f46d47e90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a92c0172ea8d97d737dd256d0e91dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880e48cd93c9a854e1260a6d55437e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918997ce21cb080e7ba3eaced2038181228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9d79a1652aab6d6ec312b7d268531229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f693b404fce62392df566270901f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881466681ee4a2eb7ade8edb9e45a0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305c5165a8cd8942008bb3414c70185232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da97d5e672d9ddc751e380910bccd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa438ff19ce64f655bd53eb255da0f04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb131ba904bcf217afff0372edde0e4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac744cc166ca48854891db3645cae7e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b919ddd6f9d899933783eab68c77ce2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc19e15398e212ad9c22aba9a38839238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17030c1d353dfe24b6e8e8b52abf35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07228576a1a5a5c964788eed4f1f1684240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cbd27045a5b4f9bfd028208266efe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45dbc48dc6aeb9d97421dc3bfb108e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e58f945ac4d2e02b51acbd521a1e7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3977919fbb8b4e46c05312c1d53f759244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babdb3edc065ff3104713f122110cc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0116ec1b46bcdf8c93fb659b3dcb6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301f453ff090cd88e1c92663943dbb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fd39612ff4ba8f1981bd5b2f34924248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab304d8ef3b1dfaf6481cd36f1ee5e00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44a7975d866201c0ab7a7d6ac59dc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae2085ca01f27a0eccfe9696bd5b9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8488da9e698b2d62576acaea7c95c55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de145bf0ee22b5fc1102a6ad54db4b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93301832796e05325b362123d16ac4b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ce93a86e0b2729c6d9cc9e23d67be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352393868d0406d69dff1c88511cbc43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a58e567b356544cde5ed2f36cb36ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3729d820aae6146d59e95416bec0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d40648f8d458fb7b897cfcd53af93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f75e83ecb545abaae64ca035b8747a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280f3cea1e5b7d437d629211fde735e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c068e7155582966bd042c57554869262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b73416724f0e03fa3f5c833f564c67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8c4f9d91d0ec6ad68c926f4f76d04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e94cf9f0044365b3c8368dd4e56d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fab8d915af76e35283ac99c26774c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bb7ddd00d3ef4707636f9105f5d50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c4a7eed7406f921d53064e9e2d668268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b8c0ce3a65cc0301877d9c1c2721a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3da9c110bec81aa4a97ca213ab0d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434be0c02a7c8faf0136fd4c2d25ebf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4493cef2c4818039c14b937e8c5b924272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc87b8030576589f04445d597adec4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc0a98341bd3fb6418c99dc15ac619274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c368eb9e242b30421d6b9ab536e9ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fede1b7f86288108dcbe259c8cdcafe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad6cb57d5c0385797d90f16142547277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09fc87d40fda3258f199a5e1428f07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48081f2879edca8d60fdbc4ef37062e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6098cb98e9bd52c3ed62bbb3fdfd9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177200d30b826062b2bf485996f3e60b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381382e0bb0d384b7b4f21f2bdda609282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59599639cf8db7e0b3752f7d4f39a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0f1757fd0be8546527d109056eb9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd860d8b91f2bc9c8e8d177782a180285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aea85c4675106c723bca0104430d9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357260f743e55ac431c29175ec8d3341287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667b566ed05d318f8e0fee20112371288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32999bad43518ebcab77663828b2533289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a860697c2d6004ba679f230d481614290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6626857f267254e80f9f2618817dea3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d3426f1e53b28aa41b33972e1db89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8730664f184c8ac37d97dcbe38be41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6747d7f872fdfb1154f4d74286475294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882cd68867fab4dd7bb9535cf8f5620295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446609326c2f914ec9e4b800f91d0b0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5452af103f72c493b53e356838827b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ac7c8299d21b49fc362fc8a5a93e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28146767e821b154027006fb769c97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c2efcb7ae25412b5008f7b8c0eae6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53601c426e42d9a59b53d3d2488e38a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868dad7429412342c3ac023506d3394302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a3d722c4b2dc2f19327d42bb1bc35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c323c534a165e6afaa7d0bf27599f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c95a4db338d4d6582734aa2b6b150305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18b3f6a14144b1865c087e4853f829306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae910cf80bdd431f855ab31c8ef188307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e3e5b94095ef9c0e745a4cf16caac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252c2b63d34d603420228ea653ab207309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e77c94cf6454a9ffdad2fc8a8b390310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b07f4ea59931d3011b8136fd9ee044311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760bed112ddcf633a523303ff38bc37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8606a1b5dac3a266436dbaacd0deb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82ee9a7dfc431869b532fb452a8b49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe9ce48019f2cd196ea9fa42b677f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f53e8241e62084808adc55ed4ca95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8c358c54c04f300bdfd1c0dfd280c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cba9e08feeeab356e8ed97b3430ae3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc48c9a311995e87a71345a0ef1ad6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa325599dd963f3c41974c710b44d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348215ac3a3d536e2f965ff773f4333321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb6813d22f8ac008b9e37e1b64a644322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1caace0088794b5de7285cdabbb78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0830764df906f72945764935e0016324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a53006c992e2c76f0985abc9f9fc20325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>