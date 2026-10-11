--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,104 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011660</t>
-[...7 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1093,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1237,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1432,84 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1519,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489510e7adad854f8ab2b0c06c81190f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b542808e554329a0bc647dd1271e0772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94de93cf1c0970c33a64929cdf66ce13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e41fc8eeef29548035d5f546b4310f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f94ab122b88621e04f8451c43c38ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff099155ca1848b925af86cba61a93916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418968eef4d88dd0dcce80cb298426797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf99ca5fd8d65826666b6d908f804048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f90a0d94ef8dde17e95879212013149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ee7b3e22d77ebdb7f1319b74643a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5148702d84aba643745e1933246e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050caded56b8cfc05293703d8290ab0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da42987cf7d51f3f9e791c24d5d5f2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9db1006a45dee1237759664fa0e7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411173b9effdfc1b9749fd84df3215415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d9de5797dc8f9bab7b0a7d7a5507616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e1efdf8df2cd9ad4546bc6a1b75fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd52686106638f546bfb046179eb1cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419d6e7254ae4190bd4becd0288dada19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47427e73d968e58c08658c6c84a5f61320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410251b6c2bf0eaa18f6b641c7a493a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb3e1f8ed5bf98574273b571cd8a1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695708dc3facd9ac303672e1e06c2b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68a0e514fa028e3cdf0c36b3aab27224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291555a3998324f9caca71e9440e90825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b228140574dd37992a74feea5954b0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adb7aa36d454d3ac766d3bc65ba2e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d626c0e06376f3c492a53cfdb057528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c1224b7ecc82a0ebd4f6d5ed0b62f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f4b675fa8baf469dd33474c29c3a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670e01d6e58d2f32aea4a433f33ccf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da779cf4db273f80b4bbadd4766f3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fdcefe158e6cb23c3a32b9fd697af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25269ecb32b631d5518aecccb87d625034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56a64e26967ba183c89849213ac97b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ed4f1f3a6e25d80ae2a969e2676ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a066607c8ce7344b197ae6817119037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11d0bfc10501c19aa09f59a9d41eb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4186a7fa529b793e0143de180ae196339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4017c293e3d8e511ee8ef37e08b0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388b507699a88698288eb369214c15741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf52836d9641fe198a554659b6e16c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19992926fcfcae943d0337dacee4b9df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ded67b4658862d0f7f57a92f2203644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326c4ad347162657e571f309ff5916745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3c20e035e8ef1f0a8d43b0843f5fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c78fe3623a58b6c8923373115ef447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7b901613a8a9a9826e830d83c624b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3fc1674fc60ae5b025921cde93e8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f420bb6177da0a6d8b4d0543c6acd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49157d1e0a0117cb01914bafc77c537c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324da0b8169905de5eb5744cd3a80c8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb485a19381258739132ebd29177a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c1a6b4b152fd135078373e0eec39054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14affaba242eca3ee785465f1398df355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e41d69d35e1cabbf9e376a8da4940c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f04222b726c2af5aa1e60bf3a5dbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bddbfe499bcbf887c0ccb81ff46d5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731db5c817dc31bd1abacc4e4a69ebc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92865d6915ed34a9683ff82b515ae7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707afd0d4440cdce64ca91b27a6719ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb5f2cb98f60ccc2916c33a767616662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35db297dac64a3237673e3280c808963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d2bea7dc424e311d1579c513537e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73596e1b6f6bda49cd9d6469c436daef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca97cd091a5cbf1eaecea2ecf39ecf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b358d1f863110dd3a558fcdb336608f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ae920850799796ea84ea22455bd7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21ea31cd84e38a4e10025d5aee2f9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a883c328138c7ae31804f02694654b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe03c0808c16ade8cfb49d59879abf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b920a97b702a37979c2f8abd100fe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d03860eaa4da729700389dbf281a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c9aa085852130ff840f5bd79eb87d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da650e33986d4458907f8c4113a2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bc86a15d32ed89bc8837348d6ff3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94366e151471d5364f37a08a6a81921f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737ec4910a9d83274e26efeb1078e5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d15b2a726146c3db6e7f656eae9f0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e7b3dbc587efe72dd562de540132780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758edc1c26a31355e4c7014d77396be781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5db2fafcfa105d190afb55bcda70e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc134294d2014ab754c8f7b4d8dffe683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f653c4083fdb102accd8ce00fcc109d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db143c8eb36eed850a12b76bf99e62385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e93ef6d245c8a04960001eb47ceeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a57d673a6e1a12281d481cc16b46cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14894e3947de0fb91c31dc05d8b847988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e36ee15df747b120a824bb2f815fe889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a2c69a1b83671d6173f852e8f533a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7610427483545c1d5839e97f4366b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba819ade795ea2779f902258e89aea3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b17af5b777bdf6dc865d5aaa8560e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b70e06624ad532b3d4df99006ed7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b3403d378467c9e62eeb587a083b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53561bd6b0537daa4cbc483cea99c7c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bdff03bd08a99f3d2285a93fe116797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c833bbe283d08dbc66f93573dd3267d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8b170e18fec618c464631b572cd0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17414e6c4f800a5a06796dc4b23bae0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0c4f573c9e97f032ffb5cab8a6e1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719cbc06730764b7a1cce0097713102102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef75d08d84cfafa0479352bb473dd2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa1c7f8e147ca1618f2231a96ec5b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75438ad289f14cf04edd02cd176c39ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833ae45c3a97751853eb132a8116665106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3e44993cc5e0a3f1643b8cac855d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c08c90cec7fc73f1626a21a1baf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb06c2dc3f53f25c883ef57a46027ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a94afc4f42d989c88dbc605e6725f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed597a3d648f50ec126031db061f266111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64973458e1bd43aa2750af6ddb763f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2b1cba0db994693caaf251f3274ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead17b784a39894f52e0df92eb4bb61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccf3a8837bf893b2895c7c4dd62dfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6006fd317e6b7de7ca76debe3418380116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af69ada61e72c069593636161a04c1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7127231937a8cc3b75d921a38cc5c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921eccf33847d866d50b9ce27bf18cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830513c87e4f7b652b9523fc17d3efa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b49ec9377f1008b7cf97a419129be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98a19ff4f18de167d6a40e3f02e10b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee77fbda60d7baf47f4a25ea623b72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83becb32d47d228ab3769e2fb05a6df0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574fb267636f9e6d3fb2af50f46e18c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962192b748dfff7de612da7770d546d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ec9fce4c166296207d8b3b9e482e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62f2a7efbca5114e4e17eaebc746a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e55ec3d88189d30d6393016cd1c261129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be703bac853837e4d730008969361ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b759fab870b09b25e464864227121131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562e2f9efac50dc43fcffae6cc9a622132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339661c2e902d92966219bea3a4e0a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4af15da4bcf028aa1710dfa891382134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f37339c299d7f3b5cd36fc6f68688d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499313d16655a9c4438eeef264ab810a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff9f446c98575e37f97c5691519743137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e736ea108cb3b5f7aba5d32b79c93a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f302a7cb037ec5203d84d5eae692d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf1d31462fda88faa33257d5852c0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1b9999140b219dd81ce5f6ee61d71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68de836e2fef764fc3eb9a778c7d946142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147011e0f6fe003dfebcd26c9226728143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb57add10e3091b1ced8ddce44508d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048014df92577938def85f82c8f1605145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74c87fac13d36aeb0ec9226dc09eae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e04723b1e7bb4a4e88db2c2d022315147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265e156c24fd7e1ce19c29c97f4004148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffaca0bcd48e6f1a741d18257a4646149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224bb23f6ad3830e2af636d4722d652150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974cad16e40538ddc2788368cf24510151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26062f4e86134ba7a24834e4bdd756152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6365d86bcfb9263dd3285c27c423a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf9f5a0ba35b33e6f45f57970a20f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fac36c3a8cee7cf19f3f1b38143afc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b48d3f2dbc6c7a645e9eb746bc2a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722a00c685dd0c358f926449a68d0d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abc2793fe6a9c3c2e2a319dfcddb72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b25357a5dbba8434f72da93784d378159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d8e6db15618eab5f3fddcf352cec6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df750c9c1392c50188437e5ae2ee6d86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f75c1c0798c8addfe684aa68dc6d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79143827d347a6bb0bb9f7be09a6ac70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7ecf5ce23a0abbf3613a0a71f541164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960d761ed46d9c1b32f287904afc448165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9aba1d440ad71e1bcac43e5407dcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a6140e0e19d934e87b0053cf594a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58703118022d5f49cb52526e13336725168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1420823c5ca2d8c7aaae2abe8f560169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1ce16ac2f8c1eef8904c7a38045ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bcac41cd25f98bac89074e554b9a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b2849ba67c0e400a58fca03e572a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33609b9a544744befe1bae729327ec6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96446434d03870883cfef7d59fd12e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691e76155221f061b1457ff42ca73e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246d73107dd22ea9f49fa47ff65a47d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52834f02cfed0a890bdd9ba0d38076177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a04e63ddf5b1941567a834b8b8ae8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a46ff69adda88a0e3af0a71080e7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289494d7580e388246c77cc782bddf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec5437cb6f6289e8d1c4eb833d9186181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164c9dd4bbf572c820e3848b187c365182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275a8e43bc1ea7299fd8a175550050183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e731f98f217675fd7c2219d5e0a003184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3f45eb01b24e4e352a1bb3d0223f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d457d8ec62a84fdcf1dc41f9240bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5234e02a123e7c9b21499e6f815bb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ebc35435aa3f2b17edfa522100618188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbc4e7874133d302caaf1fc6a9926f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00630efe5effbcf3ae898dc9a268a61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc95963cfd8c5ca771dca9ce52313b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64433666dd95781f3b3bf659a87bfdc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8620bdc69b92960e66ff29c15af2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a7153059824899dcd6a1fe4699f3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592dadf64b075b0ffb9dd8294e5020d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3348346b5685799c3d6045134afff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316f538e14861c51b00458200565393197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a575cbe92f9f202a6de333ec77f1cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0c42ae89c8e5d7ce7e224a62ff5bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e62ce08fe73bf0336fa8d53132218200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914be5f84386298ed9467e9effbde6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8acd206402bfc62c33d7069c7aa99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65a4445142312eef7931dcb45c0def203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fbb155d082c1d3bff2d7b65cf8156204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d56003697240b3b1464b1e46da1fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132ed08656070bcbf9435e561a690a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7466473d4df8e8bca5769439d7c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b37788a7234197a28b187d8040312208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88162ede8f5696c2206bcb8ee33cc81d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54690bf5be8f87788dede9a0067c1d05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caecd990a0f268056b23de93f5ed16a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7452e41abe8bfd09b67d413a45811d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa7d607a5444f5a46fd43248c52316213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b4446968dd56150ee11e1c1d074d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24002d58ebd2d04128018060d114f714215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f710b858b3ffe26fe66474cb8ad523216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b37b5539037db9c5c219cbfa5b9ac9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392da696f0b09fcc8242aa3afe5b24ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc90d57e9c21311014961f6a5bdaea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7db9f0eccbd0b1948c38a73e7b068b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef39d1d434d15cc8d0462a22b37323221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2bbc8c9069d61da019234760fd5bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011f39e7df934c3236f8596eaac1473223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b662d5e9461f1875ae84aeafd917e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0c51085a57db695b8e74dc68def33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec0e9ec44b84c5512cd473c8c33419226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814e8ddcb194f3cd0920764e1f3c02d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf4124c560bc65be35c5e611d71075228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bfc8f7cc33b64b66792a1bb735ead229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b86d111f1d7f2c28d9860713e3f41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fbaa9768ebbd88631b5cf80a8bf44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204a8f0f6697dffaa22b1573829381e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd93a969e9c8099d6f642e878d707c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073f5a599e1cf700925cd9bede43089234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e0bf5b84a2636f724dee975543b7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c6259c303c96af769b713fd7d55e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981962a8ecaec2641a35c9511505087237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab276e2e407779ac82df9f439878ee7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b943c2edaaef2d03e1aa372278fe10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c93ec4c4038df5d98749d939d53375240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0ff6bcb5fa2a1e33055bbd2eb6588241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeab6d8b8251214aa253ef710621cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5530af6ba80d6ad07000a82888c9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2548fa8a4f81bd1a369bf6662e93f43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe831365330c1bf43d713806ea37997245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea27391946143464a83f9db7bb863c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ad5700302c206b9dad4de1aac23a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb327f269268b4bd15843d73b5c5a20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5cfb22986cba2612feb1db15d1ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aca75ea1e97a62eea9de3c52b823bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428740148f58bf7467c70f41a2aa092251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22e314ae6265c26bf679ccd36ebb6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e988ccd0c62ac3dfba93b4c6b23957253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b95d31b3a723a1db285471aae05977254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87480c051144ed630e8b9000c04414255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762cf5f11ff91f4e5d78bbf59a313fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6ca4e37abf1137ee01e360cc45b6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83529ad3f68216bfa71e4f80966ca4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8530a74fa2b45fc0a4d16caedb9d307259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec19a006365031ad082d81dffe227f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579898571206cdb995889999d287dee2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f33262b2eabfc372ae8bffe2488aa8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac07df7f6af5b9ec8410c928550fa57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c29be2e02adb4015c88d6b9769a20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120646aafb5be90aa05629452a05d41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a99d331639efe31ed077e05d543c9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c408cc4c8e2e16498a7423c9b9c3b12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8517080788c376e41f65f91fcc8a4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7b5793f63166491b990204f1bf7cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86057b03bd82cc11b2720495f04cea7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45cfb73980fbd18349f204573c40b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb404171da2dd031f5150b73701a0b94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65221aa0e9b34a0f6a19b8cd1b4cec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb712125aadb81c178b9e4a33fff4ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cda1b6f5f946d55d7cad495671aaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fee97bd37e84766821c7345661ea5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876662dbde84a11d0d39f4f7776a6f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c698f0bfd723fc025df956861e8f920278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07748a160ed658644dda0b89bf5da9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe863ae1dabfad9699eb9f51fc14d0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801d97c83f1e4ca34df2881b0bbf4bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11750f9b234afefdc8fb096df5bd20a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f04d0dc2c7b57ff6953b94c35dfe49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c2cab2ebb687bd2df80b09cfcb00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343efe4524ae3358fc36dff87730daa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fbd234e47ecdfd2c6f0cfbea7e99f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badc3e97929dffca0bb6aa6be7f53de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce636b350bdd091cb98939c7e6d44e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76196c57ca049f15502803b311fb42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510b39e3c3d0346426fa8e1767e7709290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9372926d2b360177f09d7bb8b089938291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efbb004ed80ef3c51dc80f3632ef9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f737e647c2080fe46553b1907c0a40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3469710ca790310d380d549b6bac300294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bcf9eb6d62942ce4f5f4412ad987e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ab018fc9ef8ff77aaab9b49d37f16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f6b4e56965f025f3268fb6eadc641297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba25bdfb32dc424f887128716a10bcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2b067a11389c87705e6285ec52f9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056c35993d18cef708dbe0a6ae6f919300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccad56e997aa7a4da75960c9807dcb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfd22101de7fce5d2db045fac2e7df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c26e94b2385d72cc86708f768ad2da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacda57ae4a1f5051b4d6f7a1febd20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b538db5b388caa9293dfc541d71c75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a48e57d360a93811eb2a853558179306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190c54e0b14551ea5642987f3e02df0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f6fed055d3ac364ff5696c2cf2f08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45e337fd18c619719f4e42561e8dd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfee4a1bbbe17192bdbdcb76dd55209310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da693c35033241fa6d372960f4b4736e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9878c6b0a9b99b237f09f34cdbea1d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235a3183fc79942452b9b947b3f029b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caee9cba3cc25f4d2ced0a760e9782314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d9456b61ed9a7fe7278c814eefef6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e1ec2b95dd42039e871d14b3c8147316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6310d6276cddf8c27befafd8a16607c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe225cc946b60344f26ecced86ef24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ded1bbb4b63def0803e662db8766df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bf2f4c862093c29d1b3876c925f6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5d562e1665e5442eaa389acf3d2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdc76bac15dda48872b8b4997759de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22131ea0b88136b086d9b7f69782c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a1cffa405074355cc9eb67db92c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7264b8257dad0787092440d2577fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c52969a66f71cf7a469f671eeed2ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b070545d510cacc2e9f596024789a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a9d85fd50fc580f0eb5c7c45f6ca4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1c5afd0d7bbd1fa437a1f26f06c69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee32d911523f4fed009246ef081d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286495ca4d055eb941669ac62c1d6328331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958a8472e44b5e1a631090bf65410dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26c5d5e74d37d6264b47180293df37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2716c550d25aada600b13866896674334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa49f035f70e0b96202f10c8f13459335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070c4f372322b9ad0a72a63e8b9e47b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d71261337045fa1a84236393cc3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5e1233431091bf09096a1ddf7ff4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00714e9e28b185eb1f721fcc0c5f1776339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54589b24c124605fcc707966d1ed20ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5d9f94aee2568ba0fe4f760cfe0e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f1743d4f546f1037aa83558c2b811342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136607043ff1de3d258bb314f8bead2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16814b68162165ccf1eed71624682b3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9ed39d008143bdd4d2276a138cdd3345.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006b1802a634837c722c642244e3411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222d73ea7df88cffc0354672ad416662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2aa1e83e518030106c9337d3926213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0ce58a45dda7906c331586556a2a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d604fbd48c16c91fd90063ceaaf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09090b3efbb90effddff575a3fca08776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43114978cee737b12ab1f052cb7a45e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c5c84212e21aa16572efd7dc781d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35937c1fb716f15fa52b7e3128ec8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecad8f16187ebe0dc00bc7486ff33710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893ce2e129991520cc30eec312079e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246ba3c717f3ec1a45cc563a0d9c14f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1256d766ce276fe994b7ae46fce2f0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e689452eb694080a6a99f647380e1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395483a49e9ed549fc8f6609e8cd68cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d10e9fa948b51c6789c6f407b545a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3eb9bcc725d9bfaa7fdf174b4eb8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26251b23274e809ed25463781f3d76b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f03f8b3c9520868aa352dd963ad80f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6675353f773d6e064fd03ba57fe6c1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56763c65a07a9e5a2a3939e75888a9fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf351b0b3d37ed9341964ccba8d3d7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62926d48be9c5b1a2758ac9f3dd05123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa17660b0fc5c875dc87995115d508f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753425345b6f4a65b037e35955fa6f7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814d48a1263189f62fe29bf779eca6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffd2c4a98d5fbb2438ca608745edcf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510f056f8a950a2711820c04bc9a70328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f09ee07b3e8d9ce58c0cc2c40078b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2e1e08fbafd5734631fde3acd6fdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f3e28c29e3ebe0c4fdeec5a53e1d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3940bd0599d23bc8ba2c524ab85c9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abda0234a5d930cc1c3c961cf8f390f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551435d3238aeba5af37cc43313b07f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501499c3df78712279ce722c899000735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c68737f2b8bfdcd10f982b59b5f4a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e516cc1399849b6044f411f8525cec237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24245b4a29d8ecbe1c0f6c1ea9f762538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed9ba40fda78375f491e10bd3f7dec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7378d49bcbb05249730723b9890c3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b6d4055fbfad78fca9df47fcce16d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17300ef5636dbfe983b84d4a309dad2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f172af41ae1c8bcc371a64e43bb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5db6c2bc45f701257c2bc35f74f7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eefd7a7842dce7559b6f6074fdc1cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3664cde9132504d220b8b9640da4dd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813f25bbe6a1cf5bb489b14949115cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e55c68144a3b643c0073275aa954cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ee5a2658d2b8dcb5ae3bc3102762149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dfa2661f67c794be68504742bcf9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592832f85ec68ab1a63bd4b77a5b8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1d4cbf9dfbae3f7f9d05d84f228d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6cd60234ea0c9af186f4939ead30753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd83f69c4581b9d736180d06f082bc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e769aad4ae979ed7dc53b21c3897155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf28f97120108471f7cb3c1ef94ee856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9f4720aa7b6cd5e8b4a587b7445a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf05bc641e89973de2606565ed3601d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdef01fc009268304fa726be697a2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50d46b8f68c719cfd556ce4e41844960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af76b1fb54585beb67fea069f3f94c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1e2c7d35c96d606c3bea60fecd7b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4594d67c582e82307c11020f65c83f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722cd07dce86b46b2db57f981f545e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae99d4ebf2672e2ad9faedf10de505065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c0a03a5ad039ddf5aceb03c10d12566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588563b27d10120a0e3bf791bd80fc1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a8d30f8849545733d2e5ff785b5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcbedf3883eee05945f576841ae09469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70577294a7933ef7a651147a9ce0718a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346846ee082e4f3b80ca510cc9b6f2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfae319f4aa03805c74d48751465ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43460bf1de8e46376c9a9997a798b25373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d69a3c4b84ad9a12d3ad168db2cd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8977672c70c893e705068f7b74b4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e642e195fa989e94b065056e2353f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704113b1020b208f31acd4eade88ebb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9f316de4196203d0018e70fac301f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d428cbb3e18009a5351479149514e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd66c892849ec15d5a74ea9357dfd7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c2ad4a1f927e0a5f3a4fe9cf3479581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f42ee7449987c38c6064597395e67782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41521dd15571d5193e6467878ac8795683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998387975158eb0a69b03946d2b330284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9293a0d930e179aaf07c8424d216585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c91827de234e253c75d26c8f2b0f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae1ccfa2db154fe8c560e2755d894f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d324b7abcf7548c14f2ab77deb5c1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb4929efb02c5074a10c19b6cb135389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fc566137f7c59c92f9eac072c6a4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a800ac4c77d63019c3af0bf7d042d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f3c21cc3f167db8f3b9635f1f49a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c7ba296de62927685951d1c50fe3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88775f9f18179ecd958d4a02bc1c94894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d3e8a73a67d8817f89be75a8fc5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546ca5447fb9fb2d16e68841496682696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676e16a9cc835f040c316a04171ced397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e04fe0e300cf9603437f9231cc996398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fe0680cdc4b6b64099dce6d81182099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f53255f0c682b1d6d9b7ddaf887bef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dfcdb87cfad2a9cd19f9fbbc135dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83dc6cfc08eec9ce246249337f69e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858c27a26701bc5789834636e15713103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b3c3eda3b3a894db3d33d27d086f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d347e658ebbabd894dcf35af9b21a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3657416f8493cc9a32b95a9c229e46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff62cff2225db66835dd441e4fcabe9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03cee678ce82c745a82879f327617f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e275769614a2a5d94350ddd38252f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27eed6b1b29339203d5c5eca841d90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2694a5dd4f1a21092cbdd80fbd88d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3323089f4b452b985490d49467e4bbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e76c015e544fcc08c41422fba72792113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689db042638814656489c4493a1ab6b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d0b180f86311cdaba44b7b05118ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e26c113d6de61b5194fff51dd15abb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c88aa216184568c0414bc90ff4db53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cc73ecdc11e4ca90b67002d30d4dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02484c51acd443d58d3ffbfc47cf1301119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce94600fd36e9389b0b7a5bfbee72f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d75d43ef497fc1925903d13b99835121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eb79437591f6554123336889aef88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaecb073a284fcaaffca3d2a044d203123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3430dd115958ebe570005303b17295d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54ea998143a0044f07ea462b02dcf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2065f38e0296a63fcf3453a7d65ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c848e0bdf02ddd9e897812dc59df6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5596f81edc30e284c7e5c72bf47a52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc47574c965384e10d66db777890062129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9c423cf6361849af17a37756030d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86502846881f2935f791e114485a3a6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf699faaa89889d544630811c666a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73340e4ddc90cd0d23d9eac41bafd253133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a382d46ac8130c2303dfd95541e357f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faec0793113648e1304bdaf8009b73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca970a88544a63d1adfba0b2c843bb7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653b11f7bc1a495725ff7bbd50c6f3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdbd28ebbe212c398efd2dd28c1c33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede25a11f50917df1c8c534a888a3f8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadb8ff9bbf2ffc649190d2d4ec2158140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44105c88cba7864a53886f80d20e28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92059e2e3b9e43567a75aae1ecdd53f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f75de6bf0c7f9764cddfb68bf51215143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e6c071ab67a9ca31c8e12e3f4379e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289fd0dda37f1fdf21a8bc00add338a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ecbfedd401fcf2497bb3d75e7470b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e268e7b5c344441498c6bb579fa4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26561966cf77f06ed16255ded8b65028148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f452761e3769dd93f54b38379a009149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7926a5e8064260b91a531bce87d12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe13105b12ce3b5f5c26d0f464c089151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96dea346060352a14b4c5acb2a65b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f4ca68fde2b76b53ce4ef59efa650153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e8ae7cbf41c8a7a769c49c744ba12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd184b3d8f72b06e373e1ef6847da538155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41ef1143ce3df0dc37f4429d6bb362156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155ae8c7c6d64c68c8040c7dd352b48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc90d2904b63ec63479ab5ad519335158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b6343644c74cfbe5ef7d330f6eae1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6529c0be08296ba7334dfb676a09e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f02474f7ef4b58912b3d861343af95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf91ff296bd925b1d6db8044cbf1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e12b171038363dc4060c628ed785e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106b6f4cf439ba934659dde9614f792164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b650bfffc1019defa6098924c748895165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ce569692e981a52418897837c550166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aea79076785a575980c796b9acb827167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf538b690ae438f943ee20fb10f54ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbcfff9c2a28b08ea8235a55746a17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a62a0ef0dbd92ad67ecdee432c816170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23308638d066c39e13d7d2b312ba2295171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b1f5d25bef0249fe3157e1bed1a1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dcf64c24e352e9f4c8a8dc2ca084a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ca7736a366c42435cc6c19cb5d68e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366fa7f5f193139c94d386c59c8aa88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7922e8b20404572a312f02c9d0fc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b628646560e6926956af221cb4ad06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285a5583786d1cde408e3a4bc54d756178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6185be5aae4a1e8a31c7e42c14c63c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ffcbba7d52f7dff1f01fc08724b08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2511552fcb605db725c13cdb45851c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444aebdd7c1e308931c4db2a714527d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2795dc2d491ad0f6d0ab3a2341e08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666ed0e8e312c02f19940c98a6495c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57772f265a7fa04a1b7b4613bbd44ff6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff65a3a89a621acda2a6c2aeb7dac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22019f2f3c40942a8d4a4acf5183997e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175f76774b80439c308385d2844437b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e173e968b77ee793edfe816e36839189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b28de2cf56f609e0c9c0a2f79d9f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889be80d91e2c9a10b99068129e74c20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2129737fa0e7fc2f306d8dd8e30ade1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50f0eafec91b5a0655d84acae6a515193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826824e682af57c4ee7738958427fe25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf56738fa2403825951d2350ee48dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b7518e7545702c17c93ea7f019484196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa386d2845a9b8971ddea792af0d07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0246fb6a5be8942dbe2586bbed9b177198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca1ae1220863087819bbb679ec38bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749f1681ce2555737502a3676a89c4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0ccb1616a7e32b1e02ab070889773201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2962be083643f10aea460adb555ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165a2e3225053cf997fbb9019518d6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c647282f8098c208b6c5dd5415bd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98988f45642a69cfd1df8a963c5266205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150da5dc2a20365511d9ba4e81fd01f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b74ebf00b989f709e0bb99ba178bb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccaefa787f7359724f23d313beb897208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09118e3496811585f487a07aa49eef39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655869680bfb948b3b28977e41503f47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2b6185e989dda205c4cc9c4385507211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57612114161e59893ef0f611b2aa07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a40c0759d0d399d0adca2d5128d867213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244312a9a107c31fe62d5e169955128214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a051026e656e280e07f175ebd222b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735fba6d2ef52fb2176ebe588432292216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b728c5e18575c0dce3e6874e95d24e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bb541004f3953137678937d867b6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50fb392a89a6fa5c2a4c456832abc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831c87ab9751d36f0037123688a5688220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd685a3716a7ab8a775d40bd51f0b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124760f92639d90b3f701e6ca36425d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c791e449e45ee25057bddfd931856a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e196c7d67f3ba2680d52cc266f2f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5914fd0440d6c79a3f6f498f6671b3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9523dd059d7fc05d9dfbc814ab7866226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f2e1086043f81ed0f202070e59741227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861a1db89c58a568a9ac91e7092638a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4877bd33bf7cd324044bd1ed6b4649229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5de2fbcdfe9b82a0f14657f7ad5d6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0bd350caa9201a519506ffd84f6d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ae950eeef21d11da5b1737a88ed9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d24a7ac753cfb220edf2aa69aee6f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2636c77c1c45388b2c033edaab343e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680daf816d4c52f87403b619d2238e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1f2e413977a5dccaca54e9d22a16f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a749ec6ae989747cb2905646ce33d5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205c3b4534be19fc4bc1d2447cde1b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce10890c8a13b2af4a7fcd783ed6189239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eae30bdb6fa2b9a48b4d2f8dad692240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715ad949afff997b6980cd073b6cd0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dd74781d59fbac25fba65924e6f3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbe1a933118a6db504684bc124a78a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05726d81577b36ac8830a335a22495c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ff2da8cc7683e9a881fb9bca8410245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e01e0815aed266e4cfa96d64f7aefa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb120736b4ee5e633cdbc044207911cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d003041397b0c82e50b9dad35945248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934186665751024c743b2125af32c42d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24753ef6005e0a126e9ac2d7b8e25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d32f6dad9519f5bc69ab2059a5397251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b7b7f2ceb5fc75a025ea2817e13d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726b05d8f137e671bdbc497a7348240253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fa3884624758056c093bc449c29d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c929b5945dc09208ae8dfddb9f226a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733314e1b3f3d8f41dca5f8ac1a1735d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe385f820a4c222a367650138c145257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd05045ccfa41870893293a6886625258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42324799e5dfd7fc0efc15c46542362259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418fa8c6b86ef31bd8c3c036839f3a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf21dd3865fb398516868cc83d344a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab660f073f46180eddeeaedc0a7d5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd60933ac1fed1b5c64d86f12b73f8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b4b0d86d190dd280d15de5058345b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50c7988a799ca2b35af7d675f22b39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bda2f519d06536343b6e383b92199266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d560b0a170bbddd4c38627cb64c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6ac61cb933b42e291ce30de2ee56b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3809006eea8b53cc1361022c22eac56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7762470dc6566984aba83a6a4737a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7723c28aa3f9b04f314fbb63c6038c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e63e36d9cc1ca0a7eb0d09031238272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf745889c681fb7c59c9eb0d40d44800273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18ef23bd7c9a452e79d6db2b226331274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6151ae0f29ffaaea6fc4819e039ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7d87d74199c68dd04d5a47f3a0daa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0bdc42012d08d85bf223d7b86126f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b70c125e947f7ab3e8dfdaaa5ecd62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1c4d6035e840401b52e7e31ea28ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90837b281da84a7ce57a6bf5b685f6cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909052ab732248f8e4ba7844e1e5845281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609195c1658862d5edc3bb242d1ab614282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d949a03755cd3c2042c59bc28fcba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d97f0625e64f2cfbc65467733ac7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927cee0c1ff27d6e73cb609aede15bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6f993544b0b2d93030bda4f16aa31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fb102864ccf0964533dfe62719906287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff351fd916be4bb515fc8821779e3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b14b178506b7d05164f1d2b0626999289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4db36597b1fbcf6e3f1decd99523de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a120658549f8aa0483e554b768217f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b818aed65d34e72027dd311d7458292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171c6db0a8ebbc3b2071e8ef94f5fe8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a06f9ba533e6dc35f377c5dff2de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec99243fdeef4370531da1f610614ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d19e267b1b6add0b1f2989d65b531296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e03e4d9a636608fb0a59ebe7b11fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bf7ff94c1b202ca0e3728d6c2eaee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a1ec92a9229e035fb8290d0ef85c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d12502dd381bdc0cfb1cb4ce5bd3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc55d32c5121056fe09cdb91ac670301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931c2f96aebc6705309a5d07f56b5c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68254b57be89afdb7239129372855743303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6e315b7e637424c60120a3098286304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456c5a74e56e6c7d28906aecd2cfc58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410e8bfed736ff5d4a1dd067ff5b829306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e65c6e957d14cf7fabb3321d7d001307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f98e23684a08b8de8e51ea21e979308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d7486d25536e759d0609ebc4c6669309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755e2d505cca0a1bec2538802aece6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176948d99bfce4161d8c0d2b7b84fb94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a902913f6c36a975757316712e1d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f71d2710fd9cc620848caf10560309313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b89f4e98f9468e8da46999422293de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac127a70a660925b6789d243b3f4d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682dfcedf79bed32ce4622590bf0ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7fca307b1f83d4ff72972cd4ba6e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ebe177daeb876c4b5b56158335aa3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c49adb4e4eaff1bf0082cca05d9440319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9b7aa8cc003fc986e2aa8ec90b27b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b08ad929ee5bde88159a44a240d28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cb16c1c6fec9029fbaee0610f4f1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe609df7ce297143e9007be309c7bae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5486e644cc5dcd4bdbf52e887d648324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a821ffed978438764eb7463b9712a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11261,650 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12171,51 +11487,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J174"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -12821,3769 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19348</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.77</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19349</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.88</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19350</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
         <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19355</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>0.88</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19359</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.83</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19364</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19367</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.59</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19369</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19371</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19372</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>2.6</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19379</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>0.63</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19375</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.7</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19384</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19385</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.51</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19383</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>2.85</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19403</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>8.49</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19404</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>0.92</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19405</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.64</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19408</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>1.39</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19409</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.49</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19412</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.28</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19416</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.46</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19418</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>4.2</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19419</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19421</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>1.66</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19423</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.48</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19433</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>5.78</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19454</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.67</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19455</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.55</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19456</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.5</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19457</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.93</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19458</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.99</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19560</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.64</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19461</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.48</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>10462</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>415</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>1.75</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19463</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>415</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19464</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.79</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19471</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.11</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19473</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>4.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19476</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>0.98</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>452</v>
-[...23 lines deleted...]
-      <c r="J165" s="0" t="s">
         <v>455</v>
-      </c>
-[...223 lines deleted...]
-        <v>483</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>