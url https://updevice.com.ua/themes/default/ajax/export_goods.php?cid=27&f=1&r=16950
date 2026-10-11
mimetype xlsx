--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f6f41396cd35b0f54cef2c3dc52911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6b3c314ef9d88dfcd76a351a354b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9485c22069e9d91a2b7652a0486c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808ec230aca1663c966bc63985f57794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44827ed2510c7c4ca63d7cbb358c095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df645a1ba9cadfab062aacc5a21d906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad23ac2e40ea169ca1f8e390eec8b677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4388fd61f7e2f3936f570f1b814903b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10ac35222147d8375841889d90c82d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdafd7d78a4c50e3174a1ecaf15526610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bb36fe6083195843092f74072d7ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4115fd24fa2675105dbc01b36187712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b6df24c5536fa18a90522dec504813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5f6fd82513162bb27e717b527876e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9476a92931ee4772cf08f3b7599cea915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aaeeb1bb5c03540ba78d4cf95107516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d056b1bdae928c9c11cf6ae8fe00117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f81c52f08b2d66ae27d843c397a9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644592f7004a1611d2a3680e1b3096319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06f4e7e5c3e9e47cb60f2d876c3eef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700d34dac448333d24f2b80101e2db221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172b76679fe4bc769335688409876e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9fe468dbd7d2d4fbcf1a5ebf157eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd77e5b0682c8531bdea52e094d777924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c187cc993c0431acffcff17bcfce0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac94ff702c19b6c883c78086b3f305f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b6dff47b4e303bccee671cdb4e0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8280e7531e577b2246fa2f04338f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770162bc469e7325b26b3fa51ceae7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ae9626a795aff52d8b1a5311ebe9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f6c3f9cfc66441d2e51a8b2ab2c6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43239784fcf215a57764d61fc976c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef93d2952cb3b162579ff04f99b3a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc4c5096e4e973583f8e82dc486edd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30707123c43a62ed8c2560e9f7eac0b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fddb76c36dda2528cf4899d148021436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f7deb481a6042d3c64dfb86b9b08637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcc02fb9e093b1977782a37bf1001f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bbd14c6b38ec5b249f21fba6ec02939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e95725c818b08562d9047a3d5ac66440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09da0e1d2ea6f053f540264bf28231041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af350251bf389f591cac68280495a6d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c6c5c74f15cd39054477c158a01ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b1a3a3392ddb57179e7c0e7a94e7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c776953dd8aadcd9a1558939ba8aee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27666928294e025f1ab5555fbcdff246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f90a0dceed86a0b6c37df7bdf23fc947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ab01d3fb8b527fc9f74ed803cb5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac7fc418a94014114ab29d05fd1fc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666700d89d4a8bd0cc5692ae5fd9b8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadcecf05962b662c2803557aa6d36651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2dd8720edb1c8a8954900dbdc4b6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc224e2d2931218c1a8591d19ae3c4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b42cedb87bd497237feb30e1c2c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24ea0a96ebf1d6367d1941750aeb7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87070ffff715b4a5e72dfc9fff37d65156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b08fc86834de909acfe571545e2a3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a29e3c990d0de25fbe42f29ab8b34a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19c52a43a80037073a9aa1d90db11759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d3c04e9a554c48f9780a77d2e20ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8badf8a657565fdbc7223e18225d46861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600b0a40be895f4d80278306390a77f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3d1db6d17445a898080087ac80caa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925c0b4a208c8d966c318c1e351569564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba846e377698bf3735ac80fb048bfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f554568db01764fe0d5b5001f040966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18250216fcd434251ea01075c8aa02cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f120457badfb2f91f8e2750dd5441f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc72b4609984a1be0f214b73e0d62069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb65e91931fd9092c17e7e7e11a6f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dd352d3d5bfb239a6840ca41f089671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52d7ba322f096d1d095c456dfd548a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921862a35b39d0ad37c45beeaaf5caac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6d9bef74e79d4f01a0ab263d92dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9954756af7d278ce49dba1e7fb7e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2bb8d5ebd502a12dfb847f05c0c1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942b28459a44ea9acca1c594e4bcce677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4fb83cfc8b7b7c9e6735be72e9f5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380b9446beedd1d8e168c7c62e07cdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441984ce37e2c5e67731f9caa20b64180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b793dabecd8dfdbaf91e529f191e00881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c765084cc29e52238837795ab0c22e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec12600c6ea1a41b1ba6f6223f5a6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c444719077784ce8f4102b41091047884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66f5f88c130b0de6017805dd44c6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf6deb21fa47a8e2fd250666c7533b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a424ca9d86b0487a24be7c5f0c55887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515e5c6c38fc9424081ae58d39076a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c100c6884b9bc603dcd63c01ec4e4d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e69a4e4f0193437d7c254733dde6f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420413276e903b5d69bf760d7f72c6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc5854df3956c336285a5d0520a5c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795e7d41ce393d7283e685e90195b6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f5d202482e643137581d475e7a65594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5f84dc628d754b5b663c04f52c8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea9a2d2e81e7c56721fb21a867bc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b891853bad5df4f2402509f7c94c1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53983e9a0a2f596f0649eb95f715ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e1987dd59570076301210cd149c5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c029d94d5162380e21ffecb9de61379100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1ab769da32b5e0133d8a9733b3a9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6acc3a82804b61794f609e405315de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cadd2b9ff5c32359c5ccc3e3eb539103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62acdf4a33f973b10f1c1e7c32737e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870338e392dd77f8db279b226bb5012d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4c8de5251e0d10a12f8ce58000087106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca47e93068c60dbd7c693c6fd457b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cee3c7c54cf298d1a202d65454bd4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c085b7ece4af901d0a529c3fb657da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf7386603c871dd21945338bee96fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a043045a7e4b15701fcc4558cf28d48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca09bff14c9eda269dd53d05f23f4c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37ff0a8942da288d59becceafdab96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96370c16680adec2ca64128e31675afb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dec24e75fad670c3b3ede861bab01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3380f2f216d2379e2a7e7dfe43c6a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d66a74478dfc73192e5f90e72b0ad5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d032f6adb781c361d59d579279d4bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5108c095e007d42d79781928a13ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e994f21728d60896285dc060386fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea8b3f6f1e19ae10b5c3dd8d0833f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627bce93ee4e5e1fbda588442efe89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1359ed7b4b16847bbae95f2bd649d38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c0ceb4744a36d3db8a3a7fefdcd50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b137bad0672283f465bc1d17c0158125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383f2b62eedb05680f3e74234c9aee5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227783e568a641f8e8d8d8f617df17d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c38fda857d168340987d22e80630d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44ff06a19fd4f0b0161505eae46bbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e28b2c0c49938a9ae671b4b8617b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ead2ac86da73587e3aea71cddec3d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef6c415758611dc9cfaed19b9cb87d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb1372571c9945c059991e1ddb75dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5910906fb10544d4663974fd092c7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b25b9415e7603e7279080f2652709135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80366fcd14b5bcb5c9bcf3a1757832e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde46bc043bbd93d3a692237a0d55615137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cf694c7a506e48300bc42378e0a4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b21fb50e2c27fb6e9a462a067d2a11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fc5aa5db62475817239beb75ab4c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669a49c2e406b23d2757a374d050a63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db9c90013c0a9a578845cec5d36fe6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f38dd94c4beb3479688a2aab5774d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17f204c0facdd9571a9c966c4bf2a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e846d1d5e78bb4125453b234c69c4b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a80befb72b23d6f6a235907ccbae7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ab60f86ad4503636a3a5a7a9b98f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd94f2b044cb71e6946cff49f7afa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25222b88afaace48b813da11d89b930e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e537ae7be5b0b9819ff4179938193150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218b19225bc3178789ade9df6ebd5f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391a79cdd5b4a1324d4ea494cd97846152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f6627194f878b2a93214166b69ce2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb589b365770978d1de729d7281f63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e4930af1fdc32e6d9e069cc5a6ff7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dd4b34e806b5370425f292394d7fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29ef1be869663cc031d3553e598c2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094c73dd1a17cebee00d2ccb629fd59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3941f24992cac39f92867762d38f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7de5252f063253698e3209609d0da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a6c2813b360f38d1c779c54d0e8eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf93a2a45abeb91876721c5e288c4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c6b24ecc6348427967fc1700ac1bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a7d8e2abd931cd7f20a8b4220492d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c6b38399513a9f843eb46d9f065e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85b3633b1771602c006d4fe6857143166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d4c9176c19d0f4a3b61cd789bfb7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd582c8655f31a08c2d2d2a8989950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51422ee5d0efaa1aeb5b8da337405adc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0af8f83dd41c9ce88dc48b1d49795170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcad9d9097e2f05a3e974d26d2b6ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528d26657e059e703b676c4acdd5310172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5537498fefb4097b523f192e3f89912173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055930b80dc36fa7fedf8c38be77d47a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb00cca26c4b765b9fc6dbe90062db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e705b94e7fc932128cab7a3b50eab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381142b139a8a10292cddbf89ceeb2a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae68a41cee666461ea8a101f8053584178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383479398404ed438a83bac02f304ff9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85af3d4e36003e6a6895556e926dc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2dbed11bd74f4f383f92f0e8d8243181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97221d6e50dbe5d6469889ab0a3c4127182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d18306c17ed0a2869a6272c02bca14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb484465d23331dc33527c9fd136efd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002a268b97bc647112a9cee9336e5b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48e823d6b00c3e3dbf9456d912cf00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a0e17a84651688903250e17f45ca2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5f973b53941d281e3940146137b5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d10d3d4c325f2e5ce290cd02ede615189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfde541ab506ea4d3cb8bb21f03e19d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce43bbbcf055063f86ee4f2b7c86c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8da29dce910519e03f1f4a52a49910192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb27a1c7c6ba6d94ebcc54079471a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9482a5576e1ffbe7d2583898b1ac06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01cc1d1f450fd561019533c91af056195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676880eee739a9684a7c7b04683870f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba827970f75d2c95f8581cbfba4ef09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d80666c699d6ef5892169d621f16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18e30241aa35c5c1252a5c9cdb795c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54761e4ba0088e5a555b4f15d00138c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201afe3fdbe189f686b00841b048333201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3e7851522bea4d38d0ae09a1c60c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158897093a3832ae24adcff80a1220a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cde5d95e80f682dd4a8bd239635ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e7e56aa405f4d7bd236276f48aa9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d89348d7c1380451f6894269641cf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d0b4679009e1b896662baba46360c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f7218470a40eccf79a210d5107cf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0685b319051f82aa1de880b4ba750209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d413117b01dac504dc7200a65eb39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472103d8efc8b6e62a270594c848528211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c304b382de6e0e83d21828b8ab634be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641ca6d1b89ec46cb656a7a3a5f963a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6214c918d5a286940f48c3d40ce2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8d80a57dba9c581fb503581935ef2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b70a5e9757fe98a998f10bb086e951216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cac54d578eab18e07abe78288d6f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087d0a1ce3eb6475508ba20072c902a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242405d04a6f1c14c8358bf8be9a1441219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635677de5be090493312241c2c9ba273220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1c7a769828a9f98b49bc0db29e5d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aa11dfb9c3731de0e5f62ffe90663222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0244f605d732576c280f211679f2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9825f28df43e51963190e4d6c69755a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fa6451c4bf357a2d9ea6b0c4e7412225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8837b7ff0c903734b096b6fd074f86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab369415f50075ee1490106bc75dcd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7f70e73b64b46bea93ff795853b38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad118e2899565a7034da9e4c146147b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97846b2f174ac50caefd43021bc2933230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a9a47d0f4a63372593a721ef0e0aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53932af421709ad05209e95b3d384ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c5ccd1572213169f52360b48a236d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba861f4aeef4892938c334a9bfe711234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28843468c6c11eb8547f51d1f7a4f9b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd1011f3bff8c36df1281222387862236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741545cc438fd3cdf43dc7afdb1f93f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa867b77b961852205e1617a2932dd3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a81c3f40c41534a833d864a91c345239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1e84020e22189d297a013f3693d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1cbb2637848497e3b641f773bc06d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905b24a20ce1ecae0aecf33421d68a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc934e1d210ada7918014d40f434b76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022dec3f1396b8a09823bf7969978f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe7bd7bc76efab31faaaf6fc541b98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56888127bff3ecfc71fc7ac635e1e244246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df79e0c8c7a1b9e1c89b53227a8b3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab97219fe0c8fc52336388f3d323d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb92505f166b1b4047ecfe371ff360a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70d1693df138a467e6af7061d63d18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47544f0e0f01f0da63cde435f2c5701251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37db0024c2840368baeef2097cef77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a5ca30db2e6f90202317a3689f08b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5319ec29235ab2f573833e025cbce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c1ae9e458f9369a79dd857b1b3e71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349100aa426e4abf9be0ca346eafe9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcecb2df5dc1318185ec84de80f3f65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba353d86fac4b194f94dbc725b5f85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1830bc1721541b8dab31d035a7b31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e34f029eb7645753f96d219267629260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c49149865a684cec9a94071f29773f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbea95d01273d3e511a4027f7aa5acd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faa86705c5526d592f50854d6dc796263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd370ab29dbb9f5438fad86b924a13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a2b7556cee80c6cad2b018fc4c1f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bfe90c1ca555221cccc41e15a410f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264c3cdd280e15e21245472990f6c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584ca07528f5d9838814feb2ae2e62c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c1bd413d9d0f93a811ffd174b16b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc2835f185cfd3e2b51169bd5ac0bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4fdb554cc2b0f5f142c5dd5986ab0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fd5437317587acef5577599e7b727272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4350def9006d5d7cccc1ebbb7a32f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d91770e4692fddb0c2ef26e153773274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33368e29a5bbe304b2b5a6fcab0bd103275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dce479953afec5cd2158fbdde6d56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6737944b3e34f9b9c7df4d2970c459277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd568375045a2495cc9263a37f9fcdfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b68ff099945effc24e3da5831b95d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202dc16fa6a46722a1eb1bc27d2f35f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c5446ba4f8eb0c4823f471972820a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092117f84aca39341af2797822050dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1aad8475b17661dc29971ad591a8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8f0f74d17787d260e058d622d1685284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d12e280a6504a3f27c47cc498174d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e9239778a1bda9c178adce2c963de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da046577c253833b5722d023fb8d3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ce1cea01f35a427c1b4e38785d5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc5b103d27fa068967ebcccb9dfee0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dd7d7298b2bf20b74d6807620a1f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4c39fdabce8b5e78959a7aa1c057e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7988707b020ecc4ee19ca80866946292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d097560572adad362e6dbd53e1a558b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a062d70913bfc0c16ad367cb603b64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e477d3e412a500ab50ca28a1f5b455295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda888b1aa77b59a57ceaf855d9c486296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809a89f238ef3d1f285b64d3f0d711c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3efacee369238d9d792cfd36352e3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500b7c5cb4cae741035b3ab5cd8e103299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df79f7a8e18a0dca38f2ff5f8b5826b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd004413c0373ca12e9d39d1c95ef20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6172fa7fce144a57d5b7bda5a37a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e06ba7e9d3956eac434e8bcb6e438d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071283758b197f48260f9f96fa66bb0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad2f0ac0b008621ce73f95f4bbd42f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdab9119464acce7c841fdeebb1e52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af52365fb6adfbdb8824e5a392515c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe5dcb42f497f634e8ce5509946519308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dba664aff4319519b9ebbe791b3210309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766220282bbebe434658ebaf5ea9e6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba7adc5ffd82e58b27c8b414c273d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8094ee706ebeb94b6f51edd1f8372d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29360d4a1538eca3173b4b9fdcb620313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6e10698b8ef060177e1ec19c079f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529645370f472d4fcc54c0cda9c9a16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a937bf6cabf1145c4fd21d58b275b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6bc35bc1e05a1c3a79fdd62ea00cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4f2dafd089824febbf4ea84a338b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b262c1f973956470aa96a25e57ce9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a2930db0fc141fb5b420b0671625d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b850d52bf49a9619bb5d5f39d9100321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e774c04af97676d6748fbc441886322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434fe9f4b9ddd26965fa0a7bc61f897323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ed1cd1d7296aef36e2d4a9473f3b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3918b2ea83a022073ced61ff1aa3d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea75937c67c86922a2fb31f089cc973326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95186ee1abd9daa83b8726546b6f91c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435ff9df218895c970de9654d4ac9e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe1b5a1561318ebc0eb51869efc2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2618443a9491cd459211898c61962330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71ab394674b3a80603b1df2855ed0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a818743a56f23fda19fabe7a285398332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c3b98cb8fb5b4670fbd5eaaee9b85333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c487077aa8fed93084d54b5cb4604a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422401bf211952f91683b2642baf148a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e7ee2e25f9c790cc65af882c044a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade016b0734762aea3cd808f7ba703b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1776c6e20452f5bb7c536ee6a0873e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452e8f6d74d417837ca6101b9fe1016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad50b1565ac05e12085087cbc7b46697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8783b1a13faffd1806cac56eaf809f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacefe0e917b98f5c52d999fc30d876b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9626d36ba370fc94fcd57da1ba1cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975c59219e2a313a0f25c095fc56f8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a88973c17a50155f31e7248ccf9a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd72ec4de422abe39a9ebaff03ba8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cef602afb99c186738cacd2e24fb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd4e6bdeec7f000c61577cb68a9e6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c358af3d0b41fa2bd783d8b705d54216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaed9b49a5d25006afeb4e8361664f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15d20cf9b2754d43e3f957903b3a3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670bac1f2cc726d016313641452111019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7cdbaa0364b39971a522ddf3fbeef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60061ffa1c7a5a36c2e9ca4634c8d8bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f2eb0405432719968195b17766b8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3820ae695487320fd82adba703462523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f83d6995e0b713562a6e872a04c0a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222a82ea7782568e74a6102e75180cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409eb35ab664dd0825f8852dce8ee2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c01fd0a9bff1696c149450d00cada727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a695d9ad097817fac278c8265af52f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d2251acf01cd7f33b1b7fd60c530729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56f2bffde4e62a97ed806792daba1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb03f49142f5748b3178d901d7ff1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8c9b79d67c43bdd8f27164c91b38f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ed787595a5eea6103b157cab97c8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42e2dc601de2b2abc22df36075cf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bdc50715dc4729ef833a0606791bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ad5706e38341d02877fe2094dfea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722171b1fd5273fc08855a5ed83f3d9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c50ca4fdefe6169afa902228df0c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adcec10147e637f3e8f09275fe021939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9da54db20569d0dd2989b3535635c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f845438d980f562a3248768689643141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6916925ef62bd06debbba02c214857542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ed9eb13878395b775f16b9ebdade943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bef35408a4320b2ebe0e72d351d3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eccfe979976308fd501ce97894d2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b67543545d4bd33b1533d2065ecd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a8be812ef1b4f53a2ebf05f3a139747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2b9e68dec6bd45b481b812298cd3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f98b7a28f2b9fe657705ec5308ab849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126605686b6250988666e0a464230cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96108abe1e24fec395007e825e05f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa518add2b900adbe40c84b3b47e2a0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734784629ac0157284de47bbcd1d71753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3c89dd14d15f8c305c4410282b08054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decce189374dad98e904f5ec9b2c06055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea7cfb1327f9808fe24f33af7c2c6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e9f5aa99e9bb555efff22aa7d2c4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ceabb84c028ac3bc9dbe347aa4a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f47bf00a0f559de1f92de2f1bda2a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44c9a164e3811a5703a671183d2abb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d52454aef648cad59ffad9caff7ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905d8deeec1d9e0c94407296296e32d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401b9cca8be18bb6f6eb049743fe62163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a090704f988a3a3ec43957a87042cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1448d4d3031f92959dedc541b572f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f81cf525165e9a4af23ff90e7734c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a646e1b9110d12a9f64f21c755e9f6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d115479aac0ad0cd51f1f0d9423b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6f001203c435d7350023dd2be378769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a6f7ee839b1392a4b2685da9e4f5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a444bdf1fb16468a024316920e46ea171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3db9117022e1d823f6e1db04784d2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc267121ba9cbc0734678c79d87cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c09d90b9ef80ca86671644736ee9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5259d34f5f138202942bf007af97d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd5c917c9b86d51acf57365222276876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae4cf58c78d51cfeb2552c23ca324077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aa321e39f29d233e1edebc3a5ba3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cfa46b3aca762627425ac37d3591479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc00d1cf00d586b68421defec16c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c3383461afd96bfff1af6908730c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2022199e33926defb7ec2717ca1912e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd956d54eb5f523526ba402c2320cf6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7c530d70d621af28fb3c7cf203df784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbdc9e767e9772fa51c67e1451d9de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4c8fc2fe445812f18ef0e5fccc1a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26abcac14ab4d2a2c4e5a4eb8d86c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a960f001540bb0a640dfc368b4cee288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd23b39f0c124677c48c4fb3015ae9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95763921b8034a1d34a3b1b33b32cd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5d8119cf3713eab6ce4448e3ca88691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e903bbbceb95e1aefd5614878cb362b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc31fd74a4e9824813278842b01645393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1821a1573e1aabf1bd6323a7bba3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fa3a5c33eed3097871dce7bdb862295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd6e833c593b1140927ce53b01d0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83abd38a120404c9c0d7f6199c2c29297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc28df5ffd6ac59a68c30b81f418e1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a37d6a837ee4352be9a4ce9dfbb2ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486c70fe99a075ab1e4794fc1ba4c51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbec3da1dfa0fe602fb679f9179741c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae5894d055893afcb3808f8bde5f13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd29561461dbb93a36fa8e791fdd5f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869cb51107f70f77cd30fcdd3e60baf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8749b2435b79b4b6e954c26d156877105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f75198b6e24bb9456f5ff37336925106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095f5d654feb3e98cc6d9975e4744db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6c79225c93c8a6bdf1e08426d4453108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b8fa1dfc60a5a31e7ba1cae07a932109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb042f35244bfb068074e523ac7ee2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4dc006d2c35ef14c461948beae2ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee40e11898ebd82e370dd38631ebfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08917099c8ff4a27c0fd590d748dc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eed511619c241f3d126081b0ef69a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c98fc0f3106807795d0213ba1fdf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ceb549b9c3f4896bc318267749e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d8c930b30703d3f5abca8f1e3c988117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a6711e7f0fff4acc76330f3d355f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b98f9af51b25948d4707f26d259887119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5270d730047d6a682baf404321e829120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220ea62f5044490f040393040f51d27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7186de5e6494e1e7ee5c4c00707118122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151a10d8401d689de57d61edd5f0fee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2227502be9a5cf3e478b549bb6f4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2e52af45fa1c2e2e0d42bc90bdc02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e4d0c00ed7e60d6da89c898eea76f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3549562546f76b117e5c1e3ae62a690127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e6cb5c0e34f4c07d25275a049619c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46fd9c6304a8a53f32836a64423571129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffa7e18cf4d827d5024774879b91ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02f46343e6db59903ec061d5a2dc11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce836a6a373f7c05526c1a3fe687457132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d67a16c823c4e62e543a5f993897e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe468e5a3e0183195f94e0779f982134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe6c149c8d786cf2356f7d0eac232135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498c1ea2506d3fc0bb87c22b98c722b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898da4e5deb8261133d8807e031e61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c44368101e3df87d21285a80259cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2d3a924c426949a9e72cc040cb60e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8870c69ae5a5e02ec36580cd011cfee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba765d2a9e9a309dc37d137d9c214d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a496d0e4e1e74db48490d607567b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a5edb99b95e485baa381156980d88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d698f2102762338ce1d2f7a41cb9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429febed48f63d9c073b635db4bd34c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188263888ea7ab656b22aed3dcdd746146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac84dd8a012055df0d6bb61569a8491147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94429bbdf532d2c2a02c7cfcaff21c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad9032aa852edc899859903742c9fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaf1be7f7f3034986e757b3314cd8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96017946dd948d656f3342103db3e3ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec603d22b7bbd29eee636b9c4c6c684d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d4f3e50d18abb8b46fd8c428492ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f3b941375078e1ff18f0069432ee3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a57e4f6c64eb705d1dbbc1f2ddb44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447653e67e846a71a50f89b714a57e24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c99492a7c2fbbbd5103d558eb825e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcdc45a12be98002cd9bf733c904bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041a620159de6f7bd53d515105f23ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff41dc6df82224e122cbce7f98a7bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9420b9d7bde77789919f20519ffde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ec70c7f4b7921fd9bd58dd5e5480a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b23b37bb6fadb07eb7e9e09754107163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535963f5c65f94fa67349d5c01ea094164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9677996f4fb6af1bafc0864176b6279165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c1498309ab800370874230b39eb65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d75bca901ccdb49882a4682689fff4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84abcb8c9f03bc3207b1fa6734d3a8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cb9a86379eb43e8e7d02ce516b629169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b435e79d23fdb1d96d70a41cb9f300170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c2b41c2e8842c689329574526c5ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc148c5b21214f0a3e2cda05928823172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172772c95cf1e29e1550dc9d4b569805173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c5440248fc5e5e309712a3c155c21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4eddd78e99f6aa74ebbef8da6f164175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75d605cdcf2f7381200303f7626a24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634b4525dde2ca92b44fa08acca4d1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f30ab53676bbdccc4b373d29c2d66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31093528aa1e6543d345737e202ea736179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf503e6a9c2ef9356c1975e1830d760f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec86b68610a691e8ed502567e74a1ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc92f05608c7ca90602c158bb00bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49588bf3890d6296c6ade55eedb1922183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6485dc3eb589345d4f00963de26f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4fa8a090dffd8f3e610a8ca1288f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352751901aa43fdf399555d967a0fcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc687ff566c1d99b583e300f64f7d961187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde67c22b47df86348ce405e3efec9b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0244bc8c951651c6163259528de8ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21f8614d9e484f9be7f90bdee119f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc77fab919acec1d1411ea6fd7cd6a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d6342d21b90448f89d66600bae3c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf46ff7619b40e2d026ac94319b6528193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0520cf35b35917b8fb9045951c240194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b227c7e5a4e57ef4d21e7bc71c846195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bca0b2a0cbad6a8d8d6ee33c1344cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dce7858a93bf29faea0f2dae0c313197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f1f0ac5fcee127269676473838a79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36085c0261f122a3c35bb29b18f824199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f0a584caf1d4e4db1094890afe787200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6426ecb030faf6c5a5291e5a81a7744201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2413da70d3b62941205fb15760c9211202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8d9535a66441bf85d1d31b453c9bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e819b50311141e08bc6ceb65c4323204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155c56c26436275c1ff5fb3170ec36f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d6780804a36d897f7f8eb0a9825ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45b03019a5e44d4fc29c1c20824fbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035918a1732c5f068c8192d1cb8262de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8cc09b221f02e306636531fe3ed0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aaf99d5bb30e2d6989383e39578ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdf6e48aca7a1fec9e2b0fea6aed80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbf1342408a6a872896c8dcc740bde212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88915cc8f28fd5575f6a06e48bf7e360213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184ec0f5074b1a9a923d377bfd62244214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a35a6499fe9355cd74d6322e6ced1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1598d3210e4b2a9de2fdd60fbcaaf9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6adb568b800d4aef26e64afe785c9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbb235eeb83c7933197bab1745329d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60dedab5fd06e0ff2d3f463ee622c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ca489fd3cfefdbf4ed1db31d27bcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8752b3be43c2ee95de566692f09512221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5dd43cd47f6152b2ba601d27d7e8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe7670c3710044e4008a4fa94fbc10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf732cac0e6f985b5d9a0569d12f1902224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3314eef541fbde1d3720c05e3d803225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b6c769215280911a864c788954f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7531bb39ab58783203837218b219f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce71ea04c19eec8aa108426cdec917c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b03f4d0656a0d9f52205451fc9e49f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d56c9b000d6302f05a0c3bb1f6d48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09007000db878462819b48560c218e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071be73f1257eea60af3a2d1323cc93c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2570188626943e294495ba25f32cc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8226bc3e0101ddcfde92c845dc8f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c589129a8b2d80093001daf82aab9de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbb671c93faadd04d032a7c2904048236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34e229cec948d5e32dc14d6df89c02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f49d2b8c0a45b1deff222f8c30b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725175d7d6fec4f399fd03763915c96d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5268bfd5c7ea20a6065aaa314ead57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644084d499892ce9664fcdd65497985241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac665f642de950095b0ac1388990cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca957b78192215f6a95828ca2f1cb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ce201d451a5d802c0696a178c1241244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390af8f8a0571b6da3c189da2bf2536245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e14ad04d2068c9da9ca177e5fb051b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd9cb02ec88e63737d4532132b8d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5b896fc115e90a6153cb720e67103248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55480b8c1fc9b542386c2a38431a10ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c03b7a83a23a2258b3739b877b913250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c33c7c2b782abc21a6d69d9d74da4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a39434a4ca1db0b85469608938bb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43737a0bd847daae4dea9d10026ca08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b020c9201a1bdef992efaaf9a99df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85b0f4c7c6196b869718658118cd5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3587c316091f03c30bea5e1155106a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f55aa727645f6139d5d5ba6ae71d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced06fad1e0f47322f464d2240701b5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dd0822be48ae8cd193f2faa6c981f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eacd636e0663067cb03e33ddb42e3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8333fc1e5cc41c5891190e6ac260a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340862efb1a00acc13031935269b0e47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab8b1f7b4d8ad5394ec3438d348403263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd34a3c0bf433afd8961cabcb6da14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf3aa492a3d0192d9ac04517ed0757265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9091a7dca9b5d6e60060cfcaf6550266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34a9561b9d70d3a55eb4e4084268e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c01dfee8033b46d77c6f4d143f87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86773b165c829e61828a5a083b678713269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9becac3ac743d744494f8e6b1cd7151270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e0c3e0b40f797cee65b65bd1bb16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79089c71848aa1657692455f8f56c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c367d7954ebd9dbfc3941a8004b3030273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b3fa8b24b6635999cb26b597e413c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76511f2e6fedc0c0910c5b7fdb30c83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dc9fbd8bd900350e637d0acac9162276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332616638f233679a0c0beb36c78b144277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ed9a65c5e5370e35289069640b945278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5788aa67717a27dd28370ea3fec8e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f39c48fb6910d7162195558fefa11e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf6891d7b5e823ca6e57a29f69e1ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956779ea3e1729172870e96ddb2f78a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495b2d48c3baca621846763fd4119b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a8987154eeb9599c6a3468e24be0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de1a76bee7aeeee8b2f065e0aa3776285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eb7302ecd79f4bfc308943a00024d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e8547711b7cbcd12f50496f2eebe0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f11962ffb80d3a2c0ab21a1d578757288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03557b99a6ac9b73a470418d8f875d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb57cadc7a42ea2661e6187cb66c51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6d3f31e9a70fa957d9fa534e1e343291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666905d1ef7217f2ceb6c8f0addc9f48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d942fb2db37fc124dcdd66724a92e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d4f158573ec19e68d4749c5f3f225294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49847283f2cc91c7c6c7a7a800358249295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad86e5949080f8274d2cf80b086b668296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5cb6861a0b3b95dbb688c9fa0e4e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13414db956e7ae7f5859962a6647439f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19b2ef829f96a1e1026376c057032c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0cf38fa926d1b4a7e14810a4360f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70172b3d124a7bef1926c530cd6e9a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc1e92a983749f9977354bcb566feb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b269eb34f3be96830f04de65f7c0af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3263fea022201e2f7f4af649ef44dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf05c40720fc3947649f9473e12f3ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de2e78cca2fb695df34962ae9e4d9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1f62ee8cc7e44b44a2d5485e14db9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af316be642f6acecc8f4e467ab09d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd17e639f380d1dc0b30383416922309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3c102f684b875750bc1bf9a13e4e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d97b304f89257f0882f29bac205844311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb4209fc8449683cd240a247526b6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47680c0be5e6f64d36b1d810393cbc0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb08f56d52ffa65f95c663ffd614ff2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889afe0f28911a0ec5658ac88513709d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca573834d070fda4c6b0119b1dd78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62a3a9ba967e1d3023f4b72c98c367317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23532ab665582d22f3277a8c680fec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28faad9a32143bbecc3480c013a3d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616d5c02d59adb885ed2fd25fa14e67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53abf4e4f5b687d02a056240c8156b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbb55de9233d74ec77e4bf03f89e46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e617d706614dd22c479418eb40852a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960943dc858a48960c454744b5a1af02324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8b59b0e0e759c6cba99130b0611cd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>