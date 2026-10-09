--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f1047b59966590c624b1465ac26b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5f05c6f72c56303ca12ec915056f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d13243023249fd007bb64d391ee453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f0d538503f01881ddc8b5c14070524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242118031686b89614a69e7f55f119d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f10abc932e0e9909d7d022f5b50d2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04547ee086ed8fcc2c674874c382e3da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d81c5e549fb1aa950e2b37ff11a2058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50fba44dcd3bd63cee958b5af217799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0d1154c9051dc9eb0eccde489b16b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5da73259b03ca7bc0816405516dd1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce14b8b28243f30725b6bf66030549212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22e46afec087aef927232d4ad298a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35156740c88062a5bdb0c19bb4091914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eddd8600e7e61b402ad1ae3e18223615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f6f80c1e55b302cd5d9c75565263b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f956b04266bd20ba10aa03148864d6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e429a6cc73273be934475bbff3d772a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bea579660f4b304ae8dc39d4b3f2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8653ad65437fb5c1e4487fbb4f1ddc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ea172a1b7c4ae3253529e91bc5cd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffaef8b1bc025bf57397946837744622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5610cf4187e8529374cc5bdac79db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902ce3613e7b71a1f95dc5f6ddf951c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483d21823e57a94e24e238380b3e88325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49e2b6ca073ebd15d1583e7b5aaf0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b921db8fa058921d6c274aab21822d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941674d73282a6c78b86742663e125a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197152568f1adc94490e092ea7101229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3d345250a6d4db433bf7d6be84a3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40799b313d10325a1b1e33bebb4796b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014285a6a938eb3b3beec16fcd0ef0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f380dd16e7ebe3624f18a15aa18e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296eff3e628808a1763287fc489821234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347b9088bfd0c1cc50c0b6ec1339f0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f047cddceb425e9e815efc3ea91e6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1289636369460e5cacf959a82a96fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac4f396f0b5761417184ab133a54138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659531aed294c333bd62eaeb1ce600e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019896bf6927a8255d7c0298c6cc08640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68138b9fdf46bdcfff5d222f67d2a7c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627887cdc33f347a1c07cdfd527230b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f22f27d3ed7ec160a06166324bc6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954dc7cbbe9ad2169bb9971a13c41a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e17446c21f5406ff44f45039b457545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc489673a711fa50244ef6e84594b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c5c14fa9ad123024b473de751f1e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca7717e81eed5958e4a7ffc9d205a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6454fe60dc28f6d848f79d4a63b28449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f88d740df91520b63ef2268994fabb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6712f560f4a8db5b9136da3099f51c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ca7107940bdc758a260c0d0e361c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b7c202da62306b2be370207091d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9847810a9bd771f054bcbb8626a60e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b9cda5ce1af923bf00173ae9630ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b0092a7aedcc86dbb9ea91431d18356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9568f61169bf72a8e9ba6a204a5e3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b522701fc7100f7df23f7bc71c9568558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be067396952b24393fa92a8aa13a98eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2d1b0bd4da1f32de16e5d4ff1fb7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a977d996967bddaefdf502cdf39f57261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f5ecd711f49e8f32b73367b7e87ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bcdfa5805f347ea50f191c6046a8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a547e45886172f7fd37fc239e0be164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bc054fd5b629363f7cb7b21eab0e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa441a0997598c65fcb55c739096e32866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f0ea4257ecf15324c21e08f69962967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c16e41354ff3f0f9e86ac5971fb15e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e859c19e8dfe7eec60e93db9a3ce4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a657061c1d90d8ad60ca2d3f3f34670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397186226b4a4b60ebcf7a76730b06171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7646639128e3a90f18e3be9a3bd71e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834cb217daec2828f6621ceeff263fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764081ab95b990241f29bac732b65baf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126845a7ca6911b9d1212aa95a4f98275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3f96826171cdc6d8db5910ad9b00376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895469f4974fc86884f00d8f24ca256a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ef01967c580305ad9642d0c2aa2ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a835ac0794a0d0de4cd928b98f48f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d8d65ef3dc4920327d4fd8d1be56880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a34179abc58a0b1e2c04452d60290d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea6d22fbb03f285689541d8d3b4ad282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a6539497161ab400626fd822f6d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253d23897f393852f8d9a6d5f236c9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010781af5794168c15653a9e5dfbf5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c7f05d089b6858c0dfeb42343e50986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbda0ed197285fb2fef4d4a363dda487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adce335c06e76540e850ffd93ca5a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937e52bf0351a1e094f05b4b2718ee689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963c81ad46cb896276133439a21ec0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7993d4fcf3381e164d562b8c5ea3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41532d5ab34fc609cc446999045ac11892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440411c9185592ad957ff297a3444ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0103c32fcc8878c0a38d1b162a8a7e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2069835d935961119673349af05c7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd19d5f844493f2d6e227b6efb3583996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f02a43a99f5c7bce62b64756b213597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192946784a94e1c42eb6d66821aa5c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26c6ad4b5f39718f5ad47f723dd1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6548e24c436ecba9f701998d5b50129100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f67db17a841652d625ab71369cf1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6480fcb14484380fdc970e933b21a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de92a7b0cd9f454ec69876a471c27f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de35d606598dcd7a02e21626cefe490104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362a69e8d55d4fc4038173735ff1a19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1504bb738015d275a8d7575bb95ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8794a695c6099e03837a934f57b8450107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfbf4a60d5bfdaf691779012a00b93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba187571e434fdda9c5d58443d5e02a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2d5088245b97a2324a0c2e69403ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa8c49408f1757f780e3b7246bec37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46ba4f6e49988b5b24e52f527cb3e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c9bb4ca392e92f34e59a034971b4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb6a5c98801739f7b4fb9a93bd9a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5a2c61efa626520e36580de796cac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813f0557549391e107ece2ad964cc81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ee4c04a32b090e8bb8882779260be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2d39d404219b87c7630f13c627d6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a57592a8c5934bfc5f998aee8a4f9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e0d54e757b920ee92c1543e6caabd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596984a75a604318a420f5752f819cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4400bb9c9a7c6a05ff7025148ac5fa5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c55fe0f0a2b9082be6cfef7d0a3a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1515fbe233e5d51ceef8177c40e9317124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cdaabd046677c0a6c22faeed24ced125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb4595b7ee170ac919aed2a0355e99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02abbf277c1c9580617064867602077127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d9a880104bff4354999037033a44b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc272f8718b4b628af04734c80289d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2953876f03d9db4f6f8de054903de6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3a377c86a6830db1bc5dbc92dc80e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98555911f48fba216d4f91b11da6a4c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261679cf1d7b68a8dbf224fe803ab2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017d30fa487d462dcb120873c955ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef09717276458164ac00212df62b8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bbee216586d9e47131b9868e7b017136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0c8f29dde3707bfa8c8cfd7a32ab9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249518f6e661ae57cfaddc89e6fc3914138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf63932ec430635fc1d87697d072f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7ccd8d446606faf95ee5389256a58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698385539737911bc3956964d5d183141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59320037fe3e53a2ff6854a6a83c50c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e9a845c0c3bfcf778864f4fc5c84c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d605892b5ddaf1022e980b83cba9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91380826f7c80136ee13fc7dbbfb0a19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65597e9a5a58ecbeaf8ad9e0a5bc0e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f713bc32b42f1c886b74752e3440e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26afff1ea025032101fb12de3882231148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30887640b4e2311b578e89a64be55337149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85963bf8c1dc30524a64a0f6e552767150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aae872bcad7098a214eb35b0badea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beadf1f4e241b8e426aeffeb7aef25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf86b20ad369f9617770b021c2babf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68092f0440c2149051f959017c064489154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be1564684caf22faff13ef323d1d6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989511a946967df9582479c2bc7bcc73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5904d87c4f1fe226a440effcf3d49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e53f4675b32bddf1fcb0db162669a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b84146c1699efc7df6c2d1ebddcee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd26ce910e3341295627ec5ac8133e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcab645f6698b009fc341ad48a90af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fdeea276a70cbd8f9fbdab2e4be99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945d8138250e55bc1dc133cbda8cfc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369daeafcb02ed53b6c9d74ce46e1b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221228810dd70d0fd833ac68ffd526e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8916ca151188166311d112f487545166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b849f5576b7ce86f9435945fa9875a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf916f24cd8d1e63ef9e45fff2fe2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f09f0b564072faa0e3b54f7bb40b2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad316825f3bb750d1a59de30c6ecbdf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa1a626145859b7396b8c45c1a0dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5db4bae49db080677efb508b83b070172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085da6ef19900887e2cdd507ffd4f31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407b70b4d5558a3f23e95579dc83e5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a64a9d56566a8311da016d3fc1c75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978583da9c815134f176b7801aefdcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb51587652d20178fe9b107beb3212177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60027fbcd0e9eba0c41135ec815f3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef9f484bdfde49187ab522c00979c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0e03c51c187f27c241866a9b21195180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ef12d5b27d7c9fc5e01efac36fa61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d45f0822762935c0fe5003d7224d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e00f3dbc890742e8ae8e50e4a2a3f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7e6a2d7275afe7458125ffc3a9e49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22632b3167e74d561df73c85109067a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8303362cebb888fbcb0a8ea1a382bfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b6227eca741adef6e67b6443ced1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a354aa3cedb68168b89a99047dfa29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a551f388f8b637fbfe3f4f64cc2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b3d6a8cea392e1fd8dc4f552c50d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce366feb1e11b79c40263e8dd9b2cbe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977d4c31afd207619bbffa35abe3e98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ed4acfbc68306563c3e7c0567a6f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda63afecca2abcac710e312f871e05f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276bf33a50f26ad98b5aad828292a0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce7adbed9f4776d9c6bd8311bb5a94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeec5a8f881e0fa3bee2b7213908ec0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a439f02714f58ba0cc7313af49d0b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f4e90c4b167a1ea2b7e0a241746e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280554db1808b9f5b6b9b4daed7fab1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04851e505f82000a41c837163c9aee8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5afd58ccf3ea9e262ec6d9c37c75f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41845b5f9d8595427d4b190d38226b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350cb2571b729b07efcf5ad01fdf454204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491b49487a73cf2268eba8f0a597656205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa6c785d082d601ba22fdd4968ffc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e170df17c257f7a147085d99e61c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7fbe67107ea80fddd3e6535ace6fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1693feee998b90214cbf58a82078e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228a4f5feea9d1c942d11d07928616c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a9b1c28a405d518958f88d55c71a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006aabb8ae89e95756d13e929b6effc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f9fb3008d08556ea1cbb477786192213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c2a1fa1398f71c8ad775269f1d3fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cb6a68fbc29e3404e9abacda82de6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127be6fc944aeb5688d1210014cbb4ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95760d3a98b9fe023587541049c6c346217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c052612fce9088b1b1a1f6c1ba5ff8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd472b879b36c604bcc2e61937318f28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8607076cf771ed15e38695e1092f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf110224668021b8a1c5d86e3860f64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763a73becd8cdd1a00549dfe78075f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381922d7b1d8d6d4573ea91f65b2618b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798279a52594ff2c9e8d28ed2e2e85cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca4163d595cb842a283853ec86b1bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8493b5c865aa727675efc7e16b7acb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff8f80626b0869130deff7e7535f4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c77f6e4a02b2594548a144e1c1f25d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685d863c3eb6a04333e099bcabf15c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e85ed39bc8807c2b7d6848fbf6f67d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370753883305edaf4ab6a6d1f4a2b7d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e804d5b08c81a3d4ec387c984c16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54da483cc4983d076d080211aeee46b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cf6f9af46153a467ef51fb57b5e94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc86ecc10d9ac21142274eb7bd34703235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba158a77ccb5a8474ffecf06b72f9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727888641985ce7d195365f2d2998259237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5c0a1796437916a313bbf7ae0ee1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c98cf18f461b6ff3d22246ec4d49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820f186e6578bf254bcf9eb8fbe6a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e6271b2d2273a859c9d02a744707b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ec47d81d9942b120cc215230b02a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9946a01c6009946bbc910fc181d940d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6122fe1bc0ff41e22e76d773b695edb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deadb2525b0da7915d16cc338b4134a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd639ef3444deab82d8707b450aff9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd30fab8730736a1b69de3e011874e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811f14059ed0acd3b45b7ec71d0b6b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70d2e4ae49d3b00b490693f1baf21f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968c8e3f9dce3ba2a9fbf6677af2efb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede7d72f4bb8f6327ef1769276cf62a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41335b36f172ec4d270b4f78b0ec20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3a5cc01c1927592062cc10797bfdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aeaffa378710925f8072e749fbca4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b0d938b0550674e89f40f834da5b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740a02d0315b8a2c646783eda4d7833256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82628e24f4c51e0d687342a57435d06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f70c11f5fb83d102f48fca258dfeb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c225ecfe5d071de0c9c0b4e74f12c4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b3f60daffab64b299907eba7a428e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f1a7523df62c153a2f40ee1d9c30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b82d11aedfddcf0ed6067f8a751e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d3784f21fa321a0ded35ef827eea0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a298b9b97a0425820f34f4ff1b863264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1764db2e7a6d3edc6f575e4c305f9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce04babdd8a6277bf630164e0009270266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cd6b4fef5537413a28305a7fd3c68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b64d7893e2f5e668f2e4c46aa7cf60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64ca88531c4bfc77e092cde27af06e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b4dc3ccba838c699b60bbfce890a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a0e1b3aab6474ff61b812477d5cfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82258c15295c5a695fde5687329a4ccc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702806ad8186dcf7260278cc8a8a7801273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5628f9a9bed73ae6fd4bb167ff4aca4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240fe9e5169b2ef6184a09a3c5e7c47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528969d614a9c65dbf3e928e28e068c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f8e7acac21aa35bc56e8d1c1b037e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b56bcf10bdf920611d1c53f6bd8012278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e970b6181691e9b4877a94f587cacc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c2ac63776a9e1de02ed27de1c0ebd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fed3741fffb8642270463d9fe97218281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d555d85d74cfe2eac7ebb9f6d44d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20d42a4f9754b1d0a63b0ebcd5aa8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ae571e18b73c813499fb5b10c6658284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7b123034e8bd0fba7620d26829590285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb24b6dfacb61f67782d5f3902bf48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d2f41e7874cc4474346d1fd9d00d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40827fe0a173be4a17073eed772777288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec70f4d6a8078417f8faef9ffdfd336289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f204ea6975199b7f9ecb1faf185308290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05e23dc956f061cebacfa362035cb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2511623751072c97e49d903cc88c4a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d37cec367635b5c8f085d52c5be510293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e141ae7ac727f962422a214bf0a52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab4b9bb703849be2334f79b8a7e0a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c52fda261340a6dd5e95f51dc5a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9206f48ecc41e4fe26cdc009c865fbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac5bcbbf07bcf1064499a338c1221a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1deb06116106bf05f874e9e69494e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02864e3fc978244b16901ca4239517e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0b4949edd99d520b1c7ef81170c02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb6cf48815c767c8104cefbfdfe7c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d93ebed2a46938775c96382cd6f1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c4edf49cee57f34c766af87ff9bb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ed1c8afc65eadefd80c73666f4d30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8e7d2e4e5f021bca8732c80a0d54d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adbd1a69c4eac01346807f11885f7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0171cd2ddbdcc598f523c11a20e6c01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e8e241a5ba248fe70ed1848a9a11c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf71690d07cb9acaceef02f29f5aede310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bf52378461f120220b39f9b7a5842311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd53f63024603f71414f091ad54e4f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e408108443fe2ce64932c6cd803ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d343df8583eff5c237a3572a55b04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb8b3ca5dca6706a22d85e31be0c60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec103d5a9f0a546cb7759254c20bf368316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab64827f3756fd6f47d1772c30760f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0dfb6e8cef0f8db4f63fd2b2966b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797225ab68963b20585b6ec0eeb3c652319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80963ba6ca064ac20af67d41ee21de79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763df68da26efa0620f587da3e1f005321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451434be006a593e845285dcee97675b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0894e62e833049f6c9aa26cec05487323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b9d3e4f8bdfd40987a64773d2c6ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd522c2f30ec1396d5f4c42412a8f99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93473b24980a96be77ea7989c76bcbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80ca30cf9c510d5f78041e7c5a2d2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd1219b7758a7d8815006734184eeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a9d9e653d0cf0d06954442a504bd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6575fc2513d9365b2fd874ba2a43e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86ca61172ae16086771b234ed2cfdf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b95c70ce9acfd3bd4d353eab024f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b765f70073d35f8c781c040e9572e5333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254f66ee20745a9f887173de5b5fb6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c1b640da1ecbb7e68cf0162754d932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bb070a9a09aa6e3ed93cdd565764c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6736cb3ba41bb28c81cd3f39cb75564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6bbd476a852abf38e77e18582917c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217f5d67c765e5ca25db282eea8c0e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62f40fed249834e392ac41d31ce3977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172e7c883df994b00524ce36637a8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6df32b5a12b265c5c32a696ceb532d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a1b1d9b831578fe2f1b5c463b75410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e57a3e12e3aa29e461a9cdde777711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3800cd734fdd6ab9dfc6a7acae7bed112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4f33ff7d8099231c68a93575b6b2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646db4fc12724ffbf83a31dbabfab5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0640e0aa96953f4f24515cf6a6f7e9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ad17e5527deb0fbcd6c7085ceba2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97994f3b953bba965433e83b306262b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa27b4c78a8865eb0591319b6f07f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346cd78290be8f23465085bbf16776e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acce292bbbffd7458f4f3be3a726ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee269e39272b24e38750b264ea1c4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bd2432c118392bdda5d08376eaef922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878c6bd06e20d9c794b0d0e07803ecc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df9a39fb2638fd5cd573b64a54426f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bbb4ff9bb14c2fdc2569ba4ed5e2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa2319e90d7f9038820a2bcbabf9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3db215271c80887b0386aead3fb2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5adc5fbf00ce05ca7a3aa4e379f66628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edec12116ccc8d736138feef39ed2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71323ec1bdbe9bd19578e97aff63830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18110a5a722ce5a6042e457dbd66323731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e69fa7b436afc76e9aa1ba7c0b360732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c389ab9efd93259385df1f467f9bc1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aae8b6eebf849e6c173aab7862e1f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bfb20b2a334e6b24566d22d1476a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcd1e4c187e9e0cef4e37a2af75da136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fbadc7125c812c3d3e3e08b63abc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af975472703cd2556ca420d96ee98d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf093584e875d2feedd59e2c92ca439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677a7260154aeabf3f90d56a827339c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc38c98e461c883c5b95d2e67a4a91a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69ee29df3f1d21744edc7b463e4a3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9adfc91a022ebca0fd8ba88a192acb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c970ce241eadf2753d8cea016bb54444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d814e377d8e6aecbfcdf771bc06245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82833133c052f053146b21e49ebfd86f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf79afc5ffe2f1758eb058605438d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b126ad5708da1188756acd75252f7a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6807f2a6db12fc283dd2deabbcdd73b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a22998fc511641fe4098f97406ca550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501028cf279f24974940767c4f55179951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1caa79a27a1ee8873d871d8ae6707652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530e6cd3e08476a3b4fcadab793863753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0030d4f432b18356cfddd2d7624ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5344a5926489e2ea031726bd08b96055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cc6fb770da92a8f6ba0edc3cd4ca956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906314a0d9868a9062c0e5dd69bc23a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b4c2818f7c605e1723ab920ce875258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7f4927903fcf9e494b633b4f3b65359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10070acef4ac5ed6112424725d935a3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238968c4217ae8099d8c194e8b9af8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d20197c462a53339ed9e3260b0c39662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88455b097d30efc555acc36dae5ebc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464bcd84b078e29eef585b8e5bcbe6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9168ed10dd58618af2cd0a318eb82eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d4df3802ac73d4ef84002159d622566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d955daae35d69de929b2a3775ea4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da2da185a186ad66ebcff2f5adba0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c533ab212277f53f24177912b97c4a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d4ac6e721e12f2bbd6cefbaf001fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529f1d7d86eb02a2df2be2a261187c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9cd2f048b5ab76b9142ad21b5318672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3d1725b763a34a2e2e8c93b3f460773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac59d22b5c71d032d5249d1b691ef4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3004d9ee137f1edbdbeed6aacfd0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4df2d7ed5c4cb047d80cf75e48018176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4907a1c2a196e0c4c2184582c5d1e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a97c8ff289a5174aba79201268ca8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606f519bf67713ba06b155930b8d1a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddb64cc1f237dce85120dddfae1a5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91571e2109ec2b57d2f716ac34eeec281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc571c1b457077e26ba833a8bc951682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18647476f6c2d12d29bad27c9f8ecc7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe330694364b8d30f0d5d8d6d40e1ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2b90d2c8d71e208333f69a230c3d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573fa8ec48cf2c8a1f76fbb1e57c73886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46a15af3f825d5132765c45470deca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de9997a776031851e9e9a4769a2f7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d860dd679c3b893c4f7a8158f49fad789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac5eea3e9bae61bf1fc02b948c255b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5befd7be250ea32c19dfa1f1b995591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957302023457c9c10cfbc4e6cf3096b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca91a59ad0f93260a5c92478692ede93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6904013d7cce3956c40ede7d3dd8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c4c3338897b270eb7bb58eb4d29695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1d4e2aa27451d51a763ddc3cd1d5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29b6cb476f9da8a39717c5660ccaf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea38677ad2caecc3c35ca7b6664124498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce926641533dbfade51c335666c57e0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24270f11ca83a615742bb820be574a4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2069a702ba02246880cb93e493985bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c577d3543dab8b3655160326af88f3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1a3640fcf7e14238882f539ee0370103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36afa25a4c24066c49a23d4f66f836104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7488a06fae745f152f66fe105e5979105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b971fa2b9b5122e7050dc21b59773106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860dfbacfe97061a29443305c4d9d06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58010a784868bc04935e7e52aa8168108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e190463564fca4632623b4a3c1ceec9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10148abd909a25b0ebd2b647671925e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b22591e49a27fd95381625bb058f48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2704f177bfcae9a37808c1205738e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dc13b0fc6aa243c45b5526623740c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015981c933cb27bb8faf2291a92c9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890519c9112caca6f2b5f35fe73588c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70673f12f6cdb62cfca1e03d65d3b05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0483f8595c31d38ac6c943e0bc63c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f009c4e97ff97a6a88b5b6865e96b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067c2c93b0b3353d957acea044bb44b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b6a304a17f83382bab3b09b7a31eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021548cffc9be09c2c3be5bf0761fe3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfd0d9dd767b1fe4a125778d18e27a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b11afbc95dc432c352da4c675cbff0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e29c1714f558c19ef700366138cea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e95ae6811ae6a8f375d8dd8141e1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eec67459dc453e6627ec57bc96ba66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8789a5370eb9a835487688b3fd4f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b70e924eaa36e844b86789c56456f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa739ef8cbc8a1d900ba614c4a5794db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da5b120678cbb64cc6e55def34d733130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4cc5560a03a0af9b3425dec7635d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891b0b0eaa271bb13bfc1784016fdc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d4964ab5c53bda32805e6f5b34c92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c493a825dfd2d1b63522df1dd229c1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec7b305dad6a619a3893b03ca7060f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98634c8b78c6cec9882255f234bbac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffbf2337d049043425b62bda14246e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002d877d4201f91feba9df901ff475e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14ee3413c12da3878d9494b95b0051139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229250bc7fdb953204b4b276925b661140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a82ea4c87a450a2ef763eb0a5df05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac0a4a2e74e7e4295e9ca21b5f1d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d87d6ac1a1aa07ac3e17d41b0d3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51bd90532d27849e3a6a68132af363144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774611cd4f9308deb22e363f9fd336c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7680ad566c6b28a3abd8051de68ac48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3ce57bb7ddb2bb76effa007c3d9c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb4a06ce1030f181d4ef7f655ec487148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bb282cdd5151d7f77a0ce8032e692149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825cf999554a98fb8e00d07364ad6f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e918c389dad1a5df595141e439ed28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a7f2f5c34dde8bb542982bc35d300152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccf6d1d252d977c2704866b765420a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffb62855465bf24350f0f98daf9b2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7bf9e52074f32cc45414c65e81a37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767d3f1d170b54ad5d9e446210f4cb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfc67e3a73b5a385ad7a1cb5393b35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fd213ed53de42780923a4e3698317158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf453647f3c088f968bf1b62159817159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4011638a4215cfff7c0d303b55d087160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a47e7c3e6256f13e44fe106c656dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e44c992f63e20e59699dfcc685f2bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a59ddb6b777cc5609c94c54ab8e53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a35ded9b1a9639b5a64c0094f9236a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8f511e4a5be52f7bc52985f7705ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b3dd0b7ba8ad68510624604ebbf54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043dc4bd1d4ad54ae8f4075372d82de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c481c32280de6ded277fd19a05688168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f464be7ab21e89fe2d5b9ca27f6d79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec4ce947c46ff423f20fb620bc4d33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9bdf8bcdb9f0d1037eb97bcdfcaee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46142073ac354ba77e7994eb5bb9d9a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee3a49e1d9ee5afc65600e16f67823173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba9c6e8e2bb41d6db8314753ce7ca6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5291923e5e6818869d6083a21f0d82f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a07a3a7e3f65a5b182152e350c58c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aaa0696d40b563c17f1a5e699645c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3947e1b695387c4163aea0627365aa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e2bdcfea21633330193ac4c373064179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7d839a0f797a8175eab26fcffeea5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a63fd9bca1ab7af15bcc40634963181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86603b31dcfdd288e1e9bb0a6e830f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2972b22b3344f07fe48003eb4bf69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d5b3dc0630809b3d9f8c3a4078e74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159739664b9dc575c6dbdea318ec2ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0e579104d89bdf2d268b50a24cc39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9982b0b1dad3f5c5c7d50a83897884187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd99e8c035a5c3b96089d75171467a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b739fc647c380c11cd1e163df3b28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c2b2df3e76004e9fa88b1aeb97b81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeff0ecb25352beff1f0307a068437191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02256f2b64b5cb2f9a406751d32e624192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee1d1b33bf84200dc0f4ea5ab811e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e30d717717bd8f40fe31019d677020194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4574d59beae87d5574e4821bfaa97f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9244cd37be60496562f7fc65e0c2d2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6ca06d75acfa786172c8afcfa6064197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee9260735ee3f870fd4bf1888297b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28e4f242677a357ce6210991db8b6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180b963ce9fd5480e780e4595982628200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daa3dccaf1d58a30b6d82f3dc94bdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da77f8af786dc6d1992ffae15192a85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b60376e6a395a2b9742c8b806b29c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b9fccd761c71a2bc392a26c0f3d4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4df23a340527e20f1c3a0ae0878df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3d5ace778128d37d7740bc702ce5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfda6f2e5ab401d127b5216d6275769207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ade6670dcafb2c0f691492b6ac71d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aafdad09407e0ebe7f126e938ac062209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb155b719b9bae436b2dcd510d6b6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ab391b4370494e2067d2e3bc62eca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0019604c6ef607d835878b4e389bdc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb4f30dbc123f2c90c6cabc10e6bc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69ea21d2a1b21584f2c60650bc50d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77070e2696644218fc3890eefbf652f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd28184fb0b96a64183adb9cf79aa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8583080747c9b4249e60e9193e3b81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9e9d1a059310966f60cb112c9a4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0485d45735e11208202f40cb0d2200219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251bab1e554d4946fb56621931dd359220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d079b64348e477bedbc5b971d4189221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c852bbc868d1e168e8a136cb83fedcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4b8c197baab1142c5e3316ea02766223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e65fc566224aed09c25d69c3ec79e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362af5952ff404f7d6ce309867c33f0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555989b2d23144093134ec1b5a2aad84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1337ce25f9b9d9581066247d401a61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397534afb59a3f2cf4960352988dc70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ce549287d112ce524c3d5d4f02416229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764c7f78eaa88d160fcce937456cb65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d788a76bdb99d242e7f8d53d46656f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a0f58cc8f3ce2c1f8d202a9d998f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75260de7602b5e2cca17070ab73cf44c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e36f952903e1680e4ff73121d29759234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a38d81492b3c96a7a63e99e903f3e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db610c3dc4813ba0da2072013e0e5cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1facce5281f23d4ac76f0f6ef95fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8eb47263946954854387cfd96f314238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a44669cc4a882bbcfcbe08a661739239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57150845a22d576b7be3c95609f45efc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfb25746878aeebb1fdc56ece98587241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e4ae77b90387960072916c1d8f0e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419969e6c5096ac9cdd5803f83172755243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9be3ed59bdcf087f06cccddb236a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d78b85f66d73cb6a7634cead8281ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a096eb2535a50ca4727021b0a3fea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781ff139d53dec9169058778df264ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77040551b083aa4fe7d0a94896b5895e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c680a9fb246e1cb9d58b3f9cc976267249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66681a6062523f95dd5f4156f625506250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61df55f778fde0fb0e09cdd256a3f17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b18de0b10e0279286d5e0901e47c89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c4cb7aeadb309f61190cfa8c69734253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c39dd1bd22df2756317fd8c847e80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a3238cf3a3ee58749035b39df1d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6f01c9059a36bb380d8b34c01995e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499268d1370444c7bed3641419f10973257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798698f30a3c069b8d0cc5ef19e7be2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b08f2296c271e0c31975637fc13d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803dd1ce900799b5e6539e9e6e9a33f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd2d2722f628ba00730bb1e6201efd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b216425b582d54ea871903339cb800262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05d39f007abc522b270342330fcf6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500be53ebb876763e71866cbb3bdade264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62147f94951b7694931828711bfda6a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068061aac2080e7ef2bb407990d342d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45ee05e25898fffbbfd93bd0b433d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e00e5c9690c579ea10e2e4117bcf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fed039ed9f2ba697e6dea39582d89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf7a7af4e99fc45de4234fc4897731270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2923d369f8c2de9c2ed3356f403ef1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a593aea7a85c50a067b9f826c26017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f696891872cc7002fa0f334fac1d2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3235e9209a91b786b98382b24afa1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d92601e0e1f13cd365222bd6879d5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586c83e79bdb821d6e21dcb329bc8d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6a759e31ead36fb9bfead35d973d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2cc17f72baf708a2c696f24c2e948278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebdd401c530416ae4c31fe23abbf40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b4e321a185a86dcc105e1ba6e5560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b3f8c119f566d3802fde2994fda2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e371b2af1bbba314a7b7c700e9fb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d66d620bb7fb39b70bce5e417b3e87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5b5739341d42b55261c959eefe029284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255c1c7796bf8ba9487ab4210ed71af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd448312087758ed4a529317e3d461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010cff7f0d048e7cbca7d0e96264603287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15779d8df9721e3f0f85a0b2fe0ce7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9d874446ea514b489e847883e4075289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270011aa4c1b1c6c8c348ff1a0abb232290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55dba5592fb14092b948409fd92051291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127ee9bee91d46183bec17b4ef2a6db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3bca088a572078493e0997a952d15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821435ea63f07bd0727fda495fcb61a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a95f2c966f47fe0eb18d41dacb05a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ce42fb91e2e1ad2e57f46bfa1119f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24792df42d60eb6ee13134e7d68a8d26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd235024d77b097e1e7b0953e15f301298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71078ffa8fdbf0ac2f490ac2b51de24b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f331b68d79dbb0a06f4bf71c3483578300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1179b36e53b460d99deb797b0f2821301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89625ac4daa305faa2b3633da98aed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76b07d3282c904fdaccf7ca9ad4c06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a1bb08e0d95fe474beccbb2cbf588304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c522b50d69025a5ab10cecd8ad527305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d9a91d1624007b7aa5a4a4e118593306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bd8cacb1f1d8c477b437cfd724cba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86d9ff1fc18087bbe3e29c299e10c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e041efafe672a4c12b353c036f346309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c573df139eb90b7fb038a2084545134310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41104bea66305351e562c32add699474311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6dea5fe4ef73cba64019218522f55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8e2955b79a79a1d453703c3859fc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ed9bb36e5dca560a54085ea1a9920314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9cece859ea7c96ac3d93928c1c063315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e34e4b134df7bcff7e1d591890be88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea138681359511b068c1db54e7de93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ba6b73f951204fcfbaae0173d8b98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938c55678da9aba02847e4ddf0928e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacab56f386d53c77f511e2b6811124320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bc11ebae66dd1d7caf893b1532790321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34f228d7f84f543d79f8a39744442b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc55bab5969dd3b5b4d11f060d1f1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2a9543985c683a043298353dcbc3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aadade0f367642460abb502ccdadb325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>