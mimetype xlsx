--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fae2d934d915db46b09429fd39430c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2aa9ef8cbd63ad1685ebf4c4d84db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad91f6060bc1731334d5b4685daa493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e36d7310bcbffd3177d63b39d1eb584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b92dd35961484dd57e962129a20b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcaa04959414744abbb7b264f2c0ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13028f19d13da0ed931f243a40a34827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e901ad36b0a3f560e2fb0e2a646a5b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f1087a15772cd0c42d8b9ba0a400a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624df0247b16fe72ed1e02146953a5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d50131bbd6cd67b4fbe8b50fb8e8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69337f7c513de307fc09d083b364bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b0e9164d01d0cbd802eace09f1f5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a99577946191d197236239845ff23514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bb0c02dbd389a0128a67f9e98518315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a36e5858375ef4885241c909e4a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96771ccc5365e5105bbd2ac6bda357c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a78f6594d81f416f998fe71e90ec5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d76ed040b4cfa2b46fa129794fc5de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602680894e3fd30e7c6800b3106241c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994a5c0a4a32523066974d5e33948121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0132e99d8ce1b8ae85fdd4e5ccf600022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc45b77ad424c2d3b943a8e95fc9a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7731c80d96b54eab1c96521fd0081f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d3a20bbf9ca1681594029103c8c0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e024a44e9a1bdd32218c71e57a2b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec74d93c5e781972e063e96fbcb978027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fe3fb28bc01e72c31acdead2fc0c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b93f9119a767d4eed215d3e3270229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e76867a271d0bf524902fb51f87aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac27e5a1febfe9389e102397b67bf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8375bbc3a75440a203e35a8055e79b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3029c2f971eaf7448618fbd03d033733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83299a44233787fc9c3f93250b4dec6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380df9bdac44df39a13df045bc13eb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156ea7b318111fa8fe2bb3efc0b3ee136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140d6bf1399703797835c442ab59afc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfe84cc6184d660c50ef715f989a8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df391ee38d1c1d156c028b26dcd31c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c67f7e1bfcbaf37eae02e283f2d2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e0f51d6c9347089c917b784d3ec141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b31e01da00b882478ede61767bc09442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0d3bfdc0aa91c64bca16aeab2be4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29014ba8e78e0e65b1cd12f9e4b2937744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6775359e9512117d10da7b1989c9df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7228deb1c79f027f39754561505ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6131917c2084b0cf98f0358c243c57847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8e45a3bbc9a952509428eb8aab37948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f979fd9a0669930c8b06c32c149e5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d42c36c59437f9219f20a97e780e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907250807356dd851e5ac229e2bd4a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a888520e44fafa25299c569b65073e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ea31b8d1efdbc3ccabb39d08277e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f807815d29c3aad3dfb390418038a2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71741c8cda6ecffcc064fbb8dd6dec9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08a3bed9a9bffcb32fc6a5e079769656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d072b41b99123498de54ae11b17b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51819b231ac5bf843b2793400599d18d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335ce1da4b63b1c4cf0c871c206b41f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f383797c7d08388530b5566bee792ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cedc9a13d45293040065ab18a9afb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7af494023db7c129ae781991cc06062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598b47695f9cfd53a17ad026412674463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c4e7d144e6ee0e8b9f98b7850ba1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d3b966188b41f477d700371b9168665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307459e9f07c6c3133d1cb8a5ad7fb3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ef0a344bd61395728f7a22a073ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb39b268a68283b0e491db01768f68568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8834c7058098e07e70ea019abcf9ca869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd8a65be7d11e384cd513c62ab677570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414e7c3c7bd22b5ece2451bfbf0be1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dadb6a8de56fadccc02d4f5ba5cd9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aba19378aaab7e53be5d3bbb26995573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38c9b336bcf6ecfed8a777304836874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658704818983b2e7195d162a8f66a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6489a09647131454ce05b5579062e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618226bd1b6ed99cd1847de6cdba6e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210288b5bd714824b2208bd5ff555d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331665e57fc6a0c47548c73f9861dc3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7345fd11ef7c1fed578cb4eb840b2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ae4c4d9afc03ded46f427d04739cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f864f8884981bdfc21c2875b6245282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e129578e5fd4d4e9eb89134a8679a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b17aca38569ccf9ca0c0aecdb0c2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045872cb0e8aacd0f35e29fc4287475c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e620bc417c1a38fb1b3b99d713ad9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a1ee7dd6cf5e96205859be035224987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bec22e8827bdb67c8770b6820f1fbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd543987880ef8abaabb33639d01bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f5ff37cc03ba500a6c6bef5753a2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f71b21dcf8ad8a2b9b9aa95137ef891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819433b9cf66ffb30ffda9c2f0b580992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0964e347edc60f206daffe86d4dc89893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8282ef411372e099846396845f3a86a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0e6fed745904e3ab4834b2bc8521d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2637fdea9135c84f13d3ec5f1a77596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765c4cd8aa5ed954fb1bd8d3ae1500997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5e25d434bcf4ca1fd7a569e3ccde998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb176ee348550eafc0227324afeb9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ba1ec2a52bb1a8a67b93672aceadc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b30621f6cdcb6123a27462bf48a03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8bd3ebf5782701015836eed933b13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61986c3686d5f42fa1de05d92f529d4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3f25b4b156ccfb65d721e908d6c71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52b9be7fa3b145c9627c97ef6305a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b5442892f70a8500e42ffcaf2db80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ab1c3dd595d8d1b0bc6ebae697614107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec79669decb4d0e1a07c49f2ea53569108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105cd6be48611479cc87145359e75b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74536dcd8ff67ce33fb7e86436a45c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd3bb1dee8e8daf187ee7780f259ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f776b42ec37131c4218b30474009c21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd811137dd65d594b8ef930541345f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729d55b22f0a5916a5bda3e9ea83ae8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0cf1debfc896a083067e608f768d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4a979343a8e2fbfe6cba222d4605d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb93ee00f9ccb5916f984ff358018c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b8018390dfd34e743fc1a6d68410118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb19ce083903c2f2ec06437788790aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c48bdb62f2976fc94eeddb0a9ef01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faeaebf1a775575a4ea9a8b8d1c157121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcae86488755e36b77159df9d8354d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c82bff01cba0b45c46ac3e190c2548123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7fce7f091a066501520aa1bf6d8e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed35fe96b2641a92fdf3085bfaecc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1e9bb40088efe5035a12bcd0255fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceea2e20971db3adda75118c6b9ce4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb58b88ff186f53320c2f0250ad9b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a434f47211d99bd6d6b2de8948efc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028b446e795e3b5647e41ccd3633d63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e38a6ae2963b738e3a9ead978fd634131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3f605822e795004219891de522d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec5e8b50839785a5e0da0c05dfd93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b0a1952cf4dc5621a14b8a427772b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc341ca07bf9308ff2cc82c8cdb295135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6582b244a0cd4b5f26f2f1a76e8613136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c27d9ed12da2956a1677a43cab0206137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe7b0c72d859c87b4e9f720d46a2cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f37378c221c2d95129a0834ff8479c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e3fe341dfebef443e4ead0ded803d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f9cb280a91ed044bd3e89bfbedee5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc428dc4c2ac345974837c38e5525e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f97d5d84bcc21b2b1ee0cb3f5fa80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a9af1c16f4e205161a2e3adfa5629144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b35aadba8b62a1df807d570e4dbde2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f925e6eaa1a2cb391e55c342f35de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa53358867cb3acd838a3ead82f8fa8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d2b7ff3b2d97298e91877d1f58b70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ab0ef25c37f2e181596fc8d741ca4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b662b7f59a082eb32a1346c9f2e7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea684f1271886c7ab92d3d555719848151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffef5ffe772bd12e4e16e59eb75b879152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c685a1f78c8dbab2d8354b018b0d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0328c11d25687e1ead56228ecd2bac8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa891f7a9ba37bb26f1aa3091cc4d5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c594796a8be4e8cf5ed6c292db8659156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f1e35d90605cd250119d9c290c78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781a2aa979b8392f40c1cfc2c38997f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fd7a96d8d5724958d38eca2f45ffa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4738aa1f936fd0772a5ff9f230b6e87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff9543ae7870921cd103da65bd6f72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d48d2e83f4524bc1265f24206d598162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee712a81f366e439560e2b8473c1b56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29697f13e0cc3f882f7b3e5107122716164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff6420f168121a41bc51e3a06d4792165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d7e5829af314225027352fce0f4e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78e85a71e18ca3b99b112665b50249167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5064b277c51c91697f0b70686d31e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b263aff93ea54d5519b549088a4e80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099ffca8120ae5e887f1350e4ab39a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679c9db0f88d09a03a8a4ea00518744171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22f4a5fd03ae1b36fd0811c5941788172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f18e21d837b334d4c192f9ae433d63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee94b42ccc6625ecf40826eaa56f0fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b72ac7f2d59cde2cc2d3d5c4d4f6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f10551d3606d94f433d0f1fb55a8d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482fa237ef1cce04663eac156ceec69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5511cef2b040ae1667c85994587ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fb10d49ae7da6eefb122ec396119a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0b9c516cdcd156c9330f6868b9db2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1655cd18bba7b826641f084d75c89ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f81b22b58c43f420d73da4fac1e0c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08e41a38602a348c7cabbb5168f41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e62f31d4aaee50bd77e1cc9618cbdb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84848a4e1ffe62d49555e4e08c44138e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4a25ac2d128ea5fd0ab017ff8c8b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848a2931c62db1ca180bcad4fcea4ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0423bc9631a7c3a89c4bc1236e6376188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8d324585e8b6de4c1f916914df725189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb683bef0dbc661734555e43c2ffcf90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0dd4fbb93aab1a8c5c44886663179191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55579ea5c8c154ee0ebaa8d58efcbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150685eb613673440b3ee139c45f1d6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742fae7df06c0adadbab6e5364efa09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af6f749c1af304e997c14bda0364bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1664048dd944646533f1950d4964f4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae1ba38c4cc9e63f9a80e91400dd80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527505581d4c92e24985770f65f9a577198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c5271256456be12e685a19ba4aa3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feac6186e1790d46cd44b10ec4fe240200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcf39243a2f7a149a0360987f41a90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063c81553f4d8da9e797ae889880d38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acb09d384462cfcf61090cd305402f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b054b8322af99ad6a6c7b52900b82f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efb801046b2c5c5b707d4083cb0d31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be39906f60b060a844690bce5ef44e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c38a628a7e15114a594aedc7a78f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f5327bdc66c2d02bb8ecb239a2fe8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2982311881c26d60d58f7e28ac60e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6dc24d32ddd82304aaa646194d02a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2c6e6d50ed00c2dcae7658a3e6996211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b491038cccb02d13ccca273992a7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5291ea8bbed01434ca046b790c1ac3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b64b56cb3d66fd7c0c2c2ae4828292214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be981ebd9983e86d5c06911cfcd9ca1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e6a5309079f07519367527e16cf63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bdb905f12de4a2a2fd39bb6a4040c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896292c4c71ebc1fd4807cf76ccdb604218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b68e5ff89f0381b3d759d6b3ef547219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53717bf6167d1eedeb11e7fd452b9ede220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deee0b825f798f311e61f98d2d49c60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4284e263d2b3254888a4ec89f0a27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cce1a8793cd2ac445de12277e959a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d418e96ff92f73f375769cf4dd452224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d831f98e07c8f78635cf9fa65fcca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ebdbe7f1f12d32c71d9cf3a741b49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205d59d54121843ed8de55b8c8632c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553b4a764c54a39bf43277cdc27fbd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334df3516a890c7a8ad604483b698ca7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e521e240be2f5b543cc77e39e7a2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f7084f8332c13d9562c07ac7f3289231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368f91022f426ab9983e345a1c9d021232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399cb63e0dcfd4ba55a282d2f5a1c7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8cb549a8eec728fb3af4d4d9305f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f918f17748082bdb66f1009e773cf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2a4eeb16eefece4d92f6c7e735d00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524b75b8215842349b20ae77afa7fb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae3c0cb1e7342bb5e1c2038e5ade45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470483f32addbbfcea68550d8f028cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329172c6ae8bb9e82296bfad4e75d7e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ab750e759cf43f1853831c730c894241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed65572dbfe3c4f149911a9e9a0346d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9f062a32c605b85c7ada6aad53633243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2cc07ef4e3e4c9825a32298fffaa1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821fbc9df619f24456b58fb4393f671245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479b111dad20d9040483d2a68e4f960246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dacaad7197468605646cb3ce5562e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50defd86af20e8774b7a5fd2f603bcd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35023ea9c742d64e2ed9affc75b9edb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f761a789020bc281d05b2058bc6214250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f675cb87c7de9f5f3703de95d6b0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd272618b780b5fae23865f789111ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b2049c3c30d88628f6cd57f445b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ba3d17b9d1ded17cee5449900f619254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e4f0cd4fe9efe80bd843b52a5bcc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac996912d5ee29cf5cdbdf2bcb38ef8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3436d47542cb5238c6ed691154608257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bacb8ef33591948ef7c01b772f790258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e01908347a8f01100dd0458511d8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375fcccec6a16476bafcfcdb811bea8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818014311a3552461a10f7833171d80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6edefb42a9a09fdba2df6fc9a1c984262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfbea97cefd3fcd7cdd29f381bcdfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0d16031b5b2fdf7de836e886e895d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005977d0050389f7e04810930f0d692265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510b2927758d0781885d8b1f4edd2bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67b615057b79b5fa9dceae023775e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061bec9f17d803a1efc258c5689fd81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a7c782821cf68405dbb0ffa98e3a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b794d0adcf35bea380e46449b66fc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978cf53d3258115f333a0540a7900d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1111da15ef21def440201933b7846272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a785a25656792efdee82453df014273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead44b6ff98aaac7348f02df130875274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8525653623d90e705da2b2bd210f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb2cfedad5af98c669aca8d519f0f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd907e1ba7792884629468567fbd2a99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30f13159def0e5404c550382e27f1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334772b59638c941414478eda43efea1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc0a7819d1444a3eaf6bfd19feabee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3a33c0ce5b4588e99059036085739281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935a8aae98591808398facc9ac796c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e289587d13d114844a604e92b4cea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d504aba54ff1145e8ce22340d7266284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491e8521e9013920baf9c24299efe3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4f51da2f8cddb841709283040d45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e5d9dfcd322230c6edd2b4914fe3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4baf9f93323047342b983dcb26f63d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b7d42845862ffc363b5854a90ea8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701e3e9d56ab87bab743a99d00ec43e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bad1845a0c11ef8049093d2ac4bbca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6935635b88661a732accd6ea3cb2f42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09a7acde9aaf2f47384915c7bb3a65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ed9a1fe7adfc0f1407c6c7e04a1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395cfff0d1646e27ba7c780b54440d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2148f44ce92aaf8584ce54f40a77a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fef1be74f8a4eac4ca883b9630600297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84ec06f0129d6419d0599a844b283a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e9ef3247b83f20dfea8adae4c2141299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d17736c008b129d172481cb0671df2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb223a54ca5bc40bc78611075befe50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac7252eaf425a29417d076edcbd79d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e9691a7c2dfe6d1113a10aad8f84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb9ec0f1fcb1dc21a137237a372486304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857598e22850ceff6c5f9b178318ddc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40857b990d0231e3fdf2fc3b733a281a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4132e1356d997c7d5369d4332c088307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca090cbaac8ef6ec0d3ffba483175d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de2e8f88081578d30a30521996856d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24c94f15b78890f6ebc4ea6713c37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adff4ed1f006ed2ad55830a6638cf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672e1535b3d78d42130708e57e7e6fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d3d9d69cb359fb9e14e218b532473313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5036dbc468a980e876e024fb788fc6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1f882f4d12c58959ce9e9768db79e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd57b4718a212eb0cbac03694e251ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274e9a63e82fbac3afcb9ef770ea338317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723dce27fae8620702bc9c4c4276691318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474f3147b81b5dfaf8cb216b4df8298319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d63b0c7dc45a369f39c165450b1778320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f4070112cf3cf2c4bb5d930142f94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea8fb7230172a32aedcb16c89b18bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236883b99fcd838ed58152468589a36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fe19ec3191bef68db40504a612f05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55141515292632307fe1f25746a21e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac448d150a65cc16e70acb0f74b1afda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ba23e1098603989d0127fedc72698327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c38f8acfd74f50af792f07cc032e15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9fb9cd718a140a0f90e32af7e4c5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a727ac6301c19236755da12a965c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b8f614e8298d9078b84aafb1b342331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55d55e9a2591883fb68185ca3f04ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ca6911db548dc3b4d0d016d542425333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1f72e6d4836e2d41d43218d5030191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5684ed3fa6e56a32e7cb88849bff9022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1114ad9ebe994144cc3804979e87b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1741bc1abec87877351f9c47acb9264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b27f7e0f42e15f168f3318a52628ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c887a52013f84bad081c71bbfac706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1aa46c0c74beb49f4fc8f4570c4fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12536bccd4a54bc6fd743b986528098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fe52c255ad3f31cc3ade2328ccead9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77811292463e0ca98df065e8759c243b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66456760c248e9c024c020c140b7c2ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37fc42fdaf65518dc35bccc7d0fed612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae73453971afd36a112228dbbbc48713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8e49cd535b3a1ff5fc1e6985addd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b0693147422ca13d6eb2bda1a837515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb47db49846167a125e7c58444e55916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6b88ae3b9444db5fad0889e42955617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccd2519749c1bc3728d2f4d4edf8e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a804bb7a97b73df239f780d2cee96cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a932a566ab7679b916f4015b571d4f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a8ce45c3833fcf28091fe9d4c78b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a2012997e038c6249e3b966aecedf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdf9f0d46ce45e427480d07a84005323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914994957e32747a0ab17cca29c2f4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c515a08dd36cfe47d2da413d5c66b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6657e95b976992b1479d4d08ec717926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01be17a5b5ebe34462cc716658acec627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f313ba2177a82eb0a934747cbeadff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cc4a4c38bf56dfde5172d6b77153029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131b7dec20aa29d32e5e4b93c6574e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c055dd7da44a4dbdf8bb4fda93e0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5c7914eaa5eb6b208c80d51f0191932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cee9c10d09331e7624ff5b5008723333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3fc6783520c6745271b61459a9fa334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac6064984bd97e8e7739ad59ec901c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316af6a6bf99e9f07f9883993eca420636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd1ee339ae660bb7a770116e8eadf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819825d69a0a33b4acd4059a2a25a6cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb5c4154643c69e6033b6eea7e6d8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd56a93a604b81e2e88e04a762cda8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335ac6ca7c764dd16e64fd0a168efaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b25613ef97f52a1d656225626ee5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4071121a56833ca34759d412acda0db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac60a1da3105c7ae16bef9c41ce1c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ada8dcbd75be9b88ec004d524062f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ea2b374bd70c29d5d78b3bb7de62246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d258c9089efd4675b269d51f1efd7f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609723aaac9de712800167040f95377c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc5de009c564e61f7141f29be0c03d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f8a48a8a1d697326a9359d354e7cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaa88b8a17ee0690421dd4e5bb484f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cc57a88a2247880baf456ccc112b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b6509db82e7738f03b4f9bcbd2c5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccadb89590e865f84a398b1eae6e1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce4e9ef4bc85b2d2f240af95aafe4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ab13b537a33e0f27e188c3d8dc55c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbbdc4d5613731de8f859bd504022d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c76d560097faff524a6742ef83b1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70027d6508682659d4f1e042d4eceecb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f0293757b7a31b77368f7070e980160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03941c0d8b2e21121f9be47ab5aa08161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c5206c25723c8612fd5865668117d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91029f975f40d4baaedc3c62cfaaed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafb3e41370a92827e326e9d2c19c0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cbc1053445750c39009b17316250065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45bedd95dba6884fd2d82516e1891866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e7ec0e491376fe6f1d58f1796607867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66683ec21d8911ec1737a49314d79468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1d8e6cfc9dd8f2cdc7c59ce863e7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60118ef04262ede4831be5a3deb2b20f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442db11b619f3ec2445c79cc1e84da471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f050da4e44ec0deab1f9842da1fc5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d1811849e3a1cc966f9db4544fe7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec337f1d8a3aa0e1fbfb6bab3e56bb1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b8133c16b3334d9bd8c5d1ae3f46f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694e72b0aed669285a25c3ad14c4b4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9480a2f9965019fddadfb0b5c991a7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0e7f1e0125bc7dfad8748b10440d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b954b94739f1192ab481ae1db430479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e6894939f67ff5107414e0d6de2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a77f3200753307520d46eed5ed6b1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd8b7d0946cb1ee900397ebf082c4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e123d98cf7808c69e1cafa05396e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ab22e62cb9bebadfb71bcf04a91dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940367ebb06926501132b978be5213985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387acab286dd8eb0ba861c839ce823b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a33ac40adcf0c53dca55214516250f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec3bd3bc99f1f863d6c9b42c13c90b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e02023cf831178bafe96a93f2bc7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae8be01c402b1222ebc70b84af5fd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a622e0a680efdda3139205657f5e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d184f116a4b56914ae1ec36eb13cfde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d83191a140d470200323a7deaf8f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180ef205fe7098860f1fd63772be1a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c552af540699ab4d43bc5cdbdee5e5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e67e6f56770fd293786424c5fede596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a1b9086e24d99cc9438973a11e4dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1886bc3462ce2009cd9f2597947e2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d401372c453b1000942a5dc3e6d896b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bd39200e8c4ebef3fe2d8f6002d09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568e98ed83e2c5b122da146530ddda1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738585ed36e396d0bdda0be931b1c9da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702d6f9bd591515a2a240166274b8e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59947effed6b503529a9a4e20d5b1676104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e318d318889793641b4b81198602007105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4daeb281b0c92b70a4e930aa97acab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cda76405d79914e1d22c036d95814107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cbd367ef09593c4ffa0c532e3eedc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56779d235985e2d2080cb6e606f4b7d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159c7ccdd43c625b1e22350a836eda9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f0552a31eeec6ef680fd95d379d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e2ccd87242deee9ab8ecb691e086112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da24eeeffed456e3d3bc8a34feba033113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e71d69dbde1d811a1f51fd8579e855114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad87e4ef445020ff2981a3fd021c71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf74ab4cb2da2cb460bd6f70ea305a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee87d6b61217494928d302cfb773cd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5af618b9f3dd9d25fa21b95fa81f68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8f30102302f911cf8030741a4c511119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdfe1cb15cac84b084509683f16fd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9bc829ccde1eb4aa4a3d998bed7cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87343bc9ea4f89c34814b543c207e859122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a19fe7ec661cd329f3f42f7573702123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c676d9c6dc6eff854a5697c9b9d65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46257c2de2e29c2258da3446a6b9f539125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57293e43142953d355339f589a2db190126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e46e8e7cebb455e3e6f2a2109b946127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0e5f3554f59f3f713415f2dd025a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f921be55a58f98e0fcc5cf78557700a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea12078806328ebc02968f7681feef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e35287b0cc46db0e9fad2da7dba14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d94883e1a4925001955dc5564bf02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b219a60d7f64d177bf2b28ecef0977133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b942836c6c90f4050fbc84a7d1e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af823118af9a7ead5c33657c77075f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa87223709381f0ff096fbe9c1cf16a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477df056b407e22874eb0ab14562505137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d7ac2dfba339b3cf0571ce3fbd2b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b6581c31580732ce72aae8f8b51c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b84f0c2556cc005c8784bcc9709de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d60d97ca4f9b0a3bbdd1f965c74c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fea7e2125d1b21afb6403f0bec70f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41d639735ec939e2e55d01fbfcdf5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cb2f8d1be842ddd7b3c98a9891cf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28895da2fb5e59041f62d842b6e04091145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795f65c61391ed43fa08df4f77866bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f161de5f18da396225e44722b44808147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb502c13db0650cd550728c8ffb103e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584d3f51c7fc812e8f5909f08bcbd7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf50086427a90c411653dc2970bc6f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8987bcb2371254120f6a6cc91edcaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4db81d70bf37508c8a87e5001204e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd31d186bc4506c3dc10a74c7a66718153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aed0a6172178cd74ca9f36818b377154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568366450d245ddea9378b3834e3504155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e04ac911e508dcc007b1fa288ca7d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faec8bb7c76ed3ca9121aef14f3e86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49687fd22987dcb900a54ba77a8a1c5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47f0f49db425efefb82a406f26d047159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d0967f82424d5914f24d5f3495bc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc870ebe9306b428a1a181c8fcafc16f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dfa55d2f3757bb61a677105d56bc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8e1a1f5c0955910ba8738454f810a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692481116ab6f51538baf8ecfc5c2b3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c6e0e70f346fb43f399a47c82b6c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455feb0140771b3f97a8d691bafb6b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b24f394f0c812a7aa4c32940b784e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214c790da19cec5051180ed3276754e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3979c7a6e13db237bde184fe5ecdcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a456922cf3d1bb07d4b5c27c1118819170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a03f08c8b8fd7ac71a4cafb62557d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916fc4700253fc621af77ff7c2444d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4151801431dccb82a2838d9e7927de0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a59a9cbde9f69027671081a9f284174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88887b5592e36f7578c3d8670fceda87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73d5318f7bbad6f4b8552517d2be56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d15bd3866055c441f847dc7db125d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99931b5630c82b10292575a1f28605178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585a518006b0f957294a139ab0df482179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691d6001967fb14a26ca22164459c7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17a96f524a5e7fafb88b139ce39aca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6a94be1e908a6cbffaf2427b0f95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9db85dbd1b9be16ba1a73a65bcb4de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bf44bf3616763c29cd4ed7e4e00f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24664cbbbe89f28e2907d442c8b23f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e4f52f5d3bc21ee633c48d8013d3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc285893917669a9f3270ca654aac6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ea7dc42a3369b064aa5b2520c643c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26adffab6f84275b260e0ae9ea3f9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb5566abe476a21a0810f27a47ad3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183f7d42cd98159942356a009a31568191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876853e5d236bc91720a98bdf2a16c48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b04d33eb7c05b46ec6e47b2fccf8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fc718a6ea83fffb5b4b8c406aa8ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e094c6e976330d546dc680da03aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3adaa4b8d29aacfd3c82c79ad022196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b11fbd014a1a5d5fb5dd0fec0cd43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc2aa6736359b3ddd2dd70620cfa8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef4c259b26e0c5ccea0ddd68fc4f0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5fff988507d63d3965f9b56c32de6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e3839e14c99b11d68d1a5bb7858ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db222fa4ea2801aea06f4a43002fdf20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8720aa7052e5ee287b4eb113792a0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e3b1ce1aef55e764e6ae81ebe3d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d409cf8dbd5de05e02b7195e8a30230205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2f56bbb6eb9ac122c55041634f8c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e205d3cec6f611e04ef17fd5b1e9a27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f751f671e1150283ce8f3f276072631208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de92a59391866a558072d04abe8d01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d114f05a249c639627a64d90a839c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fee7b602df7e66affc548893d38147211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109eb64ab0e18f813c7412ac7eec1e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d24e29d47174e559b232a6cf1857a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783148971116b900ddd362081e3c98c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b9541435ae3ca3aaf5cca3001ca9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa75b98e1846c33d481d1a754368e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7ae8c2ff3eae4481aaeb12380c3a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4499187beb71301798f1991257f1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc58c516e895ec04b57da18d8588897219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32a2d139d3b8791f367777dd26407c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c2e74362619b073f27f6bb6902adb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d9c7af0f8490a1af1ede9022c6cbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf72701f15891344461b07ed1781d8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b487cd05ce92af93b7a616d3dd464d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be222163a4f35a22403c038bd5e202225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279cb5436ea7bf5b5b1872f140ee143226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d6935369597f92e0e9e44a61cc27e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf806327ab6a3579535e2195024e038228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffe1f004931bc4bed6c5374e92c186229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d3f083d7fdd0c48e003aab991ec11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0679d9a3ec49e61d9abe75a174988231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756713da872eba56788bca705157a4f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3b670786ddb200908540e24fb2e8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac574e4ba22b6165527407b53f2987234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eddb795349046d3d8a5bbe227fe55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fd261549e62191bc3a06c5cf5bf40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b3fb080b7d19d902dcbf7733f327237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187077d93dba2225adb78269a96752a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5d44514f26acf9d009bc337268631239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102e9eabd30f91a52b472feca397d4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34c44dddff9a5a5ef6de28b34f89b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d80b00b1c563f1361c052e2d21172242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18353d3b9f948a1f059a9e6c126890243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ec402b8b5cdc460a54b4b1a4b0394244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643d0b0ec3438b69a6adb94a0325e67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447099567cfa9a6181ac3e8c8cd42e19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e8fe1738b5786d5332e9e94f74c49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713700eed16cb28e106f6b8b58e4403248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c9189ef8da93cd84ac64d0f69300a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd7b98c7fd7bb94e01586edba216f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4d07dca659a13eb3f46d4aa517bf1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4895e4fb06185d8cbe769144a640879252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb230361dfbf70ae7a9b1225e6225ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7df267f0f31757ee3db977c189517254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d53d74938da2870a5f924ba54e880255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f8865d5f8f7fbefa6baf818cc5e57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5188478c7efd4783af50f87fd6c1505257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ed39738727b194f40932f2e5f1770258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f7306496b10bb7a665ee72fe3a5ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995aeae073fa88e6838feaa9d467394260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bad0f19f7d5f145ce2267f9fdc7b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2414ac762e4ef2d0a512853a46bbf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e16e8deae4fcb78c542c1d129e80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa1cb25e9e964e4cae6561adb7842e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a4465492aa5906e055b20619b814e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b5b9f8cad9d8f0e2d4cec278d7a6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b240f9694febc653eebb6c1ae42e6c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb46797aa8cd46f77fbcbbd7e2471a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06572deeaecbfd1b111e6b4f43cf0a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8a3e127c94e3c5910de0881b363c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a271143f7efeceeb318005eb486c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218fee41a0c4dfc959bdce983b9c56d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a696801c05da4db2ac7167a1ec04e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e490d8fcf99b2b25e85db14485ff9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab7c0de0648ba843b67ce23549474a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b6fc7206e06a1c2740b78d24a4e8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696c35b36317eea3cde297bfb47c33f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3294d3d202423b6164cbd3664f172a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20b5469a4f88e4d406a040b90ed874279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41719f016ed2cfd2af3bdbfe63d631280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0464f3a8ad90b615bdef815d50c8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480fe40e1757b6fbaa6850b1df5a2e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2a50cee78be59f6c1e758789774fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa87452c2cd424415e09e2b653a27d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00321b30610eb7e1b13a82bbd3d343ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0968ffab3823afee98322400c7d73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a74febffd6fa4a90215a1acda3b68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4683b0d627fabc65400613f6452e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57136db2125058a81821cf855e9763a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc06579aae174aebe7c840c9cb48b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95d7360eec56da7b0ed2bfa393d390291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d5842dfa545b20eec7501db54062292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558907b9dbdcf5eb0feb97399c803c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1444dff076003ff88159ef2e46d0c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46fc8f2a94ad4dafbed4ea389c9512295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae5710a45d51258a25ab9d52ce774c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cd4b79924bc448657837b28663246297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec92a29009bbbd2e9673854a8865f17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecae9241c139d1ffbb4376e5302ce1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee9626b7c533686ed66f7598fc9d4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef8f9178ae2f62b9938bc1c0395e87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa492d74a1d431a93968248ceb4baf2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5010503cc50444cd99813de497d8d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69a00b5c957a4b64b298a6e49d1baa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd28f2092f588ca3d8361d0366e297b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1ef743391230fc3a8bf1e7b37ef7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc049b3ab7703f4bc4a4cfb66a6f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a594318d12c3b8b8c5c5091804da0fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0ad99f7de6ae07de5fc7666b75f3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5adfc4da3abbc5ae0a4fffb9e994b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbb0196a487413677c011a22d0e0cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28ab9cfd5554bfccb2e5fb10761c5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6f3a8dbd54ccc9bd927aa51b35d1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f340d3fa2914e50a9442b3503220a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f8ab9e5cc5f9852fa40528680c7ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ea2401259ddf1cd8db28ad6f030da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2debaa8bd98d4378ddbb33e41b3ec0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1243a577a277c5dcc54dbe65aa791318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c4ec38f4022230e0a4c9d90195b1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26571790304c86d2bcb50777637c464320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d972743bf445efd1303f69aa9c50f80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a84ca6655bb00200001a276242f678322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b461db3bc8ba77c70d6e8075726d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2789bab7ccb37418b92a82b6a53cac3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ce6ec49923b650e40d0970a58e263325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>