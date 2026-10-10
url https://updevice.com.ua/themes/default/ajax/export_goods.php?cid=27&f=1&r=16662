--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbef8866bb754d974e7fb49ae9af701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096ac8c8a5411665c3f8e9d42552c872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5501f24e2df4711bb665a966ffa06453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff19cc94c8370ed3c42efd1f5d83b694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512110dd7de39f8bb9fabfb19fa9c985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db1d43d89e9d7d9fa1f86fdc7ff4606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a0336b7afc49e323e4a8596e4b5197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683fa278e745d501750527e2fb1628a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36634a6db377ac01347089648425b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39423aaa07279ec10b569a1d441d513710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afcf662372d2aeddbf11a5a9c733c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b45f9e4c70eff41165b82440776bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ff3abd0265864335258b3b3fa96d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a85499db7e0880f86a6a7bbcd37a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f725863318b2ab1043543736f684d9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f706ca146a4609ea481bb62d24fc5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bf3023c797e3f073d7b358397808717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ce63428ae424964f83b30924eeea718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfef20580b6ea10cfbe3e629d905e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45927d96e7f0078cb001adcd33db7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7cd69d6afa9c3b17a7f4f716cae0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c32a044fc28eeb630a6388f5100b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d983bfa4e85eff2a8aa28604c552823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c7e69693a3c4a76c24f3ad35c451124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1ecaad178bcb947ab6808104331a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d33969313cd6f75da2653a3a8bcf2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149ee18da161cd3a1d51196af9d40e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e781628417eec2958865a6f143ff0e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac33cdfe9f4ba75180ee91aba13462329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ed08c2bfb9a7340da4a2833c0966530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5f5edec53d6749d9b7fdc4eed807931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a5f3ba061a7e9a150251cc3043df432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974690a4bea472a12fbbc08410cdc4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd71d325d06a118a2009acb67eb07c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547859a67109a3f4164481da485c2e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b56753f1c7cc9c8adc8eefb0a1372836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8af1f317222d9dbb64df1683ccc5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a051bf6641220faccbd30ead72ed038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d322a5ad860918ad7045a5a96bbfe9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a9ae2c316b0a7d90647233e0c4f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d03a27b3d9686d5c20e3438d2686ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e5db6f5f98935a465d56654ecfc7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9cf51b962dbcf42596177665f57ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e660d6f3457d492574376f2d1cb3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446c3ce30e3c491f7cb436c3f6e57f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c30f8556d6ed4c2abe61cdfa4171946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c949410b6a65ed9f9ce28618cd21e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0f120243fe9819ab7855ff91579aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ac45b229a6d2f7ff9909674e6315a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae4db5055a9ca484186d230c6899550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8ac7e4cd3ca8ba8c98c208e5c926651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3de80c4438608d7a07a96a533ed6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74278cf0b7ee6ba17357bf9e57f7de2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59ab0aa7deeae647b997d393c0ca9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca1d315ffdf208ee85af06bff058ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d1a669387e381983bcf7691f015a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1497d04fe36ba5fb4bb941379f5f4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6393090becaa14cd03c0f04d8869158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b86982074c8fc2526646cccd0b78359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db3347750c1c33f8b5f6dd2d001cf960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadafd288702ba01aca769037775486461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410cda3f0a4b28b8c6cbcf669d3f9e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d83c7244a131d02fa05127b7d9f5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed7cc1a2d984dcf753844ac9ebaaec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67c680e99957c8f774cccf06e99ea265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb46f268d02749abb1bb70283c5f3f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66807832287292b1dfd903f6fbe1f2ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bfb57d552514c675d3440a02abfa568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006230247d4b99cc00a7babcc8a12b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14461754aa080f28a6c665bf1315cddc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d5ce2f166dbae15a06b1118aca7de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ddde3369b330217157904daaf074372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c43da6c52e607d55a2a3cf213245473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25705d3bcc0d5d2dc2c97c6b19d639b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dea27541c3a85a73531ae980b3e76f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f3f912984511d333780f5fbe0559d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e665376e14d2fa27b30a45a3c5d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e156bf0f666966f1960069e0be97a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dfdf594a2ea290849df25b215a65d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5734ed57a105816e755b1372227cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7be1667b41d0283e9d6a21d93b88c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b0834192a70ba21aa044a8691aba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644b6d34f629bb3f3c27ae87a66b56583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02481555096bc9f375973bfae147374084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893b7d45c0e73c0fdab2efe4fe11a7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8651f17b3711773a480c52f1f8facc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8264f4b13588756982d0e337987df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79249ddc6f1a65d33b2c210e94717cea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acb6ebf064d290a11671863fa49ca489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f548c140f5ca22a5e6f641050a579b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2533d7660add1ab9013bd5990ed73691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe657f20f1671c1142b31503f6b51f2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee54c459168e3234ca7c74f71ce15793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802c07c51b17337135266d6882a4d0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4c77834c15893a7dc41287397ae3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fac921f09ff4ec0f76377828aedcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c3f917e5fbb75ff96b08f604402b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a5fb20ba22eccb3d198c580ea08ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a7adee9f66b3d0f7d12aae20b7e0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb566ae8652bd368f826b50c282aafc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ea6a3ea6bb45da6a42280871c8cfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e76ac78a728ff892dcb221350d6eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dc494f7339a934435cc9b2413fecd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb8ced9a541a618c49094bb1fd6391104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7042a0878abc6e2b70bbddb8faec2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739b03087214d16d92360427784dafd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159b5ad927d0b70c52d201b26f587f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f47fa696986f3e27059a1201edd71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b421c12b66cd457827b9cd63b1fbef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c71a99bec3a5b5bb5e2d8d8b423ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b1146e52c7fc94893a299dabf975b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a0f8fc016d1ee188bd7e604027e6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf058b55f4d589f96053e8a4959480eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602f789591d5c3e037d70788aa6705c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a80ec91774b55a528b4a724d5cf7e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aae4d19b6fc125ef554ce1bd7ae14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6725684c664483815e912581a22150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a79f103f5565606e3e97dba82a492e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58da41e91963f7b794b2ed9d449365119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636739ae0de7c2a77cd2e6a5bafd7185120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84170a6968e729ad2d75606165015896121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01387a2c69480fbdc5aec2b7f733bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafed70a327a971cdc27fad049a1676b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15377afef0b3d34f8db974c1bbe60e13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fb97626bb73d8b294392c547d65a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0323ab0fa7041501963d9d8676cf7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9818f0b3aced7b41629f3396ba48e2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac1fc1f3af8f0ebad0236c81c1c683128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa6daa3bb957eb67450644abf9688a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f041330a096e97b0f6da18601e3f8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e4ff976c064d70d0d3e0cadc4e246131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa2a7adea8ae5ab39182d551ebaa37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b3341ac785fabaf3c2232deb8985133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6440b6b8ebecdedda708a2d4e5ff5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7e5584e07ad7d263cc776110ed46f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a4618ecceb03a43f0a7452f032577136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223dc3e510a4f73d92ae047e6049340137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cd33f19a22b0368bb819ed9e22bee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf089529a4a5a6f2d959e05eced35d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a466cab55bae14fb61112cba842f5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaaaa677e1abf46709d6c3471467fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8f00ccb8ac83790f4979f05f136c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3c307cedb980a2166ada0a1799f6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe378509ff84680cd41bbc7c9b1caa1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ab2bd79900c04b4737df62ec48dc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9b0fac46414eb9369ca320f28d414146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888800cdfdd45ebef0d89d47a658da4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a50cb9d550ebad6e53d639e081de1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a71bfd5540ab8f3152aaf16e9ad1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7192449092b08374aea8f81e4fa9e5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47477bc64b6a86d47dbcce78ed61cc28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4196a3c6eadefe3d0bd76a0c50c675b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae2245466bba66993ddf000c613372153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f839b4877b96e3971c234493df143154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0fd408ec80fe5ab5add2911d121ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edb6d6fa157f27231ea45cc4c180c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305aca6074bda8eb98b7959c3629294157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf1cf2598fbb77f6b767f12202e7da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52694a6c8a82f1584769b8e154ad83c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc48a248d9b6710518f8698ef9a1c19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cd6c8d57830104e85cc69336a2fcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f6479ea2372cc6e4bd932e7978020162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b055e3f7ee815658764c815d45c1fe0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97020dbd7db6c78c6a0f84e4780709c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e5ae0b1daf1d0abdbaf2b6a1f0638165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37559d59e8f44428e44fe4e40afe1e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bca9009b0990d16106bf572b62c5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008acdbd78117705ffcd970307d390fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4980b546fe4af2433664012df7c10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a35b9a13a4e48ecd48f335c134e222170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b70b836fb558e751d440aa7b4f0e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfc8d95d3d99f4c62d7159b7c71451172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f001e295fe505070010456086792e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90a611db3e0af41c000c82061f232e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81f2b0e5f13ed6841dbfff69b5529d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66d2c322c0d69c45099c4b3c3c6bef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd0e6db54e77f9254280ac9a435a56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf28baa173f73be6e700f65dde4cc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291369c028586e6e6967d5f7099ca29c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c40357bf1ff050282210867f52c43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b06af5cf63aa4ad38c5f495e2fc614181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205ebff4d10d0890ef0251601689a1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a23b86c7c48080ef3e700ae85f2012183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934143c89ea8d09ffbe22d4c6df77c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505f79a284fdde591cb3720e5ed4e1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca256bd4f979ae6354c1f804fe6d53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7bab02b96cdd6c20eb9395e911a1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00051e87c46ac8a5531df786df02ed0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e363b79e81bd8978933f22c9563dce2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d151647da6e8d339c2a0aefbfc13a04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94c3c85f8ee87f99aed455b520a545191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01e011b9eca2dd0d8aa63ad1b5f129192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d83958664dd76ef1aab03db0461b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dff586be1b737fa4a056f643d3435194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d15505d4d6074486e371fdb6260804195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dbbeada705bb4dbce912d4bd8fa1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf8504e9ab5febb23c6a3765ec4add197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8ac200270ec78230f7eb6f0bf9885198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1dfa65e4d3bb0dd64b6f04d320e0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b271a97461a77fb73f377eac447c347200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c68b704ee92de2225aaa01f5d67828201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14170cfa21eda3ad20d7e4c9f278dfd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdef35cfb13aa0e5b72edc789d8050203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad24183041d6990d88fc7e7fcc4f0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226ed6b0fb70459651f9f73b016dbe0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d7e61ce02e1b2d0995dce88788bbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804db9cdf4bbbecb717c8372582dc8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49c330ecc491f4e63d5a000478613f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac02951fd2f0cf0740592aaa86738ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b2b2841bd4d78787051752eafcbab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f26509ceb2f60e38da107531dbe06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074451f8ff35379acf1a200295c851db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5da2184dbce275700c0989bfb3d364213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5282da4772670c562d8c53e2072f484214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1909065be66deba2dc0eebef12669215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f0c262878b31889f5084cfbaccdae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77c993fe11382bb9b4a39b2bcfa779217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5262103d9306cfad8b5d75399c58f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e973b56fb61a7de4d7fb2a1292c870219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37352eabfa3c8cd8e9afad7b4e9800cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645533e2e15e0a871c46494d1c5499b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e429ba742d82cbae4e6ec6e50d710222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c5f15a7993b04eeeaa0df3b9e4c82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ae4df437b502a9ac3231f3af3b99c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47fc4bdf4f628968835b46f1f326e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251559249a2468d08b4c878eb11c995d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8968d79eabb2a9807637e285ab531a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924b1dc3954b30f876175cca944b3e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055868d836fd881ff72d7a2fb487c767229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd019640887e7de1d0ca4609085abbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ce4ef4bf5b1b7e5f82ff306547eaf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bb3723849a928be82d8902e4aa6ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810373efabcb044958290e7d7d98aec9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae950a4c9d5812a322708176cec5bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fc4e7ba738b31ddbaae1b63688323235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602832cd7e3e76925934496e9569bb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049cad1b62ee6987cabd1c4df0268f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c835e4b8e75da41bb9177008b85e68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6976db755dd44a15112b7fb0f26756239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2246b1cf0cdee5a8fe2af37f36884240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37419ce5ed6dbe9ae89edadd365bea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcbb5c4142f26789f5e28a8f83721c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14172076ffe343e54553723add954524243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5992b597d72a62f69593eaa0f125714244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81a5442d24781459be975613ce11d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df147af354bad0bf838bbe19295bfddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc9a5248acb5a0e5a36de941749b53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc252cf35717d48854d2bbe4c7631bb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd25fdabe4d4d6460a69986847b3c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547dc9f6eb276041232b4a1ada673a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccde0241847004938cc13ea39371bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76458cd51a87a4aec258aa4780bab6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75ed4593fa26fcf158b1f9eb13e045253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd1311cd127ca4451abe31cef72c78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afaaed8078b76942cd3c0087a231f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e50da0b4a5a45e0171557877a3dbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f01a63f05ee2464068bd6c020d27a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef3a16394fac6081eaa61eb5c20bc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac703449638a04ef9885f0a2826d1ad0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf893529fd38041aace5f3233e47973f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973a518abafe6dd310935a4b3d6ebea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15399e812098a46eb55ce26b2c341d79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960148201c1c57bb688ae90e4f961799263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b4abc437ec97b432c301054bdbad5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7515c58b0d3d9a765bb9c70e59fedeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda501d69be79010e5baba2f5068ec7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b793e1d8b0825316ffa8c55b740ef2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36dee490c5499a2ac68623fb0580ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08d42f5e4d89ac8d9d2a528588e120269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee39555ad5970641f45fb0e2a25db84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422603958f01b35bc93a9d646f026d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a098f663ce2589ee1b926b6abefa421272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589082216b47e117ed66e31e48e35da1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b512a62c7074548e23dc612832b1177274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2019d9d7defdc1805896edbe2323b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112582d79ee405e3a47fa0f31ec62f99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1af9f11c8b5e5b3e4b3529dd373b66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0af7520e397bb6c14a33da5936e6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9ef0552d89add3827ddcce29cf006279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54260175e829891185d1ce2edcda3a24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91250057284b0cb61820c5dd1d17269281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0ce9718b814a421f69848e5d15dbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0caf2c844768b36c3a0e944b7f13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8957531d6c4c60c393ca1e1a7b09514284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fab507db042dc1f9d82a05f35d1f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e7bb288f469aeef580b21414e2e8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfb71b4072981171faf13993a02ddc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31780792fd1ebe490a9a9f49cff310be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92ab61914a50ad10af540988d3c817289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42a4a3ae35a29af022e58ebad9cf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c3c5efa45afc11e739207debf9948291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab79dbbebc47002eedda45e4882408292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec040258e68d0b9cee656f905baf8a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a32996035d96efb1c426c4409d091294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468402d54daea4be915471bd8952454295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c623cf47c53f19e104ba3ec2f623296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7a93f0c7339a435d2ba9162034b12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5d288cdf41370214553cb18e302e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209505d8369c36e17499ed0e0f26b036299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75525b366bfd4e5293cac4daaccde98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac94a94e0d0ca054dcd65203018d3e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a35efd872ec7afaf0dca2bc3d8b06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ae9ee9681d87c658020e669bcb8fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b42ba489493de5c991a8ffd4f5e847304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef960f9f91143f1d852f6dcb76ddc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ba132aa1f80f497510823b80bfd83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9a8043e51eafd48c1e71cb8034e81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7c80d683962a813d6da5efb0bcff7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72dbd6d4ed848a7a8f3c7e35dcc952309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8ac6a4ae511563dfea6637c1e6a96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afda56c8126e66cad9b8164fe36f76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15090169a87ed411b51a6dc9576b46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5da7dda4767192b60ef414c7b4bf96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba4ada069c4f9b482c5ea6e77f7579314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f825c371ac7083b3cb95e3b4d298ba8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c9d85f4e10ee4c935f23e9b6b797e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1469046c5dbc1e8ccd415ad048eae95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47240fb53562c752e34823422c51dc0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6742dd8057bb207f8f88401911a32f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c2837d704e4eecee447f87e4d49ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed505c1f4bcc7dcc9f3ac328517e20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb2ae411c5c9ef589b3b7d47162772322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87f9db7cea023e8de070494611b12c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97f8c25001a7af16b1231e744af92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766cd403e62ad08935c25be07b2250e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1e0b73680c623856f9f7da3d2e8ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acb848a8a6d84784ff30a9419aee40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411c0ac756a600e826099c77babffa1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edba5c0f41e00c75a541d33da7da87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c143edb9e3cc27a7539dd1c6d7717330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6090e9fa11df206ad21fb5797baa32b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701df0fcb56405308f6af05eab58e3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181ca42e58871328b84f936ac046800333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d140eb92f7531150dfa618d543140131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f714d3dcce0ecbe3c15d0abd326e7e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eb4d52dcbaa13eb94c75cfd90d00c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f6e7e2ac1ada8c83e03bf451092c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c038d600bdbf89374b11d951f23f785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddb4b6c7e9309540bc8ddcbd2928326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8c1306a0cbd04e3846ff662dec9cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631557a6284e1d3da2d09870b5c3c7988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194f30330952aee1c7848bfbd1812209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d67c18dc8a1f6c9ac61301bdc649c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149f0517ac97e117cf6e1765bf00aaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccc0f2af6f4c57eeab7ad2833ba04e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406d3bf926052108f0f6974e11c2e7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf493f027bd9740f2cf6af0d47f1f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d30865576d52fea9045188bffc7b3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadfda8cfcb8bfcc62a0ff63ae101ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9074782f72a15d63cb1fedf21df2f6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd529dd9de71db008c056e264feae4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbad7f473ad4304413b4743437bc3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6870607ed4474570aa866bde3866b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3e5802c2fe4e121cc8375a083379221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da3f8522ef0b18647225aeb953773b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327854cfef7c0f9676136722916b2f2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d05a4afe7d55508533e5b9b8459b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e917f6d588b4592545343161254633325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd745593a44d374cd69fbfb6678821326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce6ffaad5bba62ae6a78cbf5e5094027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0864d0de453b33b4a9b79ecea00faf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0418bd063ff6ab6b699118f780375829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472322e5e0ce0fed7a9460eb99d3a09330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc38a38629b34c743f3a4731aa268231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a512daf6335bc6201ee3107eef7485432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f32e667669617018d17a1e65a024333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c66a3e014a6284215d0b74f4fce2d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25a70566573f450adfad9d4ccac7ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075155e62f2807ccc15e88e89f6a75d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aca22da1813e3e2d180a06e8600ea937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d92fa41923764f1c8514d96363f0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943258a140060fc6e1bec12474acf8af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f000115f9fe20ae66922a5514b3d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e605fe02b80d01d2f3de65a8b04141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff74aa1dc8b3700df29e11e9a9ac5df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985ef1da79c64360f08d09d57d5e8de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830df0c5aece388e3f6658cae5064444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225ba431f43252458e94dc3df6637b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54400081bdfe5c562cf5f95dee136346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff6f38ed518ecd540f6f13e5baddcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13811104c1c1450a9bc578dcdedc66ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3b53b29f6934de135105271f1d67149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142bacaf9f361e6d077bc1d4fd1ee8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e91f74375a322b9cf78a0ba86108e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b56449efc9bf92314fc28ee9b931852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b2288216994d077c1bd984d4f31e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37607fbe6ebe70be449971554bdd9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d148e1eca14664ca84d352ada4060155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f4ef1e2287c380aa21eb73d2eca2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a85ccd6ebf28c0594efb67b73d7ca057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9786bbfef8a1d5f9aa99d568f83c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdbfd8d4b0a15320773cf336d2530f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5575d526b0a1633891c44b846edc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0d9e72602686ea0b131d59e1236ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba792998535fed7486640378cef2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955069873bce7e8c82949a747c49271663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f45cceec46db8a0a5066e479263f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aabbb8a9a4bf5ef5d57f80baae0a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29fdd44f015ca0018a9acc96ca36f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbf2c8b7113babe820cfe7a6d7948e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35808b7e2489335fbcf951ae9fa250368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c474b571465046bd4e6e279999cf069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c976af1437a89ba3e4b0016fc5516670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cead999db9d347924a4b8ecb024edf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f8bda2055ca1330b07b49adf3e62472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02cccf885bbfd9cd3299afb644a0fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bea8d30ef7bc81273e6529671392ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1449061caab871b461ec10f2121dabf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872db24b8b65f261ce193e24396c514376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61e2ab9fff66f209e2aefd1b62ae0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a597f3906564282d510af34044133378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d81bfa0d7506319bfd31e399b28f6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88f7de221780ea1d492e4f972f1a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f26c675bf801d31f78fda2332933e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a96f5f952eea2cb4ccf1b28de312ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c996f11960c0f58cc356c98c6a5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ea35ff6208f27a2e71a18b941a3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e58c2ab40323d004bc4d0a7cc0f5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df1bf525538cdee35852b919dd34786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb8dc22d149dd6d339df7b8ede1e4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6af4464c84d1bc4bfc39e4ddd3ffe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2c285dd6f949433573898e22e9f3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bc52594ec52fbce2ba4f313d0f55590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9e4a437413569ec83f13fd537b48e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb0f9b0ec1755dc1a5e612ca5370492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8b33f2d642849d18ece4345b4349193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6d38654691d6be3e3bcf86ddf6b8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e921c29c4d692879a2a01eaf035d4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aec692ed2a3890b487a16463ae66d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b169bcc86d4442f8d21909494e46a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e3f4c191236abdaed3240133158ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bcdf034635152fa8bfa754833fa7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b10d7e7efe82f14349bc713bf29043100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8332e53dbc0ca10c752a30075127f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a431a5fc9f14bd90be8b17aae2c61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee83af79f47d11ca61c9883714ef6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa22fd27b37542888ebeb8c295ff2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601faafa224e2e3afb972bd1de56541105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd4fb8c6180271433baadbb3f3e88c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132acdce49fc80d9105623a9538b9560107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b05f10ab8413650721aa357577049108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5a08bfd7e84a8e0f385c561fcfba5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ce177777ba5315c0bd0c0e57059da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23711cb38411835307030103b4dcc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e987cc92825adddeb4b37ef0b74b956112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac96d7409c58b81ad621ae384f2476113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d443cf2159325cc830d1dd03d8057b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5b4e49096d852193f08d562bdb84f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185426b2603a7425b89f42ebfa86cb84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da5555a07fb79ba1979388c2584259117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f5dc90de6f7bf011b2303a7ceddb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d5bb29ab954ea9c27f3c7bb971d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95976d70a765f55789700dfcfca30aa5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82cf92681ed166dcfe1d9e68d00676121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceffc8f787a34e064905cdbdcd9fec7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d60ddc5e1c30b6aee057ca984f671123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405922f1f83157988050f9d19765849124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe6ce2c4e6cf77d848f6d0a3e0c0dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db69187215bba1ab73100c1489849f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911a885880c90c1bf0d9e7ec7cd71b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203e80e7a2af244331095ef118aac43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc028b4167b67a76644e31efa0ac622129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76061fa70beafbf9c16e586bb10fac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d92862c2980839edfe5d8eb47ccf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027216ce7c8716a0be9aa60afdc297cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c21d8da3de9793d663926201a54fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59bf2e9f19c2a2671e9566157339b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767dd11b9f619224f46ceb8ae220931135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f569de78dd1d4894c6b5600c5de4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b2e3142415b885841703ec50a8a3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28880bab6ac90c8ccdd7af1630770506138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ac88501f7f73db59ee3d70aee9fbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2919a8ad0ca5ed69f8d802894a952e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8b29e54bb5b6ba4cd3ff54e6d169d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365cea6a5c9f6a96c33d04c11f3faab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63862e2931d6c16b935a441a13bccd87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391a4058d81cd12a8d6af2c8b29c156144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96759ec1ff2e382c7a7f08a38f2bba6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c482f9146428375a729f7c821a45c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aa186f43a24e948ec94b4342fcd56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904abd855262eb31de295768a5806c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7964556fa33c4b18b4b17d86d97ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ef9973fea5d1d82a9e97e1a7f0258150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825d192d5a0bf38f5917660dce6e3ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203efe30b8b15e2b0cb1b7177df1dbd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5331b4733178b5520a3c941d57d984153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55480608fed18913b13069dcab4e04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e899fe7b821446246a39215274c457155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96ed36cbac66d65af961688de58060156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616762e1582784dec428db20b58aeff7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59445496a303725eaf3d648a2d42e351158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3108eb9656c5dbb70a8f08c4badd2f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946c347dbf280f4c3cda44dd3027f8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a94d1af589c8808a697f2b85b32035161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a47d365d190edc920e7ea7dd1637b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88767a3e8d72e6dfd7a4b8f25caa1103163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca6e8e80faa570cf452d1bb7c85e48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8174b554ae7de0c16986d40a94f8d36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90725a8c588c05a68718ca3a0bc92d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aab2e06c0993b88e6dc560e141c5ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e7e1e42e0f5f5de6e3e8b0b755089168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0e6925064d781dd3385f7ce8400ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d9f267a022ba4e32c8283d16c6e4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b09ca270db1cf06e107208b41729f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a624f3d46a7989a4e6bca6bfd920831172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e0a88cb92c826e60feb138606bf47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573d243c99e3dc35f1841c39e38641e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2014e5daa0456a829c0f930736d3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ecab543c580560533f8e0dab5d4c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e07835e960fb334c51ec24eb6b9d47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123a3142342b264f75d1314b0f1a0b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac60e34db48a112c67d414a9e95116179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c691427f207094e74f2daf7a2ccbdba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec18dbcfd9b13bedf9dcf1f177e9e45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da407a5fd5130a4c9adcd75579af86c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96434445e88c652baeed3a8bf9622577183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021cb79352d9952c2d48ef09676133a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28858b29ddab2a3d86d481510003586b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1d62bf13ce92e4ee32bb6d756f1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7456bfe400f4d32720c0de0223dd9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c72d4db7b50ffcc449148c87f6edec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b89b6804e353e99931aa31a8fbd1fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887af2f2de3520e776612eb5c905f49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9a38197b18db67504a5928078b5c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592efe9d3fa8dcaa9d1f643f2ddd8763192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b42b2e3c2d60412b710547accd5565193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320403e71112261b33632cde67192d15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92eb5862dc7d9a57d21f42f4c6f6f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197da9a440fcdaf85ec630304849769196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d8d00d2f32349c9dc4f548f961f87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c0f13cafcbd8cadbd273531b94815198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cd6be131315cb085e8e877197b9ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d943a63d9e0bffb2942726132936f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e2d96ac1eba465a9c8ddb79b439fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8e153ff440ae761ef8338cdeeaf79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71ad78f69a7fa9f9bcf7d2f5b069f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3916179fc6017e436668bfc8b061c2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712239c5440a92d4b8cbad1187423ccb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a963a425914c043602ebed7ac216c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200017fbe535e11519162fdb2a989c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80fe74c3030e962a51185e20aeda29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06080f7563005abbcc1ac4244e8d7f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ac759647ae290a8ef4dd2c92c325210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235483dc1d2aedd8e34fcd66ed1a953211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5fd8e86f44585a45aa33abd35816e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1e64d89b23550433143b0c5f37e5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eb83732d4e21053c441f92dbe3753214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b060f7f339251e8fa30cb8de594a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb72b3370342b96c9e3eb469883f55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14fcd3c94265d1abda47d3b3438797217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8a84bbdacb3705f98efb06f03cdff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9425e3c6300191fda84315577eaae2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf897efe54b9e5f23e9ecf8834ee411220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18e73ba86b75fd165495b7cc878615221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85e3f98d4943e0d3d4bbf6d9f646fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57bd21cf103462e2982760875fc5da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60246bc744510a983f01abc355c422c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ce81d1756bdb83d3aefc7d70d6229225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922a828ad229a93bbc74ebd34b9a2b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa3a737098d3a3aa6b7513a5cc1c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d5652a7d599bf0b8eb4fbd1c2563e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920bebd5bee9742e79dfdb8e73c241229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8f64d935d46aceb5c8d52af5a6d78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fdd2ded4bd5c7bd08f84368bc3cf1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dc06c9e9e1b791143d224fe7c7e12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356069d1a5f7e02384b32c3925751290233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb14ee1c94e70d9f93de1b42e7892c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007125f48cf28f9e150020e55c2e7a96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab6d19acfb2eb3392f531d0a8c06f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368006b48351414e86a2f64208c2ce2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168ab24d8ef48d533d0877d9c3f91c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe71717e5558e6442633fda2d35cc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9183429a0a7aa340a96da9f1e2bfa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c22900c80ca29052dab814ca0e796241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62604560b0545b59c4fc1403b396298242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22d7d7e134120ccc0d53e5a6888457243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee0e9ffb057d2ffedf2cd73a405378244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19bdf73247c499aa8f8c1551343150245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5e71f092c9a037ddc156a52040741246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77282f74aee556bedd017625213857247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811e06f1e5775311c891655129404bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b90b1d504b4831174bef9b602fa5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef664bf86a29268c8c05d779e994c00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19530e0798da0ba5f6bb6882d5307c89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6997d8040c5d146c7bdb1569d0912252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d5bbdda673f4e1de7a95dae1e5318253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e0fea2e6efd0d2cb43a543d39c7c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44e4f6b5e25246f3d106c2b2010a4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb968ce0bbfb027d046c3bf4cebe3639256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b61464465c61283179e63dc64935ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a457a07eab628eaccb3122a5eb2c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55a55ba829def623b2598a0fc8a62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d4fa93223a5f924f5eee5f5b61434260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451284b5935b31892b6dd7d1452ec2f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c660e5754ec981d55c83c7d342b92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e215f1eb7336b75552634ea71ce71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408e18446dd2c73dc7d4e35216e07af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7b300fe63a4be3c91bda4996ecec2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a267d453469391824cb6cdf090fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72a0213223b512c9637ca5158e6e48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47382d7759f5faaf45c3f9b83bef2187268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b78d39df4b76619e4ad848c33d76d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5de819ed581a6be365db02ca2a21f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5650d6b40995ec4613c5a1ef6d058271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce39dc70a9a2d61242e1579fbb51a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d50f2f5ac477f4bcadb93530fadfd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbe252320134594d77826cb142aee6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4f68ca3a4987a06bf640c98c7bfc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c058f92282620e7d111459273578ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369d47ce2f5a3ca665011a2de34d7d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced833da32f653800fc4278a749fc67d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35beca6453eb0b71cb04e556198fca5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d86555a3118339e9ea7d59292972e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e4717889fd1b05b69c632a6cfcde1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c598e259d927dace7b223af71ac00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b393c09cd9800452e460174e7689bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a496f71865df0553a9b4a161afd9973284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4f23867047f03832d427f5f58edb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc7e6c4cfe5dd2a6dbdef7dea4c5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732384232beab8c7158323ca478a50d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b7994651c9dbc7af13d9074e35a08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b21d5018a3ca53fe0648590cfcc61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba9749b9e9c691e94025ec1b6e270d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8c2c484a66fcf5cc7e588413e5e7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629628cc545f7d91447c8ce5683d913a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfef91f67bd792872b3b19616051552293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27113b8ed93db86a8e8e1ccf5a555142294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbc71f0bf97510c7f75aae745ad067295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67dece49f35b14f351b34693e4d177296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98807561e320c458c090c67b9b23fa82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594ccd60fd24d9b38a45a4111337d8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cfd552e7ee437e9d2d51bc8920db1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783c22ad6d80a1514091120a58a41bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72c62f5902ba940d30935f6e485ffd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cd43e4d51e5e7d2077827e55135e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a331378499dbd8c964a2ab12684929303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce66aecf4705bf994461e4892b2fbb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a699b940819d03c242b64e482b3cd4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb299c2eb6c4cd7993d2297bbd6eb31d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c413b240f9002bb765e00f0809379b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f5032a04a038aaf7362604860c03d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0bee18675f9815b06dc02f4770675309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e758c6be99e373573b1fcc1f34d3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d929de2990cb1c169ca39d4d46be7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e5cb34cd27062caf33ceb5bba2b37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7998098b04176f16752d583894a62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbfb7c154081da29832861d805c197314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe1eb6a68b7910812c442b4da1d8b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad147d549f9d4586fb9a58947491d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90fff4b4316fd26e4ceb19b26e678b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c7e7bc4ea7abca8aaa44cbc24141d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c75eb400a62d8f2abcb40c9079dac1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8c255d5053e9975d2764cc6f5148b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a17ca4f42811b66f40a134f180cb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d23a5f71beba73549da8f7d176945322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4399ed1561784fed2996be52a7ac27f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d317ca07ad78b8fe6c2f4139c837bcf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade56c0ec1c3d998ca61f086cfc75e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>