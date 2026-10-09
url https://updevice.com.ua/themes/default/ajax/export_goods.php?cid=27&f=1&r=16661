--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e240d45926feee1b568f765fee7a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214e66aa5a723590ecb6ee9e262434c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a913427b4a86d310230aac67387af63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac0e1df2bef2678b2b6cc69383d7e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0687d4fad32a7aa5e2c66952385fec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cf3eb5fcca006887219e9ac32d7e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f680add5548acd3b84394dd6ab6097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a6712c880238fac8f12d4ec5c817e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174653a5531e120aa4a86d8c49a7e5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b736e29e2ab0f411ba79ba818d813b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323ac1bd7703e973f7e29125786e9d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7921d709f7779cc6647ef419f9e22d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146b263320d1ef9c94103cfbcaa1f8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414967216cda28aef1fdd73981992c9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775a3ff1946010b50c260608ee9957b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee05d9bb915c3c5dae2e97e4c170fdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa98368124097427dca062b1bb7b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fec3dad0c3b3d01b536f02f51a5e7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698963277ea6ccd0a02fc4ada30fd46919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d977079697005e938283480383ee4c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6665963e5d75e60eefecc9b1ecff321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797321f6ccb01987518455a4e4dbcec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c807c512ac506b40cd7197bd2acc53123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d26278c076caa36481795b2f6c6dfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486da214226fdb2e9c4bd7bcb37826e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc47788d7141c2a0eb31b579d24d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3d97149209f5e0d6521d075a192d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccc51d246d3831fc72c1159a5d989c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b16379c72ff29b01afe581d56fb47029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6822c37774cc0cfdcb8d35e872ae0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba528d7867943ddbfd8a25f39d745431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd875c61b12e2dddba81ea3db6568232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16def8cebc9146ac29d1dfeb87347f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8201ff368080897b978580d1d4db3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbebae12b1fb9f04e0877096dc2861335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284b7fb5138bade31c1d60409df269d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32bc0b315e13e5bae550a29945473437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7780e8aa2922bcedbb0872e15a2475a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63f325d90fb90cf5a26bd4b37c83f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4967d829f99d9083254e0f457d916a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236d77c9cf4a073738cb76251cb048741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceefab8ea45027d047d3f58528c45542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0efa9fffe2b019e645adea77a433d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e4cb450fbe478df07a4b171341a0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d1ecee11e6a676985d43adf81ad0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7882444f6a69d2388dad533c08ed0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb634b453f390e6a7bccd69386b536a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c76149336d4699d668724f00e927b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b980a102b1d552c25ec564dd2bfa4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18743728e3fa767056ca94b388fde850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7b1fa30ecc577c254d1b1c6e5199451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f387548eb0a453ffb79b5e1b53d1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a36f7dbe88635e4355ff073764618953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f0eeab0cfaf37cd0a3d365524728454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55bc9fbc8448c1b9726f466074fd4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abb7017552282af238cdbbfb2877b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680cab5fbaafd0bf0689fcff44d77ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a41a32b68a694e09a6ebfe3e176abf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b8d1d5206edb3882c87f049ef8d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00282e11d112fe99b55bd888f607ad1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbaef32c00bf0ccfe5112c9a86b8e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a1bc157ed8547f891f4a48ee37d7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa6aafa780734fad8e7412769cc26263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da66abbf51dbb4f50d44314163e73564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43442c222b927c3a52197dd451028165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7552565d6dd752ca864077024372f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9901278cc257a0f79f09ed43c4b10767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e5cc80242c14853f13723e5ff6b6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c191e1ea24c594a73b604a5bff7b7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfd3034a7d3997e733b68a91fba7c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3206f10a4a05ba54496b0bd77ae9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a47f4f07e3a692d3035ff94d10d19e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad0a4038d2493b99f4520b7803390773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ab1c9c3e2e8512d58d24ad8c58ba774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9388fb8acb93c347b00850ee1a46875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f94f06ca2f007724f097cffb2e58d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80162c0962faaad487265ee06a7b3fa477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bce2ab8b522ffe79bc6009ac40a3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fdaf5129b6318459963d71624ccbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81588692f36e79d785a543a87bcf57180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74948cbc27fac1ac3fac9a5eb789c16d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48877b2b48f8aada3372d782434eb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81d8e39ad7face92429e29bb39597783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb83841482baa5fc586716bbf881f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672459d1ddf8505f9a30a4776c98d3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc6dd5938f85675852d25fb214b11586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764f8fbd27942581ecf72b42d58eab087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daebffdc4e73264ab42ec6685a4dda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef569784bc67e45665e08b0e8016489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d286fb697e7f94aaeb289829552ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4d36474297b59bb4fec67ce966c8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30cbbe8e67279e142de3273d5a92de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286ff7ac0772d2e39504e0a22fb67293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605477e2e71aad22468480a4aecc68294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77c6bd609f4e7f9222264e24dd17a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db055c7002ff7fa690d8511111ee442a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75bfc61a5267382efa85345b65a17097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfaea0e7e7b819dd4bbeabe2c4ee2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ef41ccf9ff881de00b4f9242d5ee899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67483873ce8012e0a8b5470696c645ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded995315c2b1e8b0deaa9c36c854bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28372b58c91ea41cdc050281e42edde0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd48a8a7a942b35b193a12a5fb73917103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74330afc2a0a314fd64d8708b85e72d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbce60d4f947f518eaed03f8b1e30dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c163231769f45a345d6dacfc5dcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb5693281f92b2df7b61782d04efc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f89e4e6127feea84792ca33386ec0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8859ab9ef9d1661b99ac37f6fe2426109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a6d6ca5ecc1743e9028df98bb3b71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82055e14ef0d59979ee8d8697f33b486111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4946fbc952182c91ae0fc370af7b27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5429f5bdddcc7b0c6d5462b9f4e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511cdfbb06d7186b1370f97c5c36ea7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a0611f727f6888093aedb4dc87232115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c9c2e383b31e8a0456ced9485b291116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a0b79cf0cce261bd25e39a7b0c10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dc7355e362eb453f289d94ea95006118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165c7a851a9537e6d2322c75a914736119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89a3b7ce34405673479a4e3fb5035d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd62ab18404f590b3d176c50329ff66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d180071953973f2859cd0fa3d318b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698656914af93f5280f033875e622e4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1ebe3582c2865897dd80ea635bc84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50f07719dfffb500bbb9db877ea24a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af114279592ed708cd1b1b727d152f24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539729d0dd69a3886aed4c837ac0303127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244800eef380c796d1f078ca1097918d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e8a55c8a6915c28aadbd362339eaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303d7cfeeb1080157d9bb458ae842c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af28fa991d092c8c2f60c3028d05e78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cc79f4f8dea7c71596b19100d6be8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174a146a64f11775723f609da2d3779133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48463a318905693c4ceca69a460a9e23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eefa6c6aa3466752ffd692619ba4c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761ee955a241991b99b5bece3cc61ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f0c5f3e9a0ea0d6c935bbeb33dc16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd46049630fae02250598fc7973048138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb81eb6dbe6e94960860de3e8df0b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b4f29803da8fac58f8b186ed7174140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cb3f60465198d3ad0d4e96cced0e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb880eb15d12f1f747f07b2cc0158b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eaa5be2b654e6c6820879d87197d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aff58b9c576f099f3234853ab2abaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e908e29bab8c56349acd79a92c7cd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7474162efddc3896f88779bc91b0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4a62a53673e5fe2c0a424a91df5ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca011480d651f4457fa7dff5df9e5da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91575aa89dfdf4bbe6286cdc5622c70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88c502cea7935bfaeafd29cbaf8dd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcca128f3c8b9e1a1ee2ee5e0e82fc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b2c751f8b72276cb4c8937e3b0788152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e72700f4c5347457329b641ce7e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcae88bfb59545613549ebb9756e8d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b0b01498f688d6227d3ac620677e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3186b360e45af870cd91ced76018a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ded4272da216c75b42da18eaafd1ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36380ec8d84cb516aa08e401f85d15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f22abbe537075d6fd94a6a463f2175159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b503ee818377bbdcaf96192d6d7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfff06de8f8282d278c723fda8399f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed39497001a2c025a09559dc4263b33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ef62ca8faae7540f1a67edbfa003d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab570f54da95618f992c2db6b8c03e69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d070c422f6d68dc214ead5dbed806f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb049764781e560ab6b7894f18ff91fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f13548ed45a5579cef5dc9ad62181167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ded718b075dcd06125049a30183942168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c620920eb78ad5cc91529cbd65459169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b8e364dd43c2bbd3a7c41ce3c2959170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6e03ad5d29bb293ebf321de04b851171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb4f2d46b89163f76957fb4da7a2c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea44fecc4a369ba0f2b9f201ae951c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f900a0e4a385be3261b5d90d8ed00e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257100f5af9168189ca99fb730bf624175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8926be706d8ef5d0c64f2ca64af344176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768c06bc34dfaf2bb70bbfae48f14b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f969030d01f475c55c793979feb978e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5934bcca102aaaedbd9f0e37871bfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963692f63e2bda63068ae68a4333140d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cdeafd3d4646bea686b04c77e4617181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03685cedf123951b6928e216d8f6f8f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2882dcf678399d1b14d50ab03f26b3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d7e5fbd87ed2ba126f977128c4b5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc520daf98adb2e9c4350866044a7c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861793836ddf59c473c417f6bff74573186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052258ebb47715c7a22890b1cc63ec2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a03f91b76171aa73415d2dc17ee0ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1efe7069c9aadf05acae18feb503d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791881b6868127294e294eb93ea41081190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845e4a70e0033b6a04464c27844004b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b09a1d33a56602164047b873c3450192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff88c65a601c996db399c0641379a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c08985d71c6a097add3d7b3e995e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b07069dbc34e4fac4a312ad981d855195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef04749c4fddc55bf396405f9ce15ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed5f6a4bff4db5814422c4e67dc270197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d16670854a3e3cf59257c27c1ab9e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff454376cb3c3c7a89924c5fa1ae7be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766983d529049dfe8a9ccc3aa8a6ee0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e3d01cbc504433da9ec54f13a2c31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae83638a31d87003a1c55fbeb355a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5a0cc465749cd27626a18d5d738eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e3bb173a0b437617cb2fdd8adf20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395939fe98d3d37a1ee11561c39d45b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9224fac7a71848b7712e59423e26ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfc7c1fc027b1c394df85ba00797f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84c968360df3aebbed99fab2f7ca8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0c801bb344f7cebf6f9e77b6912b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf0e6c68b270a363d88021c6ea3180210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cf1925240893ce343691fecb459cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20008d4b05c3a9e396796bf4b7476fcf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343ebcff21233f1747baf5d4bb9940b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965eda2d38f7318deda2859b3958c41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f423e27aa3235545d1c0399a530fcb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393ca1b16cc2c3c9d32537a205d2db9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f1bc50471a5223e6dd3f3e4430eeb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260c957792ae2353491547a1b8951b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9842412fbee87ddc3e4b022bfb43b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee4878bd448645ebb105fd5ba72cd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0695e6bc7fe8564ce9e5dcc150517221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07154eb966bee658be41500d80cb8036222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc84aa9d84170294c3b9462d9a71e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8995cc79180d7d7c44dc2df98f0b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b969988c7e1272313f288ed66290a48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128bee3fd4b2a9feb273922523d2fb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e42022551d4ba37046ff3757b06f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173b82f8f3ce7fe6482af86af5f0974228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8cada33ed8ea80bd012f799d8de18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fd494f44de8432a4c310db8e5266d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca977f7eca9ded98abed42279cafc59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb8527cca414f35f8b81efd4ef5d8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6fcb1325118b595ff24152debea8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c9f80ec4a3a06228704347e2baf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaad0db6a5afa794bb7f77edf3a5ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1571812f76e7269d74365f7a3f9fa71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea3adfecbd62231aaf378605f10f06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209210d14147eb01ffcf79672cad64ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f898ce4c5951caa0a5becb71f57a80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed296f290d5a254d26dd9273ef8143240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a0ce1cb38fa8a0d813ab06be8bedb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc9a5c59ecb9fd4005b2058e6fab37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be70b1d6f25c00ea958e8fce66ed33c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595137e79f1231c290f57f55ffc9140244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d24c39230d08be147eb545958c219245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7180b5490163e8b748c5633c1041e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98ce025df2ca301bb1f0471e1e9f52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b944382542f4e69744897d984f877b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d89854cc36a740ec703f68b7e09451249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0cd417665ac98df3846d595211271250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970a72c4e9b4ca8f790afb9a9fc9b73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b87043c71466bc8962a7db4ea97d0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6168e595654242bbc79eb901da802253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c9dad3af56764ee09e5cdc98603bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ae7e5dd353e84a553e6ea6ef52e20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c986468b4b0fd2724942b11e5bc708256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bdbae27a5cfd84b46397c13308d33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcacd4ffe4efdb1239ac2644f3a3706258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a65d084cf878905aaaf627b4cc01b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd8cc7965cac0c1ee04466936b97b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affba591dfa8bd1f9c75f320c063de1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104180f4aeaf8256b2dd93863b5b763262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2957a67d4c2ebb824c7bd08f529ca3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0250ddee9745f2c7b9419c413057ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546b25da96aab57dc4097176bc075cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cbf62f128e5e5292451a83a7212f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61cd0992d2b24d20f79b35cbaeb43b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a715867631c361cf725bf3940fa2590268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8148b4afd5f3c721cabefd23ad9faeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42a169d5ed5ee05d5235181cd2daee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c3e8a36e1df8b31ea8670b1855585271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5102aaea147ed9e0f4e427cb665bed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a152f4b7c80d314cbb8dcba552f1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aaa0f3c125d77c131af91cd479fa6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b136646ea168c8de798805be8990c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f6e318a09cb357a2c46f394ab611b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf128f8169fb5532d6f6640a04a96a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347cc9763af62319e0b4103104613c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2750667345e0cd3c034628d4663b80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5ea60ced956694e6a70e76ba30cfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64537e8d9ee4a768caa84917a55125281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58157b4f1da5f878737929a7cac64b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aab453cba513baedeb35b545d14791283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107c786ee372cdc3823b2d5008fc1cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82291cfd0fcceb2e16cf354a9d8426285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9fc252d0eab404570f2da358901b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32854880489672812c37e2484e6455f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba0d3fced09a2b7d935e3576ca4125288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cea7ff7b0679acde5f28d180e8883e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec34689589c09c4553abf65592c7e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d91b14367ab297c5091fa1b05f19c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412528974214bd1daf849939d27fa006292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93c89a22cd62272f7a5f6fad7f5e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646651042d1c11ad4a682ae24155344294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b8252c7f9d8fd0a9f0825e7ae70cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e7358e28e59fc4c404ec1af5d5105296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ce74a99499a2040e5d703bbe04f73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5cf2d639b3887be8491dfa2eb12f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402f3a2b2e1b33caf7807fbb11c2a68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12452ce1bec394bb89c1cec627597949300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584db1686dc6d7e855e8db51c25b6049301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ecdc4dbfd5c4b111e317ffa4b3f63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b454943cacfea42b2b5fa11169044d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c3b68530e91cb6a1b97e0884daed4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f7660e1fa8521e1ddaf9fac977c31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bda37cacb38f1c0540ae550ae9ff39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2c0858ef7e37c62a0557d3c6b0817307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a9de99b925779a0b39dde80df7f23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c5662443521fbc944a13e35e77b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38672ff1c995270fb2cb460fc9d789d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7ec42168f6e168103a43a2a0b5fa1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791490a7e9ee41110b454c3c0005732c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385ec3ab1b5c56bcb9a9ef62bc2b2de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40906b38cb75498b0f1ddc17b4e26289314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b1114a97e664bfd473430b60b4998315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898b82a4e4e5ad835560953c5edccd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86d27d02c90d1a069b087d1c69b753317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2edd9c81cc40a21514faf7d0ae041f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325c09086d5766a1237af903bdaef0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe42d11bbf767ed73fb49eb367a4c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb0223227d30853afcf0f6699fe4cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778989ce5545216e5057e1242187b6c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499421d21e00802203bf4c0469be5ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f17d11cc14d54d0cd9c7e082ffe8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b5b3ce6aa051f80160ed88a07204d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d541d6156253971848c4dc4dd948f07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a529c34568a03ab8b422bb916309f0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155c9121ecff062b4bbffc2a6b9ec1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb4acebf1c1631cb78224bf19c8ba4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b84d36ced3ebdfe0947e3a282505a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee30f01752f7a85781e1e2dbc07031331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03aa3a75b1d2566d06633ca6df20f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b115bf24dc2ffba3a77e70727d24bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b53feb211f4b6d0d859152f94a3ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d255e483dc240d6adce7db6260cac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a32f47898b20bef9488c8fa35ad212336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10026a13dfe82bcb4423b12da5a8bb6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f856ad6248419e36340b66e2d80556338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435983c624fec9aae4549c5ea53cbd1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8c8bfd6433e776594608a6e2c6d90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4878cbecc9b9b7d0fc6fe6bc0e6ad5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0117429f0cea04eadbd021c28a6973342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca5628ab6f893f5a0c5daf06794a39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e9e814f2fd95902b1af04cac9a94d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12950cba803279f1994628c358ba48f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aa7b779f91421446b9b2978e0101b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26534cc43ecafc776bf50e254a1bdcc5347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266ba4b7bf27a01cf20815e87c71e211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f33c2c409c246795341c656e200402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dffd9c4023967955eafb63e4ef80593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ccd25b7ca3471f9899a32af2f34a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5f176ed50dc58d813b24448c9f6445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e3445da5c7cbed64a6c873552cc7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb20ae1c4427c0406ea678069faa307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e0b740b19c8bb8f5e2fde162fe6908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efe7d665b356d4a18ba78d6f17a7539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b716556feff818d8f6ec2bbbb55a7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb9e728eb4091dd6098eb36b9841a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bd47b9465cadf8f8f08b4bbe4224812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc4229cc69955e379484ee14ca38d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cdaf11ff2fae394011643574e19dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fb0f2c69c5ff3e47b35f268ae501515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22b2473b0760f88a56a5c1740a275716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc643211bd7563b213cf7ef9e008dc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7f23e58491a2f6e27a8ee92cfc1ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429dc25b8eb07bb5c7a6adbaef9545519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f8d0b035d898c2802f9cec70ae43820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497d3015a380a464680359597401c1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e749b7693b995860182343339efdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69fd80eb3e4d7aff872286aafd55923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dff6c84782ffdbe693d021e7acd4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c27191d500f27383895582578c395f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c28374e50d20052a644248e90949e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568100d52cd44539cfcb2adf751adfe027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c69dbc79c8725f4a17f3f0a28dee0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3335b84cd8f348f9a571be70a53a77929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174d3f8bd23170916e375d3925fae1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4f7445e0eba93c369e086a1308a6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db5055f8e5b9e6d6c48e5e9204305032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26717b6dafc03d78048aa0aad121276b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba837a35cc8c01836025737bad275934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec19e48b7f67bcb29df68b1b27d070135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab91a6457254a958fc6700dc86fe87b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e41300c6e9dc3b67a53edf7a38289337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dee656ae47a093ebb86219f9b0098b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2066204d6bbef84227edacded9321c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b72a14370a16b85304287a855834440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6324df9a32256d0dfe783b6f995fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941156bac8cb2d2f30ab42fbe17abc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11cc9eef4ec78e4b041454222d4dec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c90b32fffe1a8b3a51398c105a75444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd164325b1eec637798431a6d4ba6da645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c66da008df55d991d1da6e6aeab50c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915d1fede56cae9e6e68183c02a695b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941de8fbd21ef13e4302ea0e8ed5703348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455e094b629a54b96d505e5a8a96e3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e946af0ee81008076ef8ba2059ca45850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345146180049c3adb8bda09a84b08e1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1cce846d735fc694b0553831ca3d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973445eaca80bc2332c9bc70d159deb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c283edf53912102de8b54b48a9bb5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f752eb5c8cd6295cc50a2aaf0c3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cfa4c14015b612d9bc27be1bfa80a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800d30821875d7e3ba1f4b8527ea46157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d417ad8f1751c1b56ae60f942c93b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57d0296ac4202462c16427cc7a20c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d767601b84b8f08b51e8fea9f14d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1857eecd880950d08875930c6d01be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04bdef88a14f071925a34b240663ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9fa00604ced6060340e506902994e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b34f9bd66b89c7cd911bc26b6bdbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290070c111ab3dd149decd83753fd7a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df55f7c91e97083636c43df032330e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb33eafda05d8e776a502819d4768b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4e59898ca65fdaba91c9bc412d2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe154446ec4908299c946540e48c54e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93476926dd58cd6ad2baed49354f2f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95dca6d6513d79309a915997fdf89a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41314b6e506273363f99c33711e8098472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694c329ef37da75a3e4b385be6a417c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c8aeff8f1c5bc24b7f79703424d6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12ad11b0aa0f4408ba28e7e61841b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe36a1ce678a2ba12f86a82810fc4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4532b59ea09c754e42204e56b86d5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617d204dbcd1664c274ff728026435178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda94e5a5466e96837819efb4ce1c6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462012ac4efaa98f4734f01301c7ec680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb054ac8de99ea5a94d5ff949a561c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d63b7f2f7d7362ed95b8d199d2a7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05986d992987d09d4f21bf6bfba98d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925e59a259357af121b6c86bbbf625184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd12a7bcb7142b560bd29ff161b6c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b828754ad111c62104e9ff3866c1fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303bea972ba909b51dc13b8806805cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043695aaae41a693a104266d2b1b8e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35032254130eb828ef46867f062b0ac689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e388829625523208347e1bb92b8b3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ff7d77ef0ddc548afa8f2052834d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517e88ea79af5110f43263ec652caa092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9883933afd3c5e85edace7396eadb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d447e34f71b752762957ada2013af394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e871fd72d93d59beeb0e1d010ab5cf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858ba30a5f5c4761a32cecd72118a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3106df8d9be891511c44090c02cad6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda2e0fa15c1d658574d00e71d51f1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e28df5a5ffafbb3fd0f69b25b8e8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f63617a480fcd39a1bba2d67948058100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5b1f5a2bb184dbf18332acf11d20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615a57deaa0c0ff5806f656f43315e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5405fb0838be02e3bc3acb479a0d25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd09fd9e172364d0c62f8bd12356eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01fb64f9696ba10eee24b41c94bc90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4f530bd81914e83829fd3d83bfe7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a802335cb7c88363ab01a38e304a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feba36808e0198e1a81d8e9db23297108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f41e35990a04e91d360a92e8cd3d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862b9de4bc1ea527880d4647b12004c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9716b964551ab0593f5d27683f90f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bd932498a4b85da1c2e0e3a83ca96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f0ee24188dc91cb6e1c41b3c5cac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1e74c2ee6b6133cbae90439e8f9e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b86242382da49a4d3590f2fb7da39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559e8066169a8b9d0b9919a5575dce4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5886c068e69aeea74b1c7f6e77985dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc9a42eaa614b2b1b7108889cbc6b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a7f0c653c378803b24ed2a3cdd351119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4b664e51056b3b409fb4b9b433c4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa2ee6ac658528460f714c74f59b7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f8791c5ffbc52f57bfa20421daa94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef4cc72ccb1d428b4dc1052ada1bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee764608d70ba0776c70cc603ba837e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c2e2cb510c6d7443f2be623112b83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70632ae4346d1168253f061a4fd1af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a834346d4429b2d7a91311d589f71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb45c7f4e3faa172cbd0fa22687fe50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28473b6d31a2dc9b0268c21af3d6e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7809349772354c82dd7ed891dead5a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc043ff12e81643097a8fbf83edd1e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772dc78a6c76ac359d73c878e67425132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e9e96440117059bf1e6ce85af9874133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdc2731beee24c9f1587a2d544b06f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93622b5b9294d241dc6bbdf555e433135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ddaae1ef499b09180fcc49aad0c27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a66903f19d489d9eaa5595a4f2e76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb2f1164cb5c2b65ec9a0cb70ac253138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30300d8c3939045cd334ed8e127a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928e2001340cb5e1bb0985fb8b4c68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245ac3f523ff5144f78a5c57ae57f41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce76a2caa41a9fc3d3c8de420534f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b5a9df9fc16b1088327b3cc8fec36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf925949fef631d826ac4d1d3460e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a001483ed32bc252f177e36d0fa76d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8d2766face84e96665399a9e445f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f05f7e4738206def38a4a41e0ef82a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e274c643bd3f6a2b54dd40bdb6b982b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423a77fcae310b36757a42544547ff5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73110d9e75e74f6316708a9afa073bab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fa55ef38e3ac2e7ac6b4b5668b495151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a395ed66c8331f542a0cc3e53620006152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be67ff48901017bc55feb754c70af3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f04e48d850c02464646788b43269154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d71c795fc718e14f3181550f10b0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6a446583c10fbe20cef3a39b207cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eb795175ef87361536aa06fcc1f08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de2da518335bb09fe7e3d9799fb1ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358e84118ad7197c3353a3619cdb8a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a7527869dab9bfdd3c6e4e5bffc5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5e341aa3327c5b0f44bf6e0dd216d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce37f1947356d314ff9ef70a88083a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895b677bb7b23d718603255739fc7a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8e3764d438bbecba877a160ec163c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541cc87a1c0aee6285e8043767e0d88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b50484e53167a93338ad5088831619166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c0bb415ff95c17d4a1334c9ca9ea7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b202cd9156e1fef8f9fd2320c3d7a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227217eb20bd733af5770b5f0579a822169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e1d0b03592c2ead5d50c429d121d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e2d027f68e56ff5c699d01816f70b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25ce712791cb63203875b769e3a978172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800319a6fe003a10b71635978e229b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975823619a8bf145d2905770de3c67c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bb5330ddd950d0cfa671e3ed32dbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22454b67e9b3d85d012c43982bba1286176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3edb612a408904fc9d84df05546294177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72c25b2892128b020f6014e08bcf0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bc9730679be60918ebee1006be9d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777605c564e68620d5178e4f16c0c077180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e23a450babf6ceae15da88060276bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed76c11cbb91cb8017a37dbb0d166182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02448a4a24013c234496dae3a9a5dbbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b636c8f65e7136e42137ae684b8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9111823a7265f3672fc118682e51b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565e95d10f9837bd00cc719f2d8122f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3617cc61e7a4d9140fe89908de4a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1349f447e33718ae9d969ba97eeed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9142eebc765941a1ef55da8bc59f46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ba2ea4f92a84cd13abc881762573d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553a7499c65fdf115eca4bc95b9fa40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d978241162d02aad919c6918cabdcd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a990531f9386f75f6c258b2384ace193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca7f01361dffa17fdeaabe2dd3ac99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076878d2c707f64995e8a528f770d7ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd22bdb5b0a2cf66e8daf10bb428a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c05d377b831e72fd376a9bdf6a27f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a9de7a703732ca170aec330c4edf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c1ac7c4556c508bab173559dcb865199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd5d511a35e06a4f436333c8c2f01a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de425c89140fa19a7b3ac95fc8be7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa7ff399bbc8929c2d2f54e78995b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aafbf6245c7a112a6a39e03d6eac7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c6eec6d07784f9508b333c0c7c08a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f42c65597cbf371229aafb59e8262205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726827564909ea375c7837f860f5f1a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd97d5ac0be062a7a63b23921e8d2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cd80f84ddb556f215248b6eb601dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da074d4c0b23e61c4b1c24a85d4fa14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65241cea3d934c81876b473a425f73fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18740898e3f130251e54d26db415e76e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbdaed50267dad34d18b13e8135f13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e6ccd051a8ae62c2ab676d11d1f22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166cd6100acbd07c47814b7c4247ad3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5187730b54e61b2ff6db3259f2f79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a362260bc1dc7faff071d3982c39c0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662d6d847a3c9b185f31f0cb998ea2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69331640532cd24996b87372c58b0cc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2371f99868b1c0cf5d65f978718852d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c06f92bd147785ccb9088ea11d5229220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d61462c97ee177647dbc8c9f885be0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89045d018f503ddc622e80735dbf40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933815ef4468c7cb9fb7b90671b3d38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508303dd1f38faa475d93ca526b01a52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a772ae4bd8e7f8c73d4dc9c41dade7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2e7d13620ce4415346991f5e1c87e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0078fa0aefec0cc4fd33d3a4731474227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d462ac9b429d562b7dfd303bbb8ed89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6788dcbe24b7503ac45721b706584229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2873521d900a906c7440cd02dfc37ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9627a9dbe9678c2592a1c68f8e102231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae77910956fcd474b74b07adae67c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0fa8440d6732793e13b3dadff3af2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6d332799f3eb7d6a5df1b9443972d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b40044d0f8d1c422cd4428fc05e7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ead434af67d881e338a8cb4bb33b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f11930e057a82e70e4ed4af28b2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559479d0e0137e43d95c788d7365e3c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8fc65a8e1f6179c713241c7efaf33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e9dcd607e6ab5dceee4d21a115d38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4657f7124f05ab1cb4b0e42ed57f2e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c34d3e1e3bb050d22d57b7d2463c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe33617dc038e9d135e65810913c1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e01a7e86bfff750b7ba692782b42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f9e6ae091457c8662902b7a2e6ba5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d114ec15743ec0cfe9260d276992e1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe842c107b79b27e473e3fcab9ef0fbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab26f95f41e1187c95c30866cc74ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdbf1a44072da7938c12e82219b35b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d21cfb4455ac6b7ac68efba33dbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb53a98d0469ec7a9c2c1c7288aadd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26474b32f8bd5a6c349d9b95dc0886a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3c14db0b0e072512a718f66592c34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2f693de2f452231848a854a1f695d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29375fd0b2c98da38969a388d12538b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050516d83deb6bf2404f0bbe7158a44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9cea209d8238efea6af077e8d3172257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f0d9ad16dd6ebf8a8f58630292630258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcbbc622e3191333767986bd033cb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3a9be1b1b857d12ee7554c7131f47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f009af1cf4fa37695f1ea1a745723e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76c980e9f7d5bbaf20ea556dd3def0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b038b06a4049a1071c1633b8b613fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963bd408f142d467a573bd9e5ef3a4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a98b623187d04e5d352794c83428265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002d86ce0f1a6e7a0bc7492c4ccf130266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e1cb0e8727b8fc5fa1efcd45d4820267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555065056b4ecc9d0bec6ba78a10e22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f71ff261aeaea5409a6875e26e1509269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d31ab676579e9ed9e2c617622bdb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be996d653a7db9c1acfbbbf2b25592271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e7355100d03f084e27fb408c1c489272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf732bc94e04efdd1ddb147ff27cfed7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99f22ee8715898c1a9a4c8ecdf89e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a532aaffbfe23e8fb65e94f20056d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38f83f594c932ad2e1709be311102a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1f7192b17c09036bed904edd2818e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441cdc96b6e83c0963a16b6e65553b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25beebb72f840936d4f1ecf18c9133d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8eaaca247c1b2a455a4d10abd7ece280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252b8cfa746a6dfcee6b497dc8bbc80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a7dbbdc9b568ff3925581382ddc19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54be0518524d93e7a0d15a491b6414283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f3b4e944bc80797dd6766ecf6dff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d0892b3645e7b69afb08ec8c9cac2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae84e4050cf016cea2d5ba42247d30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452bf7d5b892c27dc6f80ad400f6ce6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800cb862b55a5caf4825094d48df7ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54759fff486bb675f0fb12814a97c71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef7a7ac46fb9e6487fe45ae2f209e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98242730f48e6c4ed4869f75542ac3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9854af0357f8ffe5efca4f0485607d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec2546d29ba3195423972fbf77ef4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66194eba399f234036b1c03afe13a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b335195b1aa6d46e611df52d00f3be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f38bc4ddb28d04d78ddbf1cd4803be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219cd998e1f1702f801d46ca7e5d76e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510fe87d8cb02da1c2e1857980e8a49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097999faf4277686bd42efdddc4c67f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce7bfd0cfeca46e2163b68902712c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909027830f01bca9ea548c165f1b735301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c14149e41bf01d2577cb55f5bb68f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367598386556a60af67a4c93ff87d5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dc38ba617b5c182adde7497c694c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45c5505e64f221839eb83e88e74161305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b50fc015a51d4e8d5ac6dca7ed055c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679de2bcbfd898e3d5ed210f4c8bdd4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b0b48b8d225f25db038eaf1b8517f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45949592066d772b3b60d6e30d11223c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcec3830f23b5ffa6dacae311c41d50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec76b683b60eac27ea193874bab6e25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40cd15e62007c0aa5376eb31009133312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57564627a61148660c70736dfd7ba657313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d8a2af65c943dccab4cd02f11e5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586c4f6cfe071d23a30f967ac333a38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d34cdec9c6cb82490850b9feec2a9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bf08513095ed62d0d7d591db76aa9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d883e1dc221562cdafc34cbd5caa8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e41f3181a9b0f9ad5cbe4d7324f4e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcd583602011c84f4da829de5770e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961e3ccd1e6e5e96f06a1166d9e9301321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653523467710527c3ce0348337715fa8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dfb39e5f4d831b0744fd73b88b23b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add406c90ad6e2e701a73f1a5d4482e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b437597f811bd7246c7b4759e26f125325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>