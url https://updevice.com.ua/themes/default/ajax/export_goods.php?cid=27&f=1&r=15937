--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a98baeed38e66da695d81cc07ce2d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397faef550183904838bbb2e8c66612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50a4570be36586bae7e9cfea38b9823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e29182760d75355a5433f498cfa3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644f7dd0211f46e8efbeb5b4de776fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d759ca6fe006dc76cfb6bbfe3ce2fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1dda612c35dafa51f390e3d4d9dd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366db38368f69a9b7ebad300055edab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3243caee3d02bbd320565d0b7b4d0099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0ae2e9cb8cbd7d784566625a924d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1decdb47f46ec85eedc2d1dfdb69211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2b5096a3db26e7828e0a91aa25b6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca2f55667a49c4b3bb5a44ee7211dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75339961a741faff2a63af81e9da307714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199f35e58811728cd409890a4f353f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0188fc5707cdcb8d6f60e02051f3f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a37a73124c43334eedb94dfb56e8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb14a63da89f8c0cbf8b8aff8e548b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bed15571853a6a64deda4351e086019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2afcb48dfd8698ebc58e94abb601120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deac692cd3762b1fd7266bc70b3463821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d274f03d6f9089a5b1ae4b6518eaf7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0873e06cf17fc6fe43fef812eaaa723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270f7cbaacd37f3810fa4b6ec67b24b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44c18b612df94510aa741b11e031325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f7a7baf0cd18d21b1729333a7063126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d48d03104377efbed8ea50cd1b7c8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85028e1ec76c9a74c70616122059c19f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abd0e17b61ff222df555263d71249729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcba285438e4177ea8414ca1b2d6bc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c914de94170a34c06e56160aa01ad731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df52d0c7239cc3659f474f2388b5fb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711bc412053ca060f7921fe2c3627a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1c4a486ed3fffad3f4fbef224283b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be00b4919cf6f68a5e829f00b8e0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33467ee0c49e04ed2bef25d358e4ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dc1055fd6fa85ea5f6889531dc7ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce45c58a242df3b8144dc3b91c740238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff6021c21d24184a945dcb3aebabcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac945f6882aac3addbd5258fbad7e1a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92063e76bfd3b0e0a25291540c84695841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5dce61d7b7455db72d008a52dde1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54c7ea38f288eed1b85b0a671aff8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887b395acd9f8249e859161c2c2817044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dfb822e470a93109c2b2b8e0fd7ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae878dcf02142dfd695b7d0b999e6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb63e1cff12fff98f3192b299fde09d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f7177159b6a0e3dc637540df9d7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc6b0c605caacd4eabbc58a12e02e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87dbe3daeeb762f84ddd1d202a1b7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f630af38bfce95c09817ef6d8419d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0f8270ecfb875741a99d808bc3fd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420e9a617374689b54453256978ba7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe937d63af29f2e7281c7da6842856954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0765f70dd1daf6fbe252871b568555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9787102726291e3a457e091430b6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd68bdd94afe32984d8c8ab1a8b53a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731299a6e2d1de5233742d4a2019fa758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82818eb3816d79e43d3e13e0016b71759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b7b75ea5bd1cdb9982e5c3c98d71d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3d205c4d7fc1e9097db5b8e8db1e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04596eb435ca2881cbb5e9737a98f87562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae13cd43c61a73e2a9fe53ad853d75563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39ef339976298ae0da9af510adc38e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16211bf250649d729914210e02f63465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e921f2604ca34e8124f8e84d0c3df266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5ee3c8ade77fb9c9bd94fddd08aef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f627fa926dee3dee40e8d3a1667ab868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba589d36434bb9def169aeb84b0ecb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7891bdae7815e8d0c6a07e15b4393870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4475becf216b56dad631af96611c80e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e2dd4414e281c3c2fa9c3e874cfe372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10916aa65bfe54942614926f129d43cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6dfd8b894112f044ff0041a9f754274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e11bf0b7f4b4b71780058bcb56af2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33fea3a487d03ae25871adffad44c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810a98818e5a2d25ad9b8653a1c377977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866abd9ce0c23651b506cdc9581eaad978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f899b30d3cea0399580051307df1b0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761e16c7f0acc2083f6ccc866be168880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be440d17d6fc6cdcde18bcb28c5ca681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9648333e34890c8cfe22e5978b03982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456397c91b1ba9a0df19caadcf9bc81083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6381ffb234f73e450c1cc104da152084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ff873377d0cf772c6d469b7353cf185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e6e9227bfbdb74efc9a9434f3418186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdec5148743772a80f9fa43a89a0baa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd007fdf9c031c90a0ad252b9e4a88d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c641e0603f82c4330f3ac75c46b88789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf7673328e6e32e72a3e3da59f4e5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec201500ce1b0565310fca4c8f1ad691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd390a727a173a0f7e373e0041bb94592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca2078f2b5b70cec25890d641cfd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7351618738435a1bd95ba06f93edcc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7079662ff41cbc32c3f315e4ee2d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0d7627aa575ce1704be6414fd902096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b3947cde66dc518405b036dcb42a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53432e9d775c8378f5dd89e1d1c9bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079da43622a0edb358f8f5140385a06a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c5bb23d5616512aeabd61c29f8ebe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcd16e3eb9918e41caf24f754bfbd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305b9e7898df182b884c625701cbd1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058c64be9e894cb20d188e48848f1f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14770848c0b930fa545090d64c1a23bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da6e8bf2eb82f5cced5fc1285b4792105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aca07d4ef209e1cee7d1b3dd21d3de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ec5acce7104233eb7a3d519c5e722107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d6fd46690f0376e2c10086878148d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ad127fdf06628a394e2aff92f20c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6903b4625c150c55f22c67b1610ca0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7be690dc7a1cc2efec7b995705dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d383e747f621f708aa9dbaf076146d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb3725e9f5dbd2fe3d200e707cab91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791954aeafe765954b1a3e92e86e306114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba035b1d2fa5754bfcca8c80d52ab6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a6a291773cf16e794ce41c859fcca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d4ec9eff61c4482b7d074fd1775b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b2cdb069db67c26b3a3cf32cf19e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643aef49a240d29fd626b24d84bc2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fe435ab756c6db8053f9e3eec3772120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b615c03c4782ca8578942dd752863121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d183a1b425d935cb5dacee82cfce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e17b204612f77aa04351629132710123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc8f09cc776f3db1c5938f4bdbccf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c3ee191d425da39f9f4ef0dde079d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07bc27ac5c477c63b4b6b4190fcfc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d270c6d1cbaeffde4e6de84caf14984127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de44509451b780b2b922d140f0a753d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeb7a19e5199873cec6e6629610790129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133d12507d3a86edd6a3f1196f5bcef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1c14be9402f7b35127ee0b67cf11b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c17717b3d9f23fcef85d743a444acb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71895ac6344c20b4444bc7561920ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d05b9d64c749562e65455c916b468134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb31071d85cd5d25c36621b44187af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c309c0359d0ed8a873ce71ee38ad9a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469baa73edc3eb2bc00ce9980ebde17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865cea0c4ce8ea1f627fcd76528d3c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af3c7b6783d22689ab213132981a16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e1b20dab1d4b6f1ec9cd56b8dc615140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a59c490638c136af7789ff8f46d57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f56ece7f91155a7155d2d480d406bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac936931a4ab546a78302086fcd7f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759d4b90ec15efd5306d765a52871c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49179fdd9c68d37711b625f33f14201145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e387f34b65fc6c0c2093d47ae4485b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ff81b50a6c255a4bee355545af100147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931651506b9ece12c199433305cc3d42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1ab10a46f26ba8060de9cb96f5b4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b78df440232e039df51e158a9df4b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1bf983fc42619196ed9883a147ade151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716470aa694ae00b37dda47f38f1e26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d386845156f9bb71f9d456923000585153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ceaaab28543aa0ea3e97e8f2d384b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6c4151394816ef2d6824a94bf5588155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b0afc3c9be269b85ee7095b88be90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6de5247db4b53b019fec8f7452a91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80004aa0d8621d3d34762981223b1dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74f5dbdeec0dd9d98ea51e8c86fa7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb911920cd93cbfbd87b48ea70f52c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3be13eaeef82aa726ab9962a5a4c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a6bfd9330a1c82d3a180ccdeb088f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6db62d71cacfbb410714daefb62692163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4a5888c8c078c42608d2474f2d9bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caedab7a8b0e67c0fa2f1e4e0d16446165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84744d1e5e2dea7f2e8d5e5eaf3da1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1deb7b0e0496c1149a9fe3acc6dfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb0447f4b1cfc7df432bfb07423c57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae36be5dc28d5ca27e08e5bc4b04596169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da59ebe8fa9b55eda736d1c43e898dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363967de34e6400f71ba6b916608c5ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee38c4296b154b1a160ff3287c4a30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d3cef771e469f224199fd7d1f58fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daee650210e31606e0a2aa7ff34beea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e65c3d629453b8048357b7dce0c33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82318770898298d89961f490434f6e36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8988935fe2748d6f475fdc347d86c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba1cc8597d098155836a69bdf74ad6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53047e96cc4924a1f2672603f3b6507179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db37d11ae89e19d299d652975313bb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b747b1f136c0140a58a69c9458b4eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd9867c503c16738965ec483fb38c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b02c2b8e4d70d9efe9b5ec663315d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0596d641a0d36e7bd4439564b9c13f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ca6ab7f6b6792d21d0ec5dbf64fd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec16d5a41549a0ccae7fb360d031b15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721e964ba168a4e6b08ac5e829d0707187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4b2a04270fc51c1635f43c8673cf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a32e827840245cfa572ec9b83af8f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3f870b2c96ae444c4843631ab4775190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f925f13774f3dfddc056ecec1cded9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16ae92384d8dc36188f1e734f4e2ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d972777258a46334102029c1d6cb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0721d697aba217285f3aacee2fced71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7156707f42ea50f7d4a8f6f5b023f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbafcf1ff48ca608595c670153b4f7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c2dc85cf63cb690cf872f53a617d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8674089f50d55bf87598e18680e168198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ece49bfab20e9df6bd6236dc08275199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3053ec41e829a4e59e6f505207c904200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395098e716599aed920bef554d06b90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bd095014fd94dae78fb9587358ab3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04be7a22c33dc94374bd559014551a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e36bde1c057824b400a4d0e1d1978204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad02edd6a85d603324d25188bf595ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a4c712635c80afe9d42f29ac5e956206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dbad2d5560ed119eeecf60f22827e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11143b8678bba8ad51e73168a7ac6179208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dc031d02fa1fdd60b3056e65fe4ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b4d55ac3f549d000a16ba7b0b1696210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139bcecef85bc3dec3966a7ca3e577e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50e2d658a6288eb3ac76176aa9a1cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bca5e9d9f91e3b3c418cf6bb4727cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793c58b3b8bf1c40dffd4eb825ab7c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c703dd65be305b082328f093d788ec1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353288d023d9f659c58fbad471f6753216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32dcd947be7ac5684cbacb10529d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54c4dc556a18fc2166361331aed0c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ad8d7ffc2c8a5f8dd0414d981306219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d72a4875222c67524e84994ba56c14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cc00bb43f6530db916fca41b09c65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947a87a82cb851219373d4038790cde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff4143068c99e38c4146d3792a23e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30decf3ce4abf9011130ccab1e38bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb96002370c26331acb15e20ead976225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5351bc9ff8970f1d1be98bad961b59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d4727c9cb4bdd72c6275777482f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f495527aa9b0ef92d37680f0d426fc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb7cec36008f9dc3f088c0350c9c8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d83555dfc3807085fd0270e1e10864230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eaec3e2fed58de060fc3e6f4d8879231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b25c7d0dcbd4cd56add540ab3e702232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb89e48884ab1a6d800e74f5a98266233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e191586b60b6e7bcd50939ada168234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb145af4e2ccb37415d3025b62a96abe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcf01b42d02725f28b238cde4a253e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80664f6bdcfb957ba0ee47b7dc199636237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f1bd62f7c89a3694fe301d101c856238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1cb97a684d8363442fcddd870259d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57b47ee0a85424817e630b8871952b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504986666e41b642a65dcfe13af8a08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c25d60391a6fe11be3200826ac9275242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df161c39cdc292bc3adc8f2e52c41bda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046cb962657047223f859dfd803e4e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be9c4f775d42a66d70e69fafccb2e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d4b7e6d321bbc6630a2aad12e4a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2828c03fe0fe90dca4193de88ae34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a197ef14aa56b6b196472947f1a17e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ae8f4f2a5a2cd1f83483ad078509f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f65c3e6722a3001291cc8f1421d453250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988aecb02a5082295972fc5b8712374251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4287fb977f12334b718bf6dd1abca62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73040ce13f3440353a6743b96268d1af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e169a4fffd09a0bb5c6956b8143e632254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec9a63c62d034e081fd96d5c3f7c4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cc442e3c06131443898f50fc8cb21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d230a12b105f3bd0349a02460885900257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04d16f38790543d4c4e05578e01361258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9933395eee5a5bcb43467c18ab30c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85f6d915a3fc65bfc8b4612c7ec1d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d43075dc60a477e23a185d490e6863261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8659ebf8e277cee7464114ba4a353262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480799d14392c28ae6c7e117dab15f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5b0792e25d1d7dd0df65e821a404f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067471e7d4cf7f7c94ae7c007084494265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc5e355bd0ab8765dec928f7e6dff0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac10ce6237f5f8fbc461d7b3d9c7b65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd2e88d7b727c5bf526db2f7d532d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881f089cc478ec51c3fbd14294430a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d33c4794d23119182e51c9dcbd5b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009d0edfb5b3f792c4a01689f7d4ac0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0624346ee221bc59596746d349949a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebbb61d7c9f51dc83a0032fc7eb7d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325241bec8ab9b78bedaaae4b0e51b21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187fac2724abfd0034d34881cb2af14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e90647cf98e13227274c45933ad7a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180856efabf436ba8ec6f4f26a0f4e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69914ab003ce9959e1eaccc964bc4521278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9c5d2be86d96561610d2243d8f58d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa6abefcdd4e3e205c13f5c1276c05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55ae640eb01189686ce2f2d6218ade281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e39e16feb3fc7f37b61ba2195d664e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9d51273cd094d64a5301b0f6c1a90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca530f84cd0b65587fba41290fb9fe84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdbc5a261bdccc16057a4184a96080285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b726a7e8bfc4d8630e459133d246eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff847ef9cd1f11db934752d9ec9c97b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c68ec149d7526ad4a79461236f08af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7daec0cf985d6725bb57209a3c5f8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d79b18c2ec8cc1b1d29b61296e613290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2739a074d0be8be01ecb1827e069ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c7d5819d7e3e29a106c590a30cc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd9402407899d05bf8794aa8d9141b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dbf9a973e9cfafcad2f5b1ba869a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8879516333f6488b4fb8c7c6299cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28026956bffab0be7e856141e845e1c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258604b6db8a9cca6ddfdb4eefd13a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401603531d1f52f87fa60b9a0aa571ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf57c8307d05e12b83f6e5e85da2a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2826ba0ffd4d888c5a567436176a77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ade56b2745743d3a59623e53935e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b24903187eb81c777205dfac9571302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df7fefebdd46f62644a8e61ce560ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a24a9d60198f90e0046b36ecafc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71d7509c6c40413efc620bcdc8f222305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54fd279c282c2697e8f9eb18ffaab7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20808caf188610713d57a70f91a0a4a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82e0972d164a114d21d4401a6d7f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637d107b38bee5bc19e9f0378b9faec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a5d06c8067adcc96f227928f90f45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b17ee83ccfab7c9d63b356805eb221311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc4a7592dced085bde2909779f9c28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c5dc385a1f0eeff185691224e92af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f363759bb84570aba87321fc1c479c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce818e30023e4764bb8700fcbb1c18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a963e8403f37fe047b10a2036c78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742444e2c046c2aadae546abe3e1223317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b2e5125c0b9f6c38e025aae221506318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29db8beebd92de4c31723a9444c7ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33cc95a83d5595ead376d78384d455320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225b377aee10318d5ec970c66346a4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64fc7ca132d930a35540528d67c55a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0012e6889094b0476c2e71641f2149b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81872130be1b5d534ae7e2ce215f170324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f46eafdfb7371dcc3d354e3fc1d27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283f24a843fde73b6341e190b37815a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e0b5c1e8b57f012ffe3a5057d822d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeece9c7ba1e1a394808782bb4c5f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2fc1057870aee2f28b4df77834371329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48628ea392ae16064da46c4b2eeb8c9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fde2174737bb436c2f88036bab79bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971722430b3fb25efa3d4ab8bf74fdc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abbaadab5df940d5b80532f68ad5d8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0b1114a24019ee1ff206a374f125b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714809057d4693cfb4f909f3153ef4652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d35e3952833347d5d2e6b84372227f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0bc97102bda726b1ac34ce91449154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44c967c9953097b8d112cbc8a74a7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca34e39d9b3d4a7707237482677e946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e21fbcbeec519f927858f68ebc696a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872ebddfc82124e8c4573b4330533af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ffd5faa9c98f4340f0fdd2fc7157e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52a7827e7d9522d119f7a22888a5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bffc740ee53c7109792105b515f3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070609f51444bb6a6d43e104db54f5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec039880a32bcb1761e69e04389b531913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f92688487b0ab04a9ccc60cb217d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67669d96a3d5d224cd51865396a99a7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65444ba3086bfad970cfa6ecb64d12016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2ac3738dcd61c544b3c0644f8fea517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166b5c01d4e6b6ab1c9b9564e226ae518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc496c2a439dc337f5bd5c67f68bf72119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d83acbb9d367d357650fbe78c1ac8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1dc0186db5b40ccddda4ba149b9a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e31f88545e11e55b8570d78f5cba0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76078d8dd55b71f680873f4a7830fa4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3f1d706805556320dd0d89c09b4cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b1f2d95186443a2a5d7ec1d64ad8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72616d24605b6282d05904c2ce3718e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5176636ec8391da93b6a4a218d62227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff9fa2b0d41344cc164b4516b0f5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5157821c5c5963517baa9930c9afe129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bae511fd3169623a4c8a8e2e0465730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f71018c4b5fc6d060d2a925002ed231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72be102ef903a9dd1c80f74be7244732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a88e0795d5def6c0f1337b24051b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b2ba479dc83ccef8e5550437dd42834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78deba1d7e876512fe8c2ba7fd444035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d630c31ae7718ad242588148543636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6eb544ba9499d85743d4edb51b2d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ed1985c0688ee376e280816715d4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30366ddf0a1686b96f8645ee14f7487539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574fe35a95247fb065c1dfc36e814840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ea294b940f3ce4946bb28455ab3a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0727bb3bd7ae90661979375600b505442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cac8718f55a2382957736364ee0c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d852aa08a7288f46d4f262aeab574a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b88e2a380c8fc0430b24c80386ae3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4975c33170760532eb90a7bb88b91846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71addd730557eff43854f263988f1ce447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b941dda9be7cee9f324f8a578dca3f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ecf6dead96468500d313b7af1e46449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3305f0a0e1b588a69d41197126b7e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067ff76533096ee3a41a84de57875a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e3cb17582b809f1bb34c2d316314f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d46e98b8e864f3c84401b3b1e0a51953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45812a43bffbb467163eca7bbfc055d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fa4527e900f493f26a0b587648eb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9b1e46e1d27a28347f5a039c227d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b8fefa0c6f7145977a55fc74b073c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f247d1d2e41de43322bc1a9dcee0fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef9fd9ec24a6a62a4512b371d5457a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8208b5210cb1e13da053d1b1c82d4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89513e01ee1a5d924d19e081838af6de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec75a9f76d8b6a00b256b675622e6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe92be737c0f24d1f1b012b6fee0de363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3ee6ff4b7c7e2b145ea98d0f3535c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f67ac0b9b8aa4bbbbd678bf11685365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005c1db376a35569dfbb74c64ee592066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de384d6b304c56ee5d81659597c3336b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75858016bffb861538764a3defd1732868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849eb8c325bfc5b06601f155eaddbd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0962005ae82ac787b85dae480c69d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee515776308e3147c9ee8bc2c176e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b033762397721b01a0a67603ab84572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f15b821ebc9b622fc63de57801e2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047884ce0b6a1b7a49e15cfe4f32f5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54082e49ae83047009f4a4ea39ab49f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c760041baa383b74a88de53057ae5dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c69fabe812f6646f40849bf8f166977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829e974ff60b4c9f9957ddc48ed66d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5c5da23b08790ec52a6dba8588d0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102142a4c1a8b9ffec7f994a00dd6bf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fd25a9d70a2be5bc2008e3fb85c8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ee4b299703eb717fd45d6fa7816a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a14243aa384b417aeac546ba41a25183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d5963fa522b68d90ee3403de7d3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78b969cb527fbd55bb0cfa7cb2c0e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682b9112c46038b0c54b1024ad7d34386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1069622071f5510aad637ce1d71889b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f7b34e8fc115150a445487a3623188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b795719b31d636cb40d4ff1ddc338389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d37648f25a30b70b94f985ede0eaf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fddf87ee1dd566e2882fca0ea4a3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac56fa9c1a976b94923f29d9250dfd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925009eea3147e46033e2838487b3f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b083a94195974bae04d8d9e078c7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903810a31cfe87f1882c812b8c5dfe6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a55947a83c97c927ba5f344305e1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474410a15cd33d9001f02b87e25670c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552d6a624f7e7e6e237feb24df54c5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418beb0c3c3bef06c84c25d93538f8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2faf2cbeadc404d76050d5d0e7db4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4164eda89f1c123d1c15d83988afe11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7068a2069c802acd1b64c7c2e7382102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ef583d87f73402a7f7f2dcf37a96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb962e7a78ddf550b72a0093b4e86069104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05162666e8b86aea294e0269540e9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471eb42ddf9206cab14f1154168042c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d9af607480e36f05b6417f8627bd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f2802c9884462f20d8cba2830d75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa5075a6909372c5ecbbb3c148661109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ee79a0cb237048c958ec43964583f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6313b34344237734f01c3eb29d40d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40df14de111a60ec93dc38008925fa9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3868b2a1800a9997ea569874907b38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d6bf624a1580947e5c874df003ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4fc759ff900ac6eab0e6b05ec754c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5756b791799241583b89e8a0e279e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c44284ddc9e65d941be2b16c351b7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93c8e8e3c8b1f14fa35564fc92f75c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86426e5995d09e0fb0556a16f6b1bb73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ced3b40e3c3d702bebc7f04f5b8150120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4382367b3df5e82af3eda73a9df29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca94b9f2545abc35b9c53479b4be3b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe014a81a3e8bbd399f87bff6f20a4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a621aa7ee68ec83a43584a44b82ff2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e12553811da53a689969d7e152a73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ca5a2cebedb485aad98ea63e39883126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf6a7a8b83a11af95bec067412492d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61283f882234a3cf46972b9ca7b4673a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d41a7905639d9dd0f4fbb06847d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689e011340ccee2ed863ecbe934262c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4181674ff9a152352b2369b39e8165131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee8ed5b4aa498ed2fd8ff274765cf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294584d5d1bb45eb671bc1e4c0e41a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6555136a7e8ef24d05e9e01a7d1ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc390bc6057d795bd5bc03ea325889b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b808fd34cbf16ba2c731b1ad26e9646136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859b3b49675899c6996af94f09a0ac9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2699e8fe8afa30fc39100adacccf029138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5c6deb3a30d77dec0e3ac0f92ab75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71b5fdff21634dfa1d991181ae2c68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abbc622aaaec9ef0daa43374dfe324141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb8a67b220dd291810efd134c7fe04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3031e7bf4e950616efd53fc11adb45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00cc190151130b3b1a3900b3524ff6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df07180f204024a1d5b7daf114edbcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7ea1941856a48fc2a4c47c8ca4e52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24b7ef53c9e90bfda7f497ab1943ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044c457874900664455c4c9b383e9f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e545f7471f91d0d2e662b472cf23475149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd29866a13125cc1f14ba901c821ead150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796023131abaf458cfd89d7e5adf4e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4ba55f83234c8d25589de2aa29a6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2747c733cbc0c0b61bc48b579de54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdb6976b0653e55cfa2016b7b757bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf635aa6e457f06ba3b137e60cd48cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18621f12d7c84e024a6542508c8fbfa2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810a6973f4a9efff015ef5ea925ca69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c301526ec428d4974164644604754e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f799e7088031d4c24cf20a384139b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6dbc4be5e2ca692afa36d434f1e80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858a65bb1caa21be4fb634757cc336b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa341f7f07c77fc657e19398068da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b431a7091c4493211f847f504caa3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7751f21f9a7fb85a1ccd4eb88ad63b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13f571bb6af02702a3248c5da59d7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b68edc3a61c0fe6b6d420df6879958166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdd0637ec38a32060474ae91eba80c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7ef971f515db9585eee21f0fdf85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbfcd506c22e0f653ef12411f41156169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1d594019caa586b2876ed57319d8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40eecbfb250c5d091014afced2c4ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9d6bc0469e0cb7270846e17e9aceb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4296445362a42d00ea54397c5afec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cce905282e7a21c9ddd2de3d4c3fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27154b3b8034e57b6a8926859e95fa6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f72a28963f73f258e85bf957167a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525807b162423115c623b403369e3bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34543f4be3cbb5c87b79128e940b0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdabfacff6139302c28d0938af2f0df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a99bdd932e60ebcd137c00ef9a172180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dbac5fdf67bfb2ef116edd44d4540181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6901805179030da36c50ab25649dfbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21da6f3eeaf45e9f25fd6eb1b1558183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ec4d384ba288d3dd98becc847d19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21d95f4cf66865571ff0a0bb37acc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae428b7dfc1475db257eca8a9b32b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a97c3e162fa1e737664e003c8c6af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc249050d241c4cad47732e48ff50a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ea304b91ad1e2d26f145bf79de54d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057faa1b95fea002bff3c90e96b97633190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df17bc678340e71ece2fcdcd5db1357191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c25dd4bb0ad847a9d8686b5926dbd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a6995ab51b36219a5f07adf24a43a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9e4dea1de55343ab3aca8a3b4ae4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c6c6e0e8d46c8f6d3ef66873dd733195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c46f31b64f325b1d7608bb34e8696196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94af6907d8677203a60c9d427ff37a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100f609092a9ce1ee4b7b33776f06d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8958487952251670b1f372b9b37cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0b5b4ce711dece0cbb8d5f6bf83d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f07d9915553656bf4bd0e09af666d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab25a40f9e9016134bfbc24777e7fa4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe27d48fe52c04075a961e5466854e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8aa027f07f3ac69a970396138bed2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000114add3581d9602af3c3820a7142205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b7b70be1cca6d7ffb0afe53b739c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5faa1f108f898217a2f0c0357c6f1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b827b68ece50bbe5a5b70f40e9570f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a49bb93d6340d923e0a37cdeb429ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1931835955de67a82b5ce62883ce9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e972cdf4c28d63456cb60fd02cda5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e8efa56ef622bb35b2e65b2e38b43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0afd034914d927fe3a380b6fe01aeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cd7a7a9b6f4817752a867bed19001214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bfa168f75bdaf292643eca2d5165e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edd4377f3dfa6473bf8290a7af13f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e02491d24f715c89caec80626e87c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e379ede134ca1d273d1c009dd4e69fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0533d4bd28f0822f3603298c4ae0e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ba8ec2c6aee2719518c0951b5f528220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dae20c2f5b6e3ea913e10f03bf4e0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14065622673179d6243002f29cb97e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af552753fff670426c147167398bfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd18e606c4e2bfeca4fe7f6f7ba7e7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e781e157506658f81e044b2b08c7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e44caa42999b80fbb03beacc8bbca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14396a6194774e89ba677c9e6eae1b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc29d880a6dcc7a7d2d48cbb82a8da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc618ecedb342728ac6ac6428a7f1830229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc372d61b0aa4c7632ad0e5eb1cba93d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02306059600e9812bf71fe2018ca6251231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac28c12535c18fca49f1a5a9d6a4858232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693e349a34323bdb8ed84b1e555fdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61fa7ff2874a828b38e9c476262448234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871dab7f8a33199b6bcb73ac3555545235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bc1401c79754bc36362dadcf7d098236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d56a29dd17077f9d1ce9bdaedade5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb4e1d16ef85b44757443ca9481b9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc31e78d9e293948773f5f25001ca4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61405c9acc211b38028c3180cfc9a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf7ccdcafa6e6a4bbb2ad6b8aaae8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a670d804177a4e5f39d25f21c001b75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287c9cc7191641c21a49a4dc0662127243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426098824a6b5e779938986682980a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d74543790eb52cf48a9a562bd3b19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dadbb36b109f25464ad5b78224f4bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59fd1cfcf97361e0b2ea5a3df4968c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bffd06b21d635b72c4b93b82dca803248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c163ca0573ac1d9447eea2012cea61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff1abaad43b07af1169230604acbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c1c1391e09f2f5d95a7d56c8081f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73d86aea5c2d797a31a38975f3e554252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794cda214fefb77172b588088a78506253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2fb04aecf9597fe340cd20cfb5d13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d9d1e988a84cbaae9e57e00ad1cd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3389d143e55bd0714abd5e2b6baa5c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dba9b8fe38bceae3c6acd16dd11b9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ed580422108ad30ecc0029ea45c44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b75cba17ecab62434cea32d68f2f75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5aaf91a1f78eee75ca84c67d855c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ead6a2046f133e1b0ebbd405685edb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff6bf0b402745e9351cc9d331cb4d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47760a3f09a1700443c120caee364a5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c9545d8c4a0cd22a2c88d37fb18e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28631a28e5fa40a34f54e564bbab82f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e48c23f818391dd6ff0b7d02e67bc9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb27b2da9c1cac815142e5534a51a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99ee81b19c714de48e48b3065ba9a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07bec7be104823fe845d3abb434e1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd9746b0a96e8df760c07785e5b97e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e314e6ad5153a10c35de645c4c29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272611dcaba5e164cd7269db347e8ec5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070d29203fcc982fa61cfe26595cafe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9326eb1cb8c8991f45173ab70ad72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2757aff1814f086fe8295f6d64db082275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8399e148e5f9900f874acd1888d7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190334607960e452341e3b5d6dac174a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a993bc39d21d02045bf562021c8746278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbead75313c60efac0559ea8dd2b71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9cd7aa4deadc1a207e2bc9394486e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46109ad0fb15563bb89d2bd999a7fd9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6bf54b58e5d0139eb9e778cca88d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8760b07facc5dcf10fff8d087c0f4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7a2c22114d9e35b56a9b1c04d8126284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f4279e270f3ba1b2b0cc22dd1997c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c90d37589c98251a4c3172a30916f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7080390286797a718ff35a89a9e3c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19992ac99e2cd0b3f048cbf05f4b079a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbf43b1e172f68ef2cc11c7879d576289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbb30c9cf189ff893696828b8cc9a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662553464e790b907ef69f362165c11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea309a437cdc4fea2584d3072fc57426292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4da011ea37dc95a0bfbd2631cadfa3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7a4047a1dbe4a0892d6b2d4de7755294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4450d2a46bd5e754d317d31854ef6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0633df809cfe36c5584006cdcda8f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e3f7706468c1c8d2dda4b16202b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf75f3ab9f1e55c5f8238ae691224c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec88e114637b64afc9ab01e3549723299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051169016e8a870e588ba7ba92a7900e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f98a86becdcb70cd4f9100ed868b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b95b06afbe4bfbc5325b2666eff2bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3af8fa6d5d876c0d04860f252e7ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c77b3b469821940af3b44db29d6a1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab7acfe0fe43b8b2d918d0ca9b5bd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c0b46498b2a2a17dc3ee34b3144c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb152d690586a1cbae8ff0cf9c5b2dcd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34547882ee9dc8887f35ce73c27aab00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb13d2f0ff87cf270ae0e18de60de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802a53e3d15a1934f874048d5f64021310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ecd19ec597dda47f75072c3c57142311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f043442dc4cb54f7310bc563bf4c0e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a345d9900d1394defd7ee82cd5744f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c2400a44007e877314a5a0f73c5e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1169501396568decc145e5558545dea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2347c29af333f8523547d6a624ac27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480d2ccd6b81e288bccb7bce5f4a8c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ce0536c153402f3e4d53b5a540fcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf4a73cfea973569df108f902dc108319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c615623c50e6f8fad121da90832247c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7cd2a5745ae05809b487158e77934321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0c4d69263aeced1aa43a430c00123322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3d4a4fd8e752c73b041f898048851323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7143a7f1ee7c8efccf467cd9e6164324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b9f56311a267d7497e5873488194325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>