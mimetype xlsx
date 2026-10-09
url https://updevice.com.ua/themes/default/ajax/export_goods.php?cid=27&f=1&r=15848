--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aedb379a2d3863c58254aae969d4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c1f8f5e8e3e6fcc35f230355ddaf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e186543ac1c89036a94af128ef5cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381fc2448b323cacb4ed6f891eb08ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6a12970d30504e08274c6d87963a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc01413cc41c4fdd80d642aaf5c3586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74210855f2270488b0300b27a91d970a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443697da6dd76bad16c1a113af4fe3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8825868f0c9e60fe7d14938ca0ff5789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463a877b1379fe0eb5d414615ae3bb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db612f0cc60324b525741d0fbdfce9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167357e222a1bff49dea8353e90a367412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3373a403ad87e8f1f3e71e0427a9ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89225910a9982907358b8d3632088cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0707d4f3dcda2a0ee42f2b8153240815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a6023dfcf7bf6a246fdef03714a7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f095e70e690e17853ab66c770e1d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840748eeafd836e7e3e48f40ba2797a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa730e3720ebbd9ada5b2f1d214deb5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f2c5688148b88b262a8d1ace4157c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776ea51066e559664e486a80ce8aaa521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b266e6bad97e4f46149696620c09a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdbb81014beeadde2e5afd8d9ea72b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f6b3dfc4de2ba6c02d5d74c352d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe68eb95d24e7d2a3c5bd40b9bdaeaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c22e4fd9f0ce8bee5600de509d1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a74180c90aaca46920bf26736926f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6611d05b25972348adbf6173c37f4a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30599b6fb50fffe84f0422454019bbba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a6ab81704e1925cc3e84bda8c732430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897da0a08112db0812213e4f2967eb0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc69fd25905955a6c48c44dffcd1cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1450c083a203ebaa97c1f63bfabcfe433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8c64a0ce966144fd0461fa2d5c76534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bf2a732348932492d2bd26f4aee1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fd324e4080719e4e54da62f05ffca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b41cfaa504eb161ef96b17d19b3ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efd97e2069280f0103a48b058b783938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc795909b2043552657d5367f3f8ace39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea4a3e75acb7b531decd80beace4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb35eb9362139b3b4c960150dfc142e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ca195ec9daae48ebea41416bfc47542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7cce62c9c5e96607c939728759b1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8a0b9e57a77dede36711fe0877c3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df23ee280cb0f5e5196323a91239b1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314987d62301bf67e2f03a3264d0d5bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26894c9cd478b2ad15adf57d52bb7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307705ee34045b90efbffc6e1832974348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ed9b2072fa46ac9189191e4112cf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3f6c4d1db7a1a38c83d58abc559a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adc78b75ebcf7fb07a91571d2e78ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6b8141ae75c4ecd49cbac2c3cc99d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c174d885125e60e81116050842eb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e623bbc3fcfeab4b939f869032f3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca30cf6510390ea986ef0ae19fa3bf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82042f5d51f716ad36f68ad3b27e1fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bfc3c83937df2436b0d65c08df05857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0962067fe9afb48c0a09b79656d9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c79ae6e1bdb8cabe897a07f74cf859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c6c9c8569d3a2bab500953b0bfb3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aa87f9b2f3306b4525b72015e387b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7773bae3de8776da5a437bd92dfd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec67c144222732b9d88a8d169c130e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec35b5c9becbd4c4a309da32e0927c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e0c0ce22452f8aafdd260311010df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704b65201dae42d6299aa3d12ad742066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac161472cfcc4710f89563761f8346b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d560b1ae0aeda705b4e1d0ef80f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6249f5f0923aafec8ea1ca96c83b8bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01090fc16ee08c9d78bb260c9f6526e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6d1bb4a013fe031227ebfc7fcf06371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2ff5927bdb18ac4cce4077e192c1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80894eb2e173ab69bbd1bf1aac4816fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f56c5a676466e69363e01c028775a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798140df4cc10014f38695a8175fb49575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131423bec7e7a0dd2ab3429a8c01d2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8143db137b5385237f50eb7ba216b8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f7aecc0ac8fd8e60c257b9acce89d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c428ae3bb7ddf110256b8df7a4072279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06800cb3656339bac07e95b27ac34c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302f26dea8fcdd2cec573aef6edede381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7cace96bacc6046f263ecebf8ffb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545e2180dab3c90334097400550e9cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850887339a023dac0b313188fb10f5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08b23bd53bccbccba54c22139806dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918e174f7ab8295210f281f75b2974d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b385ac5fecd79b5833a0f25834b571e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183481362f8eda526c03d57217fb80588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790126d4fb2ee31080d6659624add6b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312514d5755d5bb45fd89a28da9f22f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1668fe3ba3d63fe9d0d51d5dd3c3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332ae7a681fb85e48e1e40a7310148992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a08a89b2fa4c25f42111011c97947293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d1a99609dbd661b4e425a92238ab494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996248ab773eb84e76d2c370822886195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631541d3c4bb1063086a64b2dc18460b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a36f8a39690c49e2e0d470cbecd8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cdb226d87e59952acccfd4550385898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f620dd547c3c86a4273b87ad6bc54099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568bd55d33868dea1a2786805455293100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d4113b06e73ca89d536a8b6372996101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4e2918dee0f54304154b4e87f5751102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b3b28b7d95e35e13dfe7596d6684a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c45924d3f94b3e8f30a85776a5c5b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d316047899b82f86b08689cc4acf032105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d64afdb56cf80b0c4928025fe0e24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf601d172123e9021a8ecad4e356dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476da0bba4866a95631af5c26db88382108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e745d886575f14c104f0d97182b078c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9288b93ff763e887bca318b3abae3a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b2d24d81dfbb66466a99f7ac4a7b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52bec52a3df2a693b9b4ab29ca5384112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc769247abed3c729dc3f1612aa649113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e4683044bd12240ff5e21409bfa56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc17b0aa49df00b18a940998f03a157115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c867c02d6eb0882aae8c0bd06610116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e900b43c54d2b1e6f28e9ee39448f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a6307030d3270beebce438ae924c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5e6b167f6a953144ba27c4df1454c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b24309c36bbc9cd95f92ea088268c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd037447c44191f7ac9297c4b39ae2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abced96ebbc00e75176edb97d25b6603122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0574d3dfe8ba30b39ba8593f9538354123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fa7ab2174c327b9efee96f9fb760b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d009455a12ffc279936ae23fd94ee5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a01667686023c1f7e4827dd8073745126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42403a86663c48426b0fc595969d8229127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca466ef076fd76659ee07323f9d6f570128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ec0db72abc1b2ad1ae94262bac8db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb1017cffed4c731e4a86908a3b0d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e3974bf38fed75f25b8e24a2ea8c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5279bd18d4082477aaed3becdd047ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291bf0848d5a18ddb8b63992613b319133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77745bf38d06ab56d7e27da48881ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188c903214642fb9ee2289434df3cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd23be8552dac2fb9c5201ec88c3f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f6b666e887432195039fcff294383137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0503124dce2aaaa8d57604b3091b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6ca5b4cebe60944d6c085d790581c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b41334cb463848688f3df24e8956140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58652ce33fca1139cc8f50ebfcf758b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4b55b80159fa3b41b5643e1bd52c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c11fc921269290e63744a0ed1f9d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9da9a1f3ed543e0d781f1ba415b77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955dd2d0cc5d158dd64aeb709e777cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc858c61a009c722911ada1c5d41183146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de03e62afb1b29c1049d2970db9818147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec69209544fc82ebdd6933ca37cd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1a779165b5aa4985443f6963f659f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3248b92abbfc18f379947f1566eb29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b40c0bed958c88835a84458dca630151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1fb3850aeadeacced912a38cb5807152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07fcf1e4f82e1d9cb663addb93999b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4415dc5840bdbbbcc67f476d130bcbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642381b607461d80699aa772e02152e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8153baa64629ea02f5cdbc3dcefc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27950e3b3639c89c2f9af2c1a74167c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f77735355d7ce300874ae57b8a2458158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fa01a9f3984b4937cf3738ad868c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48389fc027da9bea1b5e94129b0e0bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f227608bfab241d4246481b2dc1f4d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6b8c30e7febbbef5d233bbb8097dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604f45ae4b205932f9fc48ad07adf4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c9d45dba7c88f2aee881540a4625164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18105c2455f4b01b35bfbdf64afe245e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6a3bd037942eca6864d01cd361cd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c67525325eca07cb6d5e6e194d576d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15656e60328975855f082bf5f5f5c113168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9018a7549ec6b9f817efca4cdce4083169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9669919b3abc0b49fa7cf5ee6ecc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572470dfa594b21f6d85f82a0b0c029171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1422fd1e5b3867e7bd99e76276aab2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb72e4b03ae423f0c8e3ae4c819abff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f199628db175e336502f7c37e24937174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291561f90ffad315dba027a516df8fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c76e8d9c7664fcc6f0c306d1f989a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bdb4888d4ec3b446775078dd9a78d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f6cd82c6036b34217d3ce361b9be9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92135c169a25ed01f579131bb967e07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270a587c651a842fcd19262d25a4e04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8516fb6df0f700f2269bc4b59bfdc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ad988edf9b1e1b245285373611f81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bc65fe0cc4172428eb9327ce98fa8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80974cf7a803c3f4b8784283bce52c30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aa9af3c695ef711c04745cc12cf6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a758eee1b4318485163ded83d84db2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a672a745a98030827acfb47355efa4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0668b8d05d7068445308fa08421a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f21608cc7dd4999b63165ff4549db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0d1906c3a2334277b2aac40bb971e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c529890c7ea2c73955d28d0e472ed3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f630ca7ad2bd2f065701ee8b4dfec07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec727f431562580a53162ce2fa2397193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e706b202d8343ff61da06d95b580921194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a0d3b4726ffc8d4071a55cda6fb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387bac1c1db03c9e90dc9606dbf69fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ea166c00b28e27e478477885a4fd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad37f20f262d5c91562aa7fbb52ccd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f053b352f81170c5298dc6457f3feed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c765bcf8e7635a297780ecd033c87d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7416817264742d0e5fc644131cdbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0416693e73d7ef2a3c79092ccb4fa55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53db6c773e80a0db8743728da229bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e90b21f535af8a7dbe4fe58b070d90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac52335a4833f16491be21f1db00a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a228f5122ddf236f4a1b092863da2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207306b58db6ef5fd0641f4ac652315207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ab76e02fceb55c596f1656cf15c52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4c2c27f4865e7f2efad08bcad5409209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b4b19f64fe5df911f3e45868422e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b659cd57227abac675a8daa7a5aa30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68295aeada0838ab10e7b16f665863ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45085b442dbaa3972a734ccabc2cf6d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b415257f50ebc4b3f3f853f06bccc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867e9a8fc7f1241a4b3c7c5a68b56be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfb5c7e9ef81e24cecf12598f2651e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32568e587b61f9d0f4f942f8d0c7a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf09a6c2a61462f92c2d447b4950480218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914216a2e28a382284c5124fc3b964a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d931dd8c5006ad8e85b11736d598b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45cecb0ad9d064570d145c4baac4e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cde8b724874702261a39e4fa3ecbd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7019ddcb3beb42b89791934a084166223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b917da203734129dedb790a2fb5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df06949a5efeed6fe2049275354c58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88f21a32012ae6c39bbd0436bef933226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff916f623c14d20dcba9cfcb472014227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80485e0c5f3551c2e8a7ca9981fe46d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d965a94a5835f6ae4850091e0fa7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7079178ae6720cb94d967bb96a2fd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6d7023a0f6a91e29970bdd0e1507a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48963c055f77b65bf4f286aef5461bc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796ed7827df55f78351eedd99f128ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58b3ca11a12351135f09f1550c87c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2a03efcfa378d17f4aac867349090235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8bd171825be0d6d1037a27e6f5629236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf95280a3d9512ebf80edcae01bd20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f75215783834538854c8218f272057238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d1024db49d8d745a6ae3babe52e8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c883d459610612b9175c8aac09f382240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab207e904a60ae64e5ae140fc57fce3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb88121f670c147b3201deb8cc7331242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e8eeaa5df3e1fde25cc5a037eedf1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb91d7c6c41177be2381a0ef07c6130244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552bd33ba8313715b84a9fd11983a6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ad378bff55c3cb5701a870dc52a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac768ea76b103b2dca0d81ea03e07525247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66609f513b6c4cd1bad103edaeb70a86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0408698b88e534a676d0ff29f6400249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf61e7c10674852277bbb8de30803f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7ec185fd35acaac67e39c042a15a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825d008459bd35d3e2af41a9e30a406252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c16526c0bbb893e4286b7182cf362253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51997643c4e54d4c2e88a40dc7295f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ee21e85a905b2778134121add6459255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebdc9869c7f6d7a4d679b5e240e2b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56906b01f72aeb0f50c93232602ab334257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e5fd702ac1c7002ef5da73db3099258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1546dc0f18892b8df2338a6b8fffd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4dfdd80617224df18bce0a602c999260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756b6b311cad45592071fdbbe396a68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad52a558ce361f18558eebac523110262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3abc48fb08e19a188f392255f8e33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb3c4f30771e80be91a4adcd933e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49872294623557819df266f687cedd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c862174ba4934a5161369fee4436d36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d18a10ab3c7b22525b8e03cb6a6b28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fde47945cfe9412b9045603c56341268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d92094c205ffa55bd25d5b8cd18ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5e4718da7395cef95e4feeb6ad8a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dc3792c9501863b39b83f414ab264271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e707f654dca0918dfa2fe9e912ef51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2201b2e3eb744ab6069497e189a346273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428fac749840d592d88367b7d3c79a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa860694db0ffa44749d07718f2e27c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d37fcb6a346569e56d8b88af2efc1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d613809609134293d41a826a2bff46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef253c4792027349558e2bf88ad0df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0170dcb7d37a7994089dbb2ca928d3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f143724f1584924f33c3c6a9708a1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c2caad9ba893b8a644e8616ca2bd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182997aa9725972f4209310f2185ddf1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa5c846ab9e07c252d68679161dd31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cde6557a288a146e697503a3ef9ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e98614c7be2b2a842ef06e05eb9cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53080194727fab0b5126ec8a7b9dd29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c46dd72acaef32f374e204566e56eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aab7663084087c3d77646b6b2e66d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abf4ec95649a477e60054552f1e861289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f6828d9f8fa158348fff5d83f8e66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3bdbdf5de33d402fb8fbaae500c6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856422cb61867aa2842b7d6c264109e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7742d489e7c94bcd88a5653f60538293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2258668958a486f5cfcd3276a32c54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87bc1160b3674d9657d0d751623772295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15715199793804e3678f4803b2409d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0ace57049695c37df8b9dfa172d42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b6b14a824e4482574240d8b4d566b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90f26e43514826696c8f5a0b38de75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bc27d4d60e238cc7a7843fd361612300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f316aed7c43f96d250177e78b42613301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faecf30cc7aa64d3e2a4e002d308a1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44687decc015b02f16a487f1032869d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8964a4d6df139c5c6417881b98bd5cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c39dfb66c97c2e36f77bdfd7b4ae7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d5c2e50c5712ee5c4636f092cc19e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7908608c9d1c91b1c721578c1d100307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608922e7161f0e3d8c7233a69aa4e2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cb1c1f2a0ce46cc8f48e741cd409e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f9c3c23bcede3e2ab11098aa96fbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e3ad137b862aaa4de712768a32d67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b49ab52d65d84a9046d78318b75ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f28e3b0783366be44368baa1294e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901ac224ab7c6c8ebbd10c311b72b5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cd0ad9aa116a80842c9e67c20e100315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392470047d9866f5183c5001ae550f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdbba2913f7f215bc248764313d0ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c7b6eb17a741f46ce923ed854cc0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee284283187ac44eac34e7aa276fb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4667d55b12c6fc4ce1e467a85484ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2051f5743c58f4ff9a2808673e6c67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3150541a7fa807ffb06a581f5a52f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae4a79f3074785748d87342e5b9ee3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b9272dbe4f3732849afe68a6cf24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36853d4d5ef7669b398d30bbe5a07147325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0877e83b158795c61cf6deab8c53ebf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a4e50c42f507641409f202a04f32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40abf469a35868102110280818b0f4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0c48a2ed5b73c6c226fe5163822ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcb1f0ad45d11b61a8797b0dcaa07a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe3a9b75a36f13bb3d8ea7ce719cb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ea4b8f5ab840d70e7835ae2be6020332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687377b49c59c584b1058e5f3413f3f3333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f58b753e62e0c76be47ce853ddd001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c649aa5dbc22f4683903d238f2bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d98db30c7c7f8055a8d57ca1bdf43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2080532672f22df8a897087bc9dacc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1738e249f591703643d56950d43355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0f14582999d21f320248daf977f796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6378d614c8171907d0f56e4470d777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00b7fa8886b7d7d450ee9665a3b08c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360b9dd2d689302ad1ddaf107f6385b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b3e4d931bf35f917eec2cdc6e42ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2239ae9499e2d262d38f9ca903598ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179b7bec35a02003742ff322eddf95b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a0a1f9016842483ddce8ea4d5dd8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833a965df65e879c94ad7550fd62b8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb9fc0036d3a63b54cef2a0108025a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c33a4170ebda251d2a38f2500b10d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7785b80f32e2f6d0c52ee8210a46917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324727739d7df5b97525fb78c494d3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b2fcc399bfa45f7e93bcb2b03ade319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e7e5e9ebcb90cb29c0cccfed7743a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997917bd475ffc74f62cd3913b2f02321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458c0efcc2e23b2510aa0daba9c1c0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759c9f811f9fe01ed804d87641e50fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa781027ebb34b00fbda9e48fb1c1e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdb2f2412766a5d8a15010318e221c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692242f4d55adeb5ebc2387c0b2f1ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faac169de7a44c84dba6ec37bebd8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499219412523d559c90cb6f236a5beda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a913bcca064134fb6b06a08876c9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7f47eccec2a5d60add95c4ddfdc7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79030b13c96373160907281d467289e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f55c1c5b408d85bc312bb11a348e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203989a4251647668d6f8e2af33d7ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dac7bd5343b9debf5dfc00665c98834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3918ca95ac0fd3b30a80f8e676b08c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905ee769f2590a0cd44322fecdf0c8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303d0e7c8cbd9a29b1288cbd2f7cc8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab6c5c2f08f9588137a4b076c1ddc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98120f2c14d14394f8a91f5a96f86e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a3b9598eb433514d6319a7841ecd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb240f991be62ea26aad1d31ed82bc0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ec22726197253d0f76bbe4fb01be442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074d74522fbd9302f7680e41f963b8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0032846f088aacbf177c63f48d54844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d111593e0bd3a4825ede5a1367cce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7701b9ec61bc094178410b41e1ff346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6486152022466c8812c08ad39d8c95147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921735e46778eaab85ee068f71f1ed9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d73d9831d2db326f56eedb97f2cd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774ff38d11067c6af9eff0d974b849250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f9d54e1953a1a95e804885c96303351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fea5c9ecf4a7d2b2d31270edb658a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b091e86ae0416b160e7b3e49fbccc4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe332adcc69a04ca803d733c4d868254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c6de0a9fc0a4cebd2132e523dcd8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e09993c6ecfa2bad81753baa1d94eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c717b2de170d38445d71e89d0933957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95406d4e2b72b0c239f47ea1d1080d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fa40b1a474bc6ef5cbc22d5c683b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2188b176fa1f760204b6fad909c3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d164d6031cea024aba05701e5c3da1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0d1c7bd5e1811eb6a240fe9cc2a9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0312fc80e602f232a2590600e0116c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a20bfbe28aeca40d8f4daba912a49f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8be5f03ab80b42230a3e858655cb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bafb33694508d2f6dbf19e0fb899c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4280ecf8d017d4b4a0c834df9b37067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2984f7e401948fbf15be99cf31bd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2c4a37b698c399d8ef87f550de17969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f0ef95ebf854d0d3c396e07de439b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897674cb0d9bc9b2d269aa2cb7e526d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef91b25bc5f13960d0d30745f11eb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c1df8c40ebb320afb34697127059373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ae0afbe7815bd5611c185543dbdc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69391bb389beb39447c057e71d81d0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ee5e022ad08a6fbf6fb36dd94391476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec26b8cb1995216f3e246684d5a92a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525b60fd84da56035eb6b93a52dc66378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb778122f4b100cab57c3ed2fe490779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8c74226216d1e5d7981a236d7334b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72dbd2c758110ed42537ee6fa7810f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9879f919e0f9a1cd870f18d9219df9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff20c2cb3b2db0d0850b8cbb81f61183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599fba4d4d1d84239dad7cc915a921784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6add674024a2e671e47dd904ddae3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a8cd78ade723760545ac5f642328b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e75a8f27cc63f69d3446b3f8235c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1eb5261cce2ca12cb509ac88977b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a671040ca7f43726b9766c632821a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73312a62c987ed2d267d3fee1a540e1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feeb348f7523bb9db91f6748348a5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478969bd05ddd4e3eff71cd9c8a507a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec387b68533c1dfa6967658f53d9035193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5acbd41f9ebe9a886ad03cf07fa1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d32a3363480db853d303a7ab09ad895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e923853f3daf9a996c58a952edb9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31222d1cd243c77261ca9bcf9f4506897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fbc9f23475b3b2713e6c5586ca4a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072c1b10ee74d3aa9832c5d08c6ba3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3c395e78468dad783f4c6a568f396100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588f0f71025b65698bd3d10636c3acc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d7920792542593fc0e8ff378f3bd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e3e278bc7c8a02112ba30eeaebd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd129f68da78c3e055b1757beafe13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53e62d1aab0c621e0546aec7990d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b9deb7b9b2a6dfedf23367b5b493106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592b454f3db8b71cbed5c9dae1a6b2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9598b400539b375719f15c31bba35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f4ec7167ddb6a0f31856febd256dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae72e00f07de59598fd5f87c2d1419110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f8ceefe99509fb436780571102c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a08e86512c2d5838295cb41b7f6ab5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b6cde86ce69111ade56fed3357012113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a936391983556a9abab8255b5d82054114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a53cacc9b114a57cacb1f278bd5889115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9701a6f1611f60649c0ac80290aac30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04817d5cce3e153cb7ac3a10bcec3ac5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0856f9a61f325edbc84ea7f9f7fe4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172217e2010ddbb2842ef4b30cdb2ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd07c112aae23aab81f9572658b2420120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccfdfc09e7593b3fe904a8da603cb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d089ff2e2e9e94cda851f4077e51ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998d5cbc441ea3dcefa4755e558b4e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1632a24a900a577098531dd93d2cd68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5da56faaeb92a58740a60af520e255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c4d390038b9aac351a2be2a741940126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf206ace80c2d10d9b498c0f839690e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37fb3a97d160dd9dd453899d99f4b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b188f426c5400f705a9a8f4ae763aaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfff0007db42f3db23994595c497381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5a13ef6a5fc40eb22ea971c02c518131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e349d81f85e2bbeadfd5ff2972f051132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3465aaaa38ab80ca092b8d717e7322133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0befb776aff0f582b8bcdb6bbb9c926134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce92d4e7feec50672762de647da484135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05f11425db653c87b70f7983af56e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edfcad13e89e41cd9b07add4f1fce2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e194efb3ab2ba22c3e6bbfbbbc4dd6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9031b763246bfa01dcbf8b627eb61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5d8c36d11a0b438c344c7ff2e0297140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405e4bb9d9bde37fa87583d980ce39c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d683f91f4b668e831fb9ab68f41c87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1412a897af93813103a27bb9da6b489143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af5b72352e44d8fb4a8bf975a8ee8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a325f5a6c5aff1c9d63b60a37e9648145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38046563758a2dfd4787e3469bfa5f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368ee47cd07995a7adaf0799948b3c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73400edb7a53e9897d540ccede6653b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41766283cec905fcc6c4583ef0795277149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd9508f2a1c7ba41517517559f4dac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ede2e842041b75c425bef004e4a75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf12b86ce691fd76272489d2c02030152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e82dce2202eba9166ea9327625bdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25ff0b3e58eef7aee68b633a9b228c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf6c79d25fb8a94f7131d88ee5ddaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2341f8d93ece3c4609b8e1da98e2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e530af394387c9c92ab9a9e4e1e96f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb474a65565914bc3d801cc2dc98636158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a6e858a3d2c0b2ee32c55b3d098ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674640c6e06fad8adff3d4ecfc96fde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2a5b9600b58972f7b348b87624f31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735db75099fc7cf067a5fc2600f6e48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5f9e4ff09ee6d205037abae35a346163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407e3d694abf28651ccc8a0eecb145b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51caf90606dcba5162719515c5efba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4765777000719dce24b01cace1c3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff5d8b1a609d8e59efabfa542732c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d581a4aa585de0a58699f9a8382f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f35d73d8f646a9d03f65c1b96f5121169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4ac14904d673f70cace2dc913dd7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1a17a580a42835cdac81671724cd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb91cb27282930211c666ce4853473172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d5d4f773fb8051b1ea041842fe56f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88303c6d788055b34e4911ca16a1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b965010e7b40eb14c5e5493a14ed48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79f61fc6c3f15990b2d998989481c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bd9bc5883f855d8d3d96b6ba3391e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4644329af7415643782e75e0ea0595178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82800ae1384d8621672572fa5f002d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f7ab14e3dde153cf4a42a76925712180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc456874ba7a68d730d20803bd7e10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8605496bdde7ae3942437027bf2c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25594c6c87d4074703a74e5d0d21ff14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6195527c2c86d6f3672d6435f78f09d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a1c230e7a490938fb4047e1399535185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd340af04ce1e97640626d4f9143dc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d587117431e68bdce7d681cfc13a06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f54a709129d2a43aaf5d815c23a2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cb541038e9cdd73797de7c3a7c108189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb34e82a3d4aa9a864a99cd529dafa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018ab2771de82757a076d52fd62af15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14901036bbb4e2526fcfbda355db532192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bec973d7f6e415566accea39baa3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bf2c6da9295fda032609f2c5fd96a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b430237f8ffd241d66406af2774c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c7fd40b9b8b66c059c314e1548d4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a6e421f17eacbae1314cd7c09deea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aea58338a487fc3787f6d8b88cdac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc36d4c9211002688b9ba56f38bc39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766855b8108ece3a4b176b9170924b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1ac4ec9bfb37a09e7301129ca22c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bac1c65917bbccb251963644e53dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6f6babda345ab40a835dc54d157af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e5cb7e31721e6639aab9999c535a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4163fe37d348fdbd27bcf158c3b4c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34771830e7a73613760dc5df2e0e49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992be5f563ce32dc559364185dca7cb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135170849ee803d3cfa6d83ee82a0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1948bb0859519261d1545d6742e9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e87fe8a4d8e8493aedb075c21d9dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378acb1ead27ee4f2bbb4ff4cd9c5bfd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dd87b86b900fc82b954d71adb8b09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05341459311b03fcabbfdc4a9b07a5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae11d0e53521c82a901fe3a27b181a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cae6923cd916773dcb9e0647012ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c86314ef3ecd2fb9a273703205625b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dc144260f052212f5d47e8189857b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e04a778015ef333dd16a45a640d579218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da0eae726c69294e2e6d8b46b8ebd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11057d5e383e59a7615f97a73ff2cab1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c393c9f8876c4443d7f1d31ec59bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccc22d5af56726891514dd96db1def222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4370396ebd319c47bdcbf2bfad46b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d12fd1c3c0ae7358ab4d03f1236ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e73b18666696117b5053a7fe6fa2e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c9abee84fda2f03dbb8610c8d68e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b2b629c817cb587d3b91928a5281b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2be329d767caa0228b2737b990774228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e65be422d8b657fd37f447dc7672c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63f65404e6ea020c4fe1c4ae09cf82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e375901f2a7c82793944290713aa07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858bef1c0dd62131adafcf2739bd4f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f3314223d357d52cb601baba18949233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d49fb4523ef2c74c248a3ade1ce614234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb78611e93f93dca84f10b1bd75a3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9ffd55051ffb576d8b9459d3676af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdc940d22be330b3d4684cf61ee473237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2e182db58aee9094dca959b8d1a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d05d0f3fb388c3f1fd26c66649c82f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9443a62d16f3133dbfba13f93d186240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7689b9c180b5ec5182f5dc710500f14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd4dbe7279d31f437b4459b6d0172c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9aea67f16b8894dfcc54ebaf6cb92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e8fda224c9ebdf5da4708840304b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e2cda5079942502202da840843de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ca28ea67781defb56cbc884936f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe638ae2df5a08f5ecd1d8e80001425b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca020ed14b044765b28eb9eaed8861248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6e23410fa81422553f74b13def44b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac165e17173fc1bf78a84dbcf7afee5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3393d8ce92cd284698eeb940c43ee67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e628b5dc6ed0f0f93b172c00191764f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f606ac1d40229929fb578a6d06bf0cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdf832e72bced0907b818537142d7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcbc956925c6a1869bbfada54f40bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb7015fa29cab6d61c665422ff4666256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beffd9ce6a72c03d9cb91df0b83a38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa85eb0ee972f977c0e13c6812246b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674724c5db41dc34911617329ff7d2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf2d88f2858b21f164c6f216ef1027260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82f409eab36bd6452e30ce41624f71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea486d9e763ce452f8f36442d6a491262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af8ae8ab61277338a97297f4f51318263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294e635d0f88874e24d1b7f7dfd47a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1612d0122538565f6e9a3b399b96c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452e09968e7de6f09b34862a8eadc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d996d3ba83311be7c55e74ec66a94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6315f61145d0c2008fa2458effca5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f4c09fb674030986c4fc7ae04be63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99070ed8992ba37bfc5bdef9e0d01b8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527d33dba1d9a00d39cb48883d5afed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69d4a540a030a04f292c41648fbf65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf2984c3e1dd0c6e2fcae39d1386c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d56bb4896d51f6c6cc98c2f20527ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320449daaf16d087bf9baaf3fe22db17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96414a0b83f6c5b910198993a380ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3adf9b4881b04f37ed5e1a0a6a35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef9089f8f7d41965d052d75051f5e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04c8ccc163b41a16ccabb024b7c23b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0daceab4c226fefadf60addad43c6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c835a1ad668734b2043965b8ecc1da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac0a57b4ef9962eda4299afe6191df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66d721a86269bcdeb290b6957d1a20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf793e3e126505f1c0dc5dab42def4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eb01d384d800a90bb2cf7206af0e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a58ee6ec3d4cb92743294a74f10a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3119d0f40763d240dd9446fc058039287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b752850d5fb232735959733bc2b66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f1fe88b4fe699eef1a8c7605fe282289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83baecf51fb9402c60352d39e57bae6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833892c60b83f397d5691e966591cd07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7444f9d95e2e1e4e8e381c5a91bbc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf3adab23377310307a0d25936016293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4a1a6334e1fbaa76cebe1d4e86d26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e49ba13ba80a465302f90d6d3aab9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa148e59d3d67e21ff591798072043296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052087f7e4544cd8b5bd5eab49251aec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f6051293e114370df77a20bdc52e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb08eb28e59973599c19b1dc8654a4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7f303f31a0b6bdff31cc9a3956982300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57262bbe67a0713d4da0bf951be5f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c04182c9ca75fd81d35d5a47039642302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120e6b76950cf413fd372b24a705ea2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7423533df5da9ad3460040bf28d44e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d52cbb9ca0ed0685a2f89a11a2cc6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58005613774004d59aef46eed5f5575306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06d28658024b419ade1f20b7b64aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf9cd4b35c5516a2bce832cc594302308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b47b0aadb03f7682e70c9af190e5ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dbf8dddaa19e13b61c7f4152e4069310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a82d4767edb95a013371bffd525ab1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663ca81bc1ae5194844a6d3af0be4a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba47d2040ba0e85368b4a7037cf65e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca824a5cf9c2602a6506acad563382314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e67b67e911d3c6dabd075bafad39f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245c23ac6d8905904af20b649340eb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a787ab2392df7b9d07beb9beba165317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bca5cd4ee15fd4d2a1d10743c843e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa766638b66bf1a0861b16b0672f008319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0f4e94bab5d646cf73b2c1ba05d2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7460c13a2dcfe6334ceea0638526e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192ea9f272aa6efe5b3047498dd725d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e73520ad65ca81a8bd9b9b2cfab1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b0473cd4fd3a8837788f3e8d9068e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117098b71f03fc6bbecda145e4f3804b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>