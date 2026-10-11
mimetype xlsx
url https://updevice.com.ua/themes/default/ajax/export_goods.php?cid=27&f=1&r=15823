--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbad58edd30570dfc75ce2d7d8414081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938931a681e51ac6a1517ee914882ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eb712708cf26c20743b74aa9ac74f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6abfd0699f4b5f31534971f4184f4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b49132a2f32bc2fec4e4cfcd89fc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928418fa7136a3db504cc28863de3a056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e75fa17b9a35ba53983f4dd3f8cf7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de6de224c5984cd8d956af6d130a8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e346d34980a443d928a4aac8337abc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c345e5f6ad23a0dabc948dc49021410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805b95bf12405a6b935a1ed4ad3ed2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4897a7ae303f2502eff78f4f04c2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f74a1dc39a45262f4782043366d87313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8075e7e2f5bb8776081ba43de6168db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ce7325edb33acbd4f5df31957767e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13ef0d6070bff4077e90137ada397f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc81d6c7f2927d5078700342c5b6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8a7cfc9ac653cc3bea88831885afe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48affd6be2b20ed00f16ad553d0cbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197d750be16decb19dc08150946892f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4dc7f29dff71b9b0a9f3964b9c0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb57a8cae904a3c1c724fa7695fade322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf9e074e135377a36bd08c025d2c8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba36c20a61371096927aa948422c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfa2dc0b486612ccfc244ce2d9ac8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba785abc5524dd5ccb609cbd57406126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6987b0c3d592d9777b784ceceea8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fc08f8f1f71362d53c4f10282526628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2d867257a901723f1c1e8571bf09d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4efd3492bde37c4d51d66b126f10730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a471fa92a427d45d113c454fc03f5c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530577046a2e7710fe7cddc68b8902c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116deb5aff73bd7f7c93e024d963a3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fba297014b342b13aff965462e4c7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613fd305cf041750ec4f606a6c053e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907c09ab739a0b3645962755b808cca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cee8a4fc55d821a8912ee63b2ff7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d32a60c58536b91383ce790dd2f85f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852b0411e0fb65364d44d2b21bac58b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865624d7fa16624c8e66c14d20e305db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e98edc4ba102f1ec7e17c546cfe3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bdb6a8544ecb8f360203146256eef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ebff298cc4647eb90593cc8eda99043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c588bf1a80894116fc65223fba0fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f9dccb3e9823cd69291d83f19902145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b7d98747d9817eefa1c61bd81a71c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5e79ee5ea17f0ea6969a7ee44f8a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35092c57891e6c37cf0626c0f5238748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d57ac9af2f76d008176b0cb40c2f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263838c076fac5fe89d16ddfbdd45c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefb040bf8cb8b1a3202a1398547e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de27d8ea71309d9d9afc1b86ee07452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7702adb796293753b0d5a41e09c104d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00046aff3d40f1531dd7b8acbd7ad254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ece9a7b958d0c830fa17149a9bed255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b17521e400327cbb0209ea67fddda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e170e92a232cbf788e3c0142eaf34957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99131e5dc9c60fc78dc2c75662a49a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043808dfb72e1be23a85012cda9203a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268be09b0383a0fe691674967f1b0c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103112aa459bbdebf21a4f59d58fd5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66111623b0bec2af0833cd5aa3446f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d3ed6ab32331f44f58dfec1618dbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e628c190bbd001a7aac2e8ce7cff564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5765b1cc42de73618757515dfbfcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc14230ba73cb72b6933cef855d77a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a778643c9b1752c954c0e8064f67a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1f1ca6342ed45f2b75ded56c4e23c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b76524d726cc3d34cfcec5dbdf80ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f265ad49ca06debe9379df1c549f1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21361c9b62e5e04fcb318d5a64d90e9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813871b5ab6c54e2f8a251430ede05672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c11a7dbece9f39464293b17e6c2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9bb6dbb6d5d7c020ff3f55f517ff274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8417132372d3bf5e82277c14b40721d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483bccfdc8143d27ed308a00bcc7baf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2309f4baa4e93e848820a3d53139677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1373ff9295b4dfc4db84dc7a3014a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a637dbe4b31108c8df75b1cbc44d0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f026ef7a0d25b7d00455a601fc483cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ffeb9a31e517d92b5b8418a32f74381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec11811093d08f36acc3a57c25843182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfee846358fa67b623f82f39dee82d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d6c7981807b47ee32a1c936afd1c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e16b60c137536218218161fb9a6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8abfa872f1c11184d0a93b7cf160ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e474e84d62094a760988cf7a5dc32887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1af71100c31eb1b624dbb491dd06d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b9a28c42aa81a055a36b3ff1b236089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dc19373eceada4430cdd7a481f5dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e0199a7210c47bf3cc41e5d5a992691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85d8136efb8b19df329327ffc83d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591556b2de1bde8f9f7f63a2ba5495b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521a19661f53b364b7c24a0ed5e4c5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1cadb994fa32735a383aab605237395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ca5c1323ff91a17250297220deca096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2877c0ab598500dd24d62f0ada7af597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f29f9ff2c639d2ad861c8da4bd24e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d362829412aa6d3c7726ccc82c32aa999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865aea0d6a3c556e4101e0acd170426100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09bb8fcff138855bde9898ec9ad22c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079305521a7da770f6a8467800cd4aeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f12cd3be2a1252d6a67306a68c476103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b7f6772ea2532a649465aa04bb314104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8134adbf56ca0da0a0ddf0b16e6810105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cdcf5ec17a8a2725ab3027f1059a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33bfbe10551e4c22f0377fb2811bd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34176bf70ecf5e86ff5d5b39bb191628108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a19c103131aec175dc38a363aeb03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f61163a617114451ca9c95e1e8354d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9c292127b322766909d964245cd14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7d7523123c09e8a73ea9f7f518df9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd7a0bd22ac54cc0e8bc41323ff550113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542bbed9dcb23a0ed390defb52e1e07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686bff889c721b9538b14ad6cc3d242115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23105efdd9fffe917a8bb6bc9ca1835c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba575acf385a39404c897f2812e007f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada1a9c0d79c1d403519a92728aacd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d27120907b902160defecf30fabd44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995afab55aacd78c9d11c9f095e90c53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873bc928daab620a4e2b144ef06bac2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d163df52b4e8b8979c28d021dedfbd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed5f7c1a1a751bed0ec97255084fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff4be4b866f933c1f7e6bf73aa4a17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62e9d8fd2dbd3c374abdc2e76a1a78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49618a43a07ad32124445d77c3375c3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc38effe773a99d3da9f80a3180eeac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366c5a6ed3210fe6244c2c648efde65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f0d37151e1aef260b2b477511c3bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9950ab7d24a8af52862b4f6864b399130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f66c6a038a8a34fa4dff51f6a3fa1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cf45ac809189eb10d9ccfd88e506e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d452f77021077f54f75013349a3ee42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c52745399ea3a8270598c78b5ef3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ca53f24790e7e2b9615bc76ccf6a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c51a8b4e9709bcaa53de0ba7208f10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549cfb6f53c0952c31147bab8d369a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b60529ee620f58e8022413c67b980138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64c462a7bed1e90f2f07b42f8c1fac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5c121190704868cc260d035d607f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508fe977de851d32cfd4c1fd9a515ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc9ab8cfe0c7d98344c73f37cea0ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934138640d541fd925dd8682a8fefdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a64999d748892d6bce2c5827f79bc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fcef71e826fa211237f4d57710c4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86887b24016864790a6582ffe9f36a9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f232e942eed4949554c927ac6ff6bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471887ba491b0968d401b4ae4556c8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464076e27211387ad24c3b3e6bcf946149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f096f682a2b542feccc9eba0185c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315bf8c43b3d8eb43b75ac36ad10628151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4df40279bf454c2c1d8a613228b4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae56edf51714f7d219ce44210a1ede153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791124c923284ebd218c19ce458cf62c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f8e88de8669722535b7c8155c3f5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45d546ccc256f8deee7a4e1299dfe8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cade23dd8deb166463cb0068eb97f57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3298bf27ec29b2e95e7092991aa1091158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198e1eb28ab97c0f7d722e9c48515f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b82a6d2be1a9a5acb73f53a0328f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4988c54c24c821e4d46f2533ad549af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006e7c4afc77bc15fab0511fe8d71be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76494f2117a8aa03a98490e2634c7cbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f20f13e5040c46ae4b5143431d4b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fb0f0167a870112d08a87729ec612165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dcdb8418070cd5f64c1689deb9f50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ee52643d6454c5650bf2f36fd17e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef35635be4f7f146ff17174b7759a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f61589b2476454d400e75c3de81f0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5744a5b86a41de19aab614487766be1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16203cfb00146a8f59c15d690d4b23c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a4047be1a0a7c0e2c5e0512ea0a3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79619971ffbe3bc5aeab537db8870173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb99dbf4e6eb80011a5b9e5eece2f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22523fbadf43e435bfa2e8f11535cd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d2961df96b3fce7be722d741be5c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6977d61a53e0e440ee1c321b7bf76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925f64418f4c22ac2bda75259fc38cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e718244207bf4917cb62fea4e5a45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f854916c8c6b571da7e66de39a7df24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424518d96e1e14f5c9aa5f61bad95e7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e87da2a11313f18e99d96cb8343f45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24045d4148b97c91a4fe7674b777790b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bb4260bb59081711e2d5a76cc474e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1524fc6cf01d286ed49ea93299f3d00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f276462ad082e4c90ac7caf1e7d9cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a132ed084c2d2480e679384ae479dad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e779738505939de134884cd7c1345c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b72a78b015a03a15061b665483d78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f20f494ed60e399efc9e71854950190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e17b5ffb0f91ca1f4c8a5464c59cb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447bdb381ed4844cdb764f519a62dd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572807de55317b0ae4c135b5ae4a159193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18942e1bf8d2f441f53c4670d0a3e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4e8781c1629aac4f3ee20bf59c5fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52681d75203ab38f24f4a9b612d8c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a22f53ea2768ee1628309e50f09de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5ba7963e25e44f7ddd4a9c751104e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a98485342071a4104720da9ef75e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973393f3f635d023b50419a985daaf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d5fcb6e875991a1de471192c4c710201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890d9dff04c8995ada598000c1c3e85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974910889db9a80029dd7bb016cda9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194199bafa3b9d73729366fec1ee0abc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364c2257c1068d3af44ee3a62738054205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1b17ded63f20204f11ad5805ffb54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8adfb2344bfbd913566bbc7c31b94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffc7d6ca9e41aca1520b0490004bbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b54379a9d7600e67fa113beea8349209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136bddcc5f865ffed3ee8fdcfe0f073210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf697327c96314699caf62497c33e4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b1948d082c7ec08a3dadd83761260212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a043733ba17b2d11f09b9e0086fc78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaafe2f836c2ef6ddf44223a58e7ff1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535b1d3e9116ad133f840cd4058f673215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d287fdb9a027e52ba6ea3992f0fd4e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ca8bc75cd5aa15cfcbaeedff0e1b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3e0288927677d3a960c686d71c9ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef23835d1608982413aceea8eb992e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3ad98fdf285a4bf49d86d37ae842c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9e2475e1f48abbbff242eddf51b50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdb12be88e9e0b9041248d12875b0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6254e69616afda898880460c48a4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f206ca7d8051fa3fe10e824f80423f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6fab22c202230b1ea267aa48c4018225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d591becd467b0f9a970bef0a05ff7a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec78397c331c594820776ed4f767cd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec23cef2dbf49391f8ad0ab797d58a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b62c36a8d4157cc4b148b9e47371a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1bd3018ace5dc7f319b095d606aef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474029f815ff32b6c241f173ba65f6d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d70bf7a0409b8e080bac75f781223a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95565d9623f2223b75531bbb0f1960a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22804571df4e60b903d4a8ddb96e6e9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841da7748a5a349ef0e39214ecf87db2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3866a5ff99535d9cec4653bda4b9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f112833b58db78900e0448d0daf482237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04145747166c906a89f34fdaa5e8b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15d5fa65f32161d2f932e029d129a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1dbaaf9619d3a7ff5959ca5bfcf5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e9b08deb68029155ed9c63ba68a4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53719a2d9e4573f80b30a9368063387c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3473ac5cb65f3525e791c366d588f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5244c38ef54a6b98d895a1ac899f775244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a4832ae0edee72b4a503b8ab04d54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627caca7730dfb10005e1264781958dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bf471d168002a2ac6cf444c51dcf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289695f2a2fe5e24d21133e59f9884a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db63fe3c170f55252a56963f804f71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be141fd592a757190a27276c6eff0f1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa249e37d26f653fc342f0cb9c78caa5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54515daf90914841144eaeea15c2b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37b1c7f2e39685c1fb88f1d1fffebd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b1635b8ff92758ab96c56b7803c4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf26ceaa36d3194c72ef2bcf4932b8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efd707daeec9cc52d4649c75d33007256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bef78961df548fce12594c21c94a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4f79229b1c5a6d8929db0f5e82b98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b086c3618eaca289f668e10855dc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28372bf40b93b147e6d4e2f8090b66e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e65f9969c8f3a30ab573d31dcef20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0fdb310294649e9cc6923038998a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b93572261f998b56ac18ed1c2d3b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f739b643e2fe43fe0a6982a2c681d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51c368ebf4964d8e9036c3fa021def265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396df7bc84888847f1e781711a5e4607266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32b28b0f028ddde5eb0297bca547fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca1a296b182a915e69adaaad7c03c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d2397cfd4a60bd83ea23ab8cdd39a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502cfa3d18d21ed9e88ff4bb53e936b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b360654492502afdf65f47cf22bbf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01f41ddaef4970adea4f6dfb7242d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55e975023ea02037fa62bde901856d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3a0709867882e5411611dd8f82724274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51540e3115c8ea2d55ed3ca2675e05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815af2bf2eded65d294309e6f80a9d07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f810e6491f3a866d6fddf7569d9f7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b98b315a2a015de76c347fcc03c69e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baacebe6fa89825fab5648c07791eb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ba819f2e85e61f4cc848617b65cae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada39bf55f60f9cc99d78400b6bbf02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacadefa359017157b31d11323238c50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba26ff7ec3d10c7e611816f49ef21e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab1df17c25225bb6f876f70ecab8c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e2fce068283a9fc5dcb8858c902d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf8ebe021749cfa048b573fa7b2338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e2e88c30cd0601782ec08427a0d8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17596e712421c27738b43bd564cf8575288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bf61ca5814090ed9c7d531c3c8ed0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1c244ae222a23f9c6dbcf03a8dcd3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8390553bcad662531160c7dda0c27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab7caec8c510e38134ecaae6c339d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4156736420318df37672980e641d769293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b181827f7b7d18f130fb01f17e979c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06615c2e90d377f852ac3b1a5056451f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2a6f6cb5caaadb219e9de9c8230a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de4054ce0de533d2e61827cad9c24f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d98ade7d66cba23de6f92f00f632a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f9ecbad42529667b6563542276375299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3bbc0e38b5d4fd0aa2e3c83109f01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e856f872d9c93c1744e377c1f2bce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3082d1504c556a33bf315e0b10db044302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0f4fdf7b7172dc67b8f1aec8869cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bae35d8394de527d57ae7a4575c05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae437c0c22c1b3ddcb9f902b59a83c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374b41bcd6b2e4ec1f34d6fcd3da517306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554604af56522c4beeba1768a1933ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382c47b1d3ec770046499bdc26b82a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4457219dd39d1d32705e8cca937b20a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8ff2b271b52e4866c9cdb4e76172f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b9e557b790b9cc4c13df681305979311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b9f346db6e3258efcbf89b194703312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb023662dfc228140a8395e8bea119313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6e40dda688402c53b86f11756e552314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95c11248084396665469b9ec0a313a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2cb179bde65626ede8b1f19560bcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f559069982ff0606d43aad389fc07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ed169f5bda82c8465050d66052da6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786283b71dc230a37c74bbbdf5cdcc74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9c98fbe27a2237d9c18be0f10c0d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1b86b22f96c2fe7f94392aef535a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454b2bc338cb3eaae1295da02fa9e7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711d003627e3ec47b4dc5dfb433c9ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d07650b8954a18218427aef232965b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0d6f7188e49cbc15f5e998e03fdeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305903e701149af6a01cf6e10d59a25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef387f39da9f90d7a8d26ab0d69efa28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805ff4cd8f0992be393692942b53e2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40f3d348aebe4818408b5acbc4ce27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f748c116ac8d2f6a9ff8dc5e2b8acb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e20750c4bba532ca8e2271f464ef75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffb0d0b1d739ffc8c33e8b606fc3f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05dc67a5a8009c7141419d51103fd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a1c316d77bded59d1d86f7f766d8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60258d6e3825bfac6bdd304d652a3fea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a817570eca24737d3db8b4748f3685336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4361c02eb772d3a056381c1af9687f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff127ecf165bae135d84ac7d05cf7a01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21be6169a2e1dba90c3648cb3957569339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda9156fc9fac4c06fc501ccb30fbaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eb7def3a68d467a0b5eb33c9f9e8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe71a56565e93ab7def9548446344c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfc61fc63d1054c6c5ccf8dbb02f99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c395c6e60a0ee91cb3fcad2d4100fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc6c55457f5269a21eb5ad2b4aebfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06773f4b8c07459ad4e9470853c37a4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc1be2d00ec3a041fa1e66bb314a8f347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9f302cec154f4257372dfc5f736db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c101406faf52ee7c064b513c63bec62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf04a39a90caee0ea3129e5d217e2ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caea2b004f391793b917773c8b828d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988a122e050ffe4045d2e6b573e78b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e872978a4b0958803e4981d4f40e5a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84ac693f4250a14ac5cdbab43238c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679aac16a92e4870b8b79e88fd04aeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407ff429358e1cc6170d4d7a624c4369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e232d2dfc3a0e25694419871ba6a1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c801b76ce95c9256ded97dea3cf82611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212df85b6a2078a9d642f44d0814a18812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1dc3005ac491e81d3818d1c6e931413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e67382030f98ac8dda9ddc235a641014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c10fe98c8b573dfd30d6c0c0cb9ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0c0dd9c660b78de9e407e70c7066516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5dc20d8af7d1e68c67dd0e8718bb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebffa1bae6f6364a2474537e07c67e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa1fa0882be1a50e727e040f1d771319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49c0b1c487683275774362c10fddff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1279dd473a461feb85f149b0f4fbbe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38153bd33fcf0a8638825be1bfe3fdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a2d2b571e3f603b3a0bd50b556fb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec6db14afc3ba95d3d98f0b6eecc7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0698a49611c2bd1a370ea130aeeff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b52ae97d75b650d02f1140dfa75d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea876d22cabd690d9eb4ae649f354b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef99e8e5813fa19a6910c13dc51ecc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e4c6ec7f336ac9a57e12cdc78388929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df833cbf2688629cb715ed9b9e328b5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224982d72c17d0b0707828de7c833da131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc345ad4c639170ea774f869d9b66b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228c507c55b14145c637b09de8de11333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a089d9dcae7b181be1a74f1ae7c0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5f4c80a01baa397f9dc89df434cd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bda8147857c32f43e9550617efc1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7d099f1389cab96b7557c158b3e4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4aad11f17e4b6243ea347dccb3afb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca94c51a56e52659997b7d0fe7318a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a20910a0f0ae0adf3611bbcedd08a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742d83ac54f82323ecf873c3ee5d7bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb882d051be2ee9a90c593f30ea5b0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca80301d1b45cdcf17cbc2fa67e8c3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09a6cc159178cda3a0d054bf973e2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53524f0ce1f65e9102d333f20ab11d2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bdb3d47eb13ae2aa01eb48a15253946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae259a443aa49423d5ca88b4a14675c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aab309f22f61e503b3110c91d3cb7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a81ffbdbac18299d31b9b4f3bd892e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d32860e4db12766a3eb9242bdebc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab064ca2c1ee3d1bc1e9e95a4dd14e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aecd47cd3f1eb1f2fbcfdc153cad0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8e737001d9d8e05efb0f3fe58e91f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203597d9506fdcf5b2b06d32b3c6a2c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc63eb94a24bf98622a56747697cf0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5845b2fa46ec8843b3fae7233edeffb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e9746e565371466657ecef7ac174957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73271abf168194c61cd0ccc4f7f098d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f20fb5df5f4ee0a46afafa2e6fd76b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a8da2159321978d9cc9a63ccac3cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7895c5334d7a4a3aece730917b9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c8a08ae136348a4c0eae6c006825462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed59620e69b940a165414b28ddb83d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63387e910fa06fb10fbba5fef547a19764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631ed98b2f85ba0682ad6626066ae6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47880c85fbf1702a83b45a0091419b3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aa9ff8fe5486819627caa4d2c3d6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1038b69d4fbe73a32a24d551ea7f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68ad1ee506ff516fbb1186b90ee80769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bac93132630cba548daf28fa1972b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5201930ed339a44484670d88934757471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7b227d0a1a91fc8c57ee12860995772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be83e3a4a6c9ca32067477d1c1eb0b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcfc0a63648c47d0d1d66b2648bbdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd42aa6646e9bbac309f3129b6af6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cf833e7066a5523a66148dc016ea476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26812cb71de4984e3572824d2f9c5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d138e4f5e6d4545130148d5d16982d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92badff41750e5de5bff1b5e2548a7b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f2c2fbf25248359cb7c7c295ed6d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b3242b936ab605bc763ebf63898e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85f9745055efb58abb8d3fdab92f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ec6660df922c8ddd5c63a0c44b07983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f0f243b1d774dce4a3071a0f474c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c633187029f1ee9dcce938c6f7ec285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf632f48de4fdc435fde9f7db7e674086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d559e2769d3fa4178a8d39dd60642f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1680957dd3485868ec7d10152a11088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59f6842571ba32c4995862485e192289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e580e7978274eca6679c9ae251a126a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8643bfbfad337e93910b454c1c20491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122de43fe26e6971f81611ee84f5a86992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67629d54bbee19335f7d34f8c5900bc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f51bac8b3d9f8230142cf839d56cd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae12f85d8c0d7f836d5b6da254e0e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a0d10119f916c51228d082bd9a75796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01c54107334f115e3c7fa592c4f9c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec6ee3f6a749a1a8bbc7218e29e27798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e6d6636b897c17119a4b48e46fad899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8b58144a1e67d2f2192fba70e4a20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0968dbbb35bde4fe794ff1b780fb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fd83a6aec41bafffbb6a4144186ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d1165cd7fc1d5f716cd25c94ba1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e3203dc13206ff7ff4d0ea36070d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c952136f606d53e0a53eeced8dba67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef050eaf10de48e4305034d055ac6cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23214d90795cc27f40095a3425514215107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78087aaa02ef0aa0f6f1a642bd32b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaac6d6449e0c4c8580f0fd6b49e134109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdaa83d41834f059a26064c073d7f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348800bf700e042645eb63a368b2c87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61295cd69ce020191efac0096b39165112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763c999a5fbdbde26e9cdb30b50e984113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a49af3a74d60dedbf477bddb3311e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac01989671f57a0cc846ce95e59e3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5267ef9ddb5eae7807d186bec240e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c179fbd6d32f186be58830b1852085117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ba63b7e028a4eedb91ad686e9996b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb16bbc7a7aa83b358bc95f2ea31064119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b41611a194e2b51a31a3cbfa8cb90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5954e407061a010e37d01bf79e87325121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dc655e48bf448d0f1b77ff533fd48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b706311056db277be03cf4011cec26f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1de4bfb4cd91bc13759353e2657f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b12483722bc0bac1eccc881adee84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb01f7decb69c3845103135566a62e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6781dc2308a58f7ffb5668e73d30ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba277434885e017283b803ceb4bc69c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c5a13ad7ab2720f8ea0a8caccb55e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51ff35f099b54337a12011edc55223130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8474b1001473cf013de0aa96180fd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bed84be3fbd6f06318ec20ed7154c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eacf04579c7d1f1d038f63c6096da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac773adceb656d4b05b8ed41f4cc06a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46cea3e573a4dd253fe6244e09a2fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06582ee8f21141eed93ce01606c3af7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f8faa072ea9588ada1eb60942ae10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077beb8545383467420fa36644f85e7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75954c324bc15402ea89b79200d5159139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae7cd8a732f85d9c787b9f774cb59f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e656ae2bdd95c4547a9c77149f4f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63baf6fa9810235d48ee933fd05687142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ef2b7cfefe315b7f509973570c405143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b71048966bfa0c518fc213db0ce00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd89f10e653932f7d1862eda472397145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bd52a73d4b4080601366f6fb8328b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa78cc35d5813ccd1c299d7bf91ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d45b4dcfb60158dcdf155c1c80dd2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26ca86ada949bd920baf92cc132175149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda19e0084f7a9a190679210467fbb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01d7874070e0ba07556d1beffbcb42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393dc436ff764128f39c7990f3a8788152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b515a2fcd59d1f74f2ca874662fea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022650da686c428be201c1838c2f1e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1bbd8c39fa1b8ec6dce89b3cfb5b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814cb7f66c8d5e4f7e2d75ecb52465f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab7e6cffcc9e3bd8014e5d52d01783157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc098d3968b74aa22ae8da17a0ef15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb86aecba6537dee40b21671601cbf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df3d2585ee3682cf1a877a99ff9d2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1470b5b5a0c038c803ae6ae8bffabf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d276fb46d6cb5235fbb8ed46b30caf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e28eb644d88efaf5b40496368331b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e0c00379c03de7e9578b0c20f88ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6e0e9f1d2927e44e4eea2d4fff45a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb6cac08fd0bf85ede72e51871927b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1a1bab59eb2f829e5c5a1345638a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd638589057410b37081f0ee70841fd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a64a53b5e3ad6861ccba57256c4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de223ef8ac9d2ad1efeb2566a9a69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e70098537a34fa8582765fcfae88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d43c6400a13104f6ae137289ce816c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9477ef62a9c883c370e6510e718763173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc66afea9e3fdbe214c00ca0e956790174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b68af8d411a866b54e55d03371e6ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b1639de4addbb2d29d1a18273b831176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa5691c467d94f079de3a911d4efc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df7c710c07d28b7358d13a0e180690178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f2b8a51b266aef34e2a7974c9ebbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956af0852c74534126e4621280bdb7eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3766265614bacac9b7134537ebba94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129542ef648899eafa1192c55d226800182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37ae3b63689290decd0e516b17b878183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba86ac969519199bc898e4d127a152184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1e2cdbe078ea9f41d8e73946f5264185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ffbfd3b8e07992b2c4f0c9372fa3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb9d959133eec6d8e21b82c9f2a6af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f5a9b00b7b667201e94a24d8a2c3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80a6ac3cdf597341044c557cf45ce3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cd4a322e6d9266815331d7f9f9361190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec31115b41655d6389a24419a42efec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf430ff640dff775d11c3a75fcb4ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50e1e94580382c1cff906997f679f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533a21b116504695e42d73844cb4e37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82798d4e4f36516cb5c9d341e5adcce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12acd963ed4b4f8d468b5d42295f3ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d52cb634e7d32bfae5d6f9a830ccc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ae321447cbbeea942a8b449954b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7286bb2202b3f575c051a65dbb801199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7329c583a0248cda12f3dfff50d2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a847958d23956a6f7e5e4051ca70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec049059083a24419b71fa24e4c65d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132dd7bc0f695b63e38add242e45c79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f18db129b95f2cb29ac8e65151bf7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2138a2a19827811318e59c7f3a1ddb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bda033f8003a86c6ea1d3450653cfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360ed11071c88e6ea2cd1ca22be4a83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d78b1bfa3925819c744353c40e15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040138a3304cf36400f6650b05f99677209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd54c69983c67a7d24a4606523201c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41022e8a5815bb6a25cc292f2a8404ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cbda4ea3cfdfa3cb75228ba7510c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6d84cc61cb195490a52590bb28d44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d477799fbe2f37912a073d86bfd3635214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e06b9724a10fc147cb01ea9e2048de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afef14bb7e80e7bd311adb3acdff62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b2082ce5ad6fbbbc1e7cd5efd2381217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4b8681d339739255b88fb1586f1b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a90c572de13163686341476c81c38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12181d9299e239030f8ccc10d06adb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487168edfd57b06cdc9d48e02610996221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa62c6f40c7b692f0650d67bab6c1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a48d3875512a3fc6cfccf4a09015e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03b74a71a4bcb3dd2e0fab12eaa3f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceb9579f6e492b048bab2c023a696c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daa295ca1d810dcbdcb0b22de77452226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045338099134f781a1edb0f3e28dd2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c38132ec085d6813695301882d4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e7486a75513401150ef1bba6336bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e4eca65d8f8b3976cdc33ab2af2e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934e02950f6292e1dd46d0bebb1b0ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fc8952a04a3785434b2ceefbdefc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ed1c1b6f038dd4c3551aa71ff2375233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1f6d8044ce46b93b6b770d6c7b44f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7e7545ddd62e81ae039dc756b591b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da191637fc6755e5df1af98f01468236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e98a54515c3f8672019bc48c944c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b3fcd6431222b697e03123ce9a50b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2734c9b42ae95ab6971c290a6c3284239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86449c5ee0453f2232a59974b6dceabb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0b4fa7e494df0451f6b38608e388d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07f24f5cc9f440dab26b984364587b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4708f8dd23231ac49efb890be2994c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e95932db626624f722b47dbd4ed63c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306918059c71cb5adf09032bd4bf58d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5904783891c057757fe384b47ea00d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1668e05fad28b25d6d240795e4df0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593f45110df40cfee5f628e080464f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c92bb3e9c65a44ef75929753e2777d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c23d45318a7b2dbb06b288c4de372250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14d4c67410c0ac41aa66113846de1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b55d7e948f6378a252a75b1858f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b03a7a26575b13b0e8f5964235cf91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39ebf99e6def73f9e073a0006de9df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88e05fa44ff60ff3cae6599a29335d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1118349c9327d2bff1f43e6fe1dee2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf10634d2efe05b0ddc76b6873833eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72580942e14b1ff0482b51e52b9f44b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f0e6e749b01dcbb50d6468c90182b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510592b3c4494685c0e2c3831ebd949260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf98252968afcf32b27045e45f3504261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0baba63b698942e1150d086b164e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09540f099ddcff5e339e8566f97474b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025ab43b1ef473e53dbda2c4797f907264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad202e8795b87a1b97622cd257f213265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce624f9946e9025265be12644ec120b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3b960a27adfdd1481008fd352d98e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b7e182525a2a10301f2376c0777c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb97b82b3b66f94d2a4f96f376754b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a053c448ec556c2a1ca43e5debfa74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b491aae3abc80977cb3af1c704eae0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049448a8949dd5dfa797740349906d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0def00411e60e76b5a3f98e7cff5b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cbe130dcc5ff5b9b017117582df12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b709eec92fbbb2946071a72fccf3bc5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46d72f8fa8fab177d37e44fe48891b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b4d66f08f48c9097082763e99812b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce3421530ac9bfa448db3c5ebe55c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef18f649573d0d7af3265fa82c38b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce40f724956b799a60d3110a495f7d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1df93f6dd81857d2333dc8196b9f5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19215e9f4e2ea62b852d774f7c43623282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53682da10da42f79b25d169b8e3dc897283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411ead3f6bd1d9a83710e4ea9457510284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a22452e5be4c8766e8ac3c9c8e9345285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746454ad9185189af0f94141e039a5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d86e1c473f7b307c542d71f82507d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043656b831e74ffa0b008d30bbfc60ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76295cb0ceb9af838e3de1b716119101289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c22b6447d3647f0b223322d474a9a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef32db6e3b3e46a43b341c1fd46f601291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae5ba95679ef0c23e60c38e8406d3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef16744da6fc9d9f9f856f50afb1ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787658e82c785136b9c862876e420c26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a541d9e024408578b69ff6ad416dd8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba847952b9983117138d9cba397f562296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f79a66f5f3d446463ea5115eea98db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97f5d259a9af51bf568a7d479c62ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c96f5b58aabe87e9db856515eb88f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a786e0c5a414171b5d93a503cf33e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee40df12a6a857cd192bb9c3683ead301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c390c74bdf0339cbfdcf0705694824302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475213ed2d5b036e1c08d56df0f2440303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cf35a14688d560b86a3c8ab0251ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c569e29d4eef016708c3e464c2c057b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6dd251d7f600193c1ca825a336c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69c44e079ce0304b5e91587f999e95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8a587ad9cf6ddfa14a30594928c4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd533ca12eb765eac65fe38da3eb2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955ae4adf0f50e02ab0fdf64b50b496310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96e3ef9980b5f1f017e65c651bee3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142b8243563352d69ca3f29a5667b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24044663691843d0fa1a190b118680313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e04bed426da06d185664fd7d235f4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d527f6d432aec1551a245208f4668ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a2cbf3b53db3e7deeb2efb93651fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51018dfed71a77f41bcfbd84e4f5a12d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142a644ea41ff7767b861ee39d53563318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389278520963fb761674b004f10f05c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102710661d67914111b7f0fefbeedc4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d07e80831df3756af1833fc97644321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dfe52f0a644b95ce76a50f94e5ce6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf933fab31c17a41f5853fb0c3554b39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0292a830d3ff35a6b546987fc7dd385324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7abe26f2554df7b4ff0402ecc3713325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>