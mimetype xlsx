--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa490727318c2bb981cd34b2b8d2191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d266e5f785c77811ccc1e8b8f384a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631c3ccd24b8213e1a0d4a6aa36aab83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d0c8892ef275b5163b607d13218554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f420fe23004bac56f7b1e30c5672dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f957b114fb50068a2b937581e27bb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b99f8dde6887e1bc0f098d0365a067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a709ea768569e42a840736465c04888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163c6eefbbb8da113d210b926934e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcdd618f62134b17c48990f00544c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f990fdce89cda7a190d06a2a474423c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459920dd718f638f02ea61388a24c9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d93c75e90f34c4c8d190b01828c6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e591cc1af8e86a7dbbb76479afc22814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e164371963058bb6716d8d03e030d5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a48417ba5853e52888fa073c79ace16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557cc884806b04b0d1f42c3eb6b0caa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4d74bbecfba2c6239cdfb9da3fd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45ae791b2440381c1648db49593d3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5a9941548a71facce377f410394b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe53c089cff6e4389813d2747435df821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d657a0e8ee7cf6e17698c8c1ae4ba4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db79e2c68efc20d64afb7f0a7890623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e3f23d64257fffd170df729c47ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5816ac8b4c7bb91e56d3a2b2e5cb6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2761931ec80a4e41e98c7c70d0a6dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22dabbd3ca0e0714d2857c36c89a2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c18fc199b243e0189d0d34099ca9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aeb25dfeae3abccb1b4938accadd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb25143117ab77f61f29fd53ff480f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1512ca135bec894488a21a08c0bea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78fffab033d9b12a69e4fa9ea43a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9646e78869c318c0955ac6a4275cfd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc7c1d402960d20899e151a8b034c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a55adb08a73c8071503dd46c4df8a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbde7f9ac0d657161a42caf28481e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7bf71a7b00c34c13a1e7daf6139c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2a31a262ad0cf4d2de37f6f7e65d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6d7df3716bf24ee24897170fe532839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c334beac0a7f6254591b7da06cd32240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce16a60902c5dbeaae41491da40666741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee03f42182006cd834ea57f90f654942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f5ed18450e8aa46635783453c43b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4c2463263324286da2a1c3b934e9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db947483fc2479350c593b88c060fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8051050af9b3c2cac116c2eaebf287346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f3bd626d02bdfa883557d0442394847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aec430fec00aa0fcc12e2f7308335848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742e311eff20ff7aa1b19ff9526519b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d6294b44e0a8eb87fe6821f84dcf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d83d1e05d82d8b953d52fb3d17a64051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55815ac2d94153a1733338db0753b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f61eb26cfd4ddfc73d85a2ba04ef3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a4115a6a80864a6e87fccbab2d68954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a527a1bab236a0af999ea8e826bb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80e2809ac99d78c3862fad57ec953756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1721fceb1ed820df866d43172b08657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f93c72fdba610a29d237ec30bf00d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0ef5bb49d64cee94eb4dc1710f3a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527fafb212de86fcc8071fb9567701960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b20a1b466b3e4b150068efb8e7eab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cef48e3331222955f1bd48bddbf6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5bb538d75b530797facc0f48a8b3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121569f453d4a011f25eb9139bc3537664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f008b8ffda42a973ca9a06b0651db365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3b9017bd915906b982d12b88f60c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15741683910bf85d0457f0d91802d0dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3246f6dd2d12ea26792ba442651d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9679c1aaace3b7e62e57128b46abe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c9e20b5f1d3d1d71be00be7aed75570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799002ab1bb99ae777fc71dd6be4e1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a2d745dac0ee0c6e0465796de61772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f68f06ddf7893a66e0950c60011d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201acd1398ac8e2fd0179d24a55f71474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d4bb13b82631dfe8659de03b0a7c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c184d5a5486bdd32c34644cbc7f94576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128d5846db6b037815c2bd891e0718a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2d3659ef25059ef10e660c19e72fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9b03a72e3de5e085a69dc341c5a9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa5b893f15e383522f3c9d94188bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d17bda0909cad225ba7c389a675ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175b5add11d86e97c396453838eb6e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e12ce34c4a92da3d170b259d81647683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e04ff9cbdd95876f1ea5b0a3c6cf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18627e385c7fd2f16f93d7fe9fb6573b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada92d2eb099ac5d437e17a574538bf186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e258f2e908bf52239aa2a73849b2e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0735e38f1cb45fa5b03fbfd7be2e64a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cb89bdae18093b7215d7911a2629b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f654b4f7ac69bb987aabcf1b9810290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0c5485eb9b7b34b3e7b71861b153f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db499fc6fb521726a6fb255477bdb0cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5058734f4361017d237a43cdcae1b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef8df04e4a009dca1c86a4801fffac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c568335a806cabe634fc4243e5534e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28f39a3759a9fdfa53d69b1f7bde8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ee53a126174b66e83f8c3c5d7972f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fab271a028a61df493ce9da75f23b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4372f117714d483b7e5a7ebb7bfeeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a15034affdc8063690ff46b238d6bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923a1e338cbe5df5bb37c140463687a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2319fc3945251c037ae6705c9fc25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3c8a928bc4747c83d82d8388c9bc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90e81c0f69ae20cc55bd4b9678c37d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bcb9150b667dafe4184b7fc2b020e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7595f3622089460353a93bcf600c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcaa74c7c1cfbb8aae8d0da5e627b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7cad007b8229c3d439935edf49dc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f30e2e2d0f1070add081876ec2624109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c46c68dfe8c66200b8dd362675bc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f704cd13d6bb5cf20b1cb3d12e621111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d49c5d578ec2e4756e6d0fb7f9f3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301e959ee3782e686ef0e4f9a479ab3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff063f429bee12147079a6b7f4d5cf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f073bdacfd700d996b0a23584b6e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef940822fbe4812f1b16c44b73f692d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177a2436c96f0c5f97d3cd927ef30db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01e6a1b13a321e1506b86db9869c84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70921dcad17706768d7867d46a12d31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae70eb1ef6dd59d48faa615cebbde4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541aa6edebb9ee91287f407957fdf97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd4ff8c405010e57cb005e9f904a39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55535d723a34fcd00e2e9b5607facb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ceefd98d60ffd183d382bda7d3bcc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479196d190b26dd7a956f70b9122e763125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff4f5ac3218a6fee4a0ca9bb52855126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc969d03fd4cfa45d79a983bb5f7a28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094b7723ac75ec303089ae2d0e3d34d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab6cea809670772e221e8aaad1f64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddedacec3cc8e688b7cd03ae9223b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5daba2cc1bd6553c35ca74fd515003131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dfec2092482ac981ee993fa8e28a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa65e221e78c7208e77e5e29a67d88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dc10d32588daf9e22785a7824ad8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c5cf2cd0ac4c7ec3066044dd5b0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a6833bace120a5555770af2126063136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9261ea2d2f85ae5a7ef9dd393b6d0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db1a92e9d8f469367a6847b88dec3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e4217d32379af4a3b608a0d070e33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e363165988f5ce34eaf263fe9ac79f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ccfe55bc0458eb70c5bf694cb5ff7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af8e0038ef4016f132702a229254c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2d6fc9d1030643ebd0524c8ca6401143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c63d2c785f91c08d7535c2d9a2dde7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec1d5f500a49337b84d9e04099804145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5790c8cd2e70c67a0adbb5c6118226a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ab142df703f467987704d595d3c9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45e0d0cb31bdf549e7eb00a1ca2efe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b34b10ab0f114af0c275516ad267d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68142807c953f89e9f9681c4837fa061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524d08bd1a19055ec150c1a754a18bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791f414293e30eeea7d2fd8cd5f6220152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549442b2a276f73864b0792036a5c49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b89cec9924c2586c582181404b73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0fa67593c9ba8ca2f89c9a22f7d6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaf590c22850c870a888231c211723156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49e60ec5643d3ef1d561fba5cfc3f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8c1d87e3bc5e91f25c08dc1391e23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7653c663210dfad8c27d688c3f6de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cec331cbb93e8a740ae2983ff01f61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d0b6aab45a1dd11faa661be7b2d79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b0dcc6dcfda470be8d7ca0b2fa1dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf110be4d1ab7a7c83e823d42992c6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d90020a6430ef58dd77fafc2a0d7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39394ed4dd650dde64fb990137efcaa4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1902c6bd71d4a442527d412c247ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ddd775799b28b76e7127194e4c19f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6368219267f579d4b78bd97ed141c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bab9bf347eab55c2ca0cb85a56a1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e85730ece363af7cabf1456a985f70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38207b68f34b168f3a715ceaf7994ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac309e7d41b2404a2c6b9077800adf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4e5399d94f6d7cb71e16634d4ca9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fab39560c67bebd6d4e88fed41197174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7227ca66719e50004d9908cc0303bf3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a8178f8e417a18632c97987bcd222176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36717aaa656179fb77abe24d4ce23a49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3186bb884a8cd3828e7457daee9635178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555d152ddf39f5f6bdf20a31860bb08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c0aa9f510fb601ca80fa161ddf936180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8f437c2a2ef7d215d5a73c2aba1d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfd7243ee68eaf6627fc2771ec4f5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d24e23b4cebcd9ac467dfbffdec47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2bf4709a7346d5d1115cd1364a2b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de720d29303ecbd2d912fba8450b259f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d28da3d134746999678cc2c009bf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa650c4c2700fad7e31467f4d15404187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ed42a056ee311e1f5ec15ddb3242188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabe1c05817dd45dfffaf8a7e4f3f07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca117da195510d2c354b427c307b248190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf1d2561406d0fe70e62bfcdd1ea0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdc9a43c69e41802334f7e0bf0f45b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94126c16d3a9f9ff4d10c7a7720861193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e51693a6f6997fe0ba7758f4d294e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a781f1c977654d017fb429f5b0f10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d48412268577668a598d7266e9960196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76b60dca0a62364e0febba7ddcae9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1939a31c4136df4063755a4dcb1cbdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540050ba60b5acf07a6c4bbe18e0a215199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a167d65fb59eec83a567f704a0b6ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584051aabca7f1c8b6453f267587ee5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e971fc4eff68dd2b43a11ae804a431202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289400932e07b46584ea3164c090a68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca63fb45fcb343e416b2ce61057dcf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd44a833e4f05050d3ef71b53d5f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74821a1877b60ddbd213e74dd40339c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe93f8e26c53007c0e4643034c44cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23738db0862eae35fe1d4f6fdaf84b33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4629ab98626e73bb0ca110556441a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a399caa1b4dc59f039b83016bf834e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd102cf8e4fee9d18ff8e85f9db800f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cbe1757969c9411c085747fb13b62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88597e33e8fdbabd6103b59b0d79dbbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee6cc65cd60e10156411e5258c3f3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa627b74a00f26dbea5cf9a47c8b02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda540826159b35e604c7c1a401f96a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dabaf8e2c434c62b2df37862407fad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f4a005c7d34de7aa7ce22491f85cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712d7373c26eebf59b73b5d2f3f3de7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9196cd5e298e0c9d0f7cee565a012f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3735450a9d038246fa0156ea63c947c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e3b43dbacc631078c697d1c0aecf4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025ab0605a61f44622c1901a47526c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f0e5a329a0c6848d9d60bf10355cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ffc41ba896973e5c82535d0688fad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cba338854112ea6b585dd9baf6b252226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc10123944ff08248d923294e2053227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038a40e97fa8ccb6cd4e4e5bd5796c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf156cfcfebc7bc1db20f71462c6991229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79d485bb2fd4b4dc9f506abfc7df74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdef5ee6cce6e60b0a48c3b285160d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e863a8db4c7f1844d2192852afb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dff389421c8324cfc7a6f951b767f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538623de157232b76842ab2c2ed936e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910843b18bcf6cad3a2dee6bae9ad20c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b63f84754c55608a3df5b957e57476236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcb0eb3309918883dd76ba5d8caae8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b470589500c12ce42ab6077a306eaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49489d1506471572f5a22cf88e0cc846239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d7e73a544018220a7f2a79d46fe8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594581bf9d8c50d3ab0ad18a42061b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91d28ffb8a292f3e4c982e7876a803242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2e5e5eb9d2d8bb60873c51a15468f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da414f342d62ed94c6677feecdf0ca5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66217d60a30466fbd6595dcf99e706245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ff3659d1fa4d53122131ede31da23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b64bccbda65cf4859c8e92e9ecf3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf2abe2fe2028bc1bb512edc06aa52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217416bacc4517127164ff65958bdd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61a4d2f002021b828df10bff0d0fc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197a92a401b1265d6acbed72c1e9d53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116464223191fcf53630d0848c7c35f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88dba49944a19a51c4b7c9ef1fdc7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3ee7c20e2952fb2090d44179c4563254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5a23dd3cb302c4c6e1c226c2422d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a3bb8ba4ac3fbff48286f6ed44201256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b8fb040fca8af07f4eb32d5e19b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da65615ffd498fdce9e518b87805d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dddf81006fdabe7a82e7c5ebc80ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a9b38719fb99b0ebd127dacb93816260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dc7c10c4e43198e806143e907dfae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f33609c21562676130975d84b8eb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36597d720c3589a80b56a88da3573667263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354c0b4d62b786464a1247c8d15f6db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829aa1b8c277bdf749c5defed08eda9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae692ccb531015b31c918876eb398773266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd4c1b986f3655629a66326ee57bdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93aa17e8ce2cc8d85caae913c73cdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433d055d2b10746121a4efd37d36007269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca865294aaad0bf6deafecc75c28ae99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ec49185577e5e6246ff3be90ffc2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532280f3abaef5237d2672586973a82d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3d7b8759696eb48c893dd87947081273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c044d2ac82b140e83c139d21f92f340274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a90716f4afee7c5d3e7df21c96889e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3a5c0ea82e232f48f62735a867dcf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203f7e45bc7cca387b5c95fc4ed12f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580230e4d2290d669703a6313ebf1c65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad879098f7e1be316aa2e88354b17d8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a11ad4364829fc80bb913766ba18ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c184673658d583a514c6c5b57bfbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57cb02c64ef5c03b762c55af0afccf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64693a69fb155926b74911b76b853fa0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efc4c616f113692440bb440be70f92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2794c9e2639d4d1310dd9de2aa0d0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fb9de2a2b45cbb3aa3998ea2724f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700fbf3468557b7b50a90af355b5a9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e353972727a84f9f982bdc9db4670288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02409f72bd6ff48000c023b5a0153399289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9f1deb6823a1b786b66d4d2f8cfd3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e74dd1cee33a6868534a26927dcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd3adf31bf0afaf2adb6777bf37d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592793a5b1e233af7b7290e71a9ab06e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c44e1bd4f07507e560d7b3b3f6369294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e01047b5cef390aaba291ee3079f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ed31890ab895655dd66e66e9b9e79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2410ada46a6723ffa23084689dfb50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938f3abab56ef4ded5c95ac260ab60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bdb8c6f16de09ea6dfb9e07ff5a7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b49e0fd44ee4cd85282b271051829300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f5d3ac6f4abac9c34b39f74eb6f2f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dc581c85b26d39c4ea048070e79fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40755667b5d5a11022581e840b67f2f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a84bf4279c45fca24b53d9a15e449304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee4fbab4b426b6b5c90904c1f9afff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298690f0acb2113952c55ece447c93f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c493a7ceffdfb8411a6912fc55da3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5879a6529014ab1fed13ba6352ffb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b1cd7d7392cd1dbb267680f316e95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ddb024abb2553b129e96ae4ba887310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4bf1c3635d58164dd1787deef0439311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a891090a068549628905ddd4f76cc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7590b6433321f7dda267aa52f138b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0d06ea70e90d3b08f32bcb3ccc1b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fced567ae560f7c9b3e7eac1e859214315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03303b53a3cbfaf66fc2cc4919cd3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89de8b5e2879813ee5b256d721ffd61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c246ed429abb351203fa72ef873df5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38ad5e9547061ff0ec8d81bbe69fef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0b7d4ea4be5c3ba661d83dd5b65ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2436d62ea0f3b3d36691176672ebd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b3197a01d3c7b01012621aeb22528322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e26d470e304ed31839eb1716295b18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bfdc34246162c083ef5343e2a3443324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944caa84dc9ab0b3d322beee74ac2564325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4289a8c175b3aae0a500a64835494326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7536f6a1ee247dfded59694a563c711327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b809c00d8561a52f0cc33cc9103ee5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eee4e946608bb7cc3127bc0e86f398329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d820ff58a61ea4cb91a2051ec5f32c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6e16864d723f5acd0d5f4daaf30bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e32140b19e289160f874920d5f913332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee0b557d9c362e4168a575dd03885e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1842dc12fa1a016eff18e4adae42b5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb5ce1ecd5c2fd3df5b5d5e2cc94212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b290fc1fe5e1bbbc45e7000b6e86b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98148b735d98493e9807fa8e42f083df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45861a011faf7d06ac622e6456568b345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc73c177b21cf1c90f02d9436742576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61f17b612ad5ea75fe9a250ba6f3d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994d769522b2ddcb85eef65e692b4b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9e6f78f7dc9b9f8c114bdace164aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017d30f9335eea489b3f0474f78dc1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c258ec53aa3bc6377f96c34f27a90311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34491aafa56e75d16037fc1ebcc77812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f416cb3086b2dc0fa51d40ae823bdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211dc9b721593c1cfe69f04cdf0088314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827234b593e43fa2d061875cc1cd880815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80094f3902999cbfdd86e6fe535cb45e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5863016e92bdb25297047cc258d3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e735f695b400bf9762cdb53aa7c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c766687219641b203d65b799cc447a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb951a381bff74430044a3e39e84943b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea4e6852058cb457948ce6de656a7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81073f4f28bde8115908b0de26dfd8ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38045d48a9beb147e4eba0a264d5c53823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b90c888cf2c428e06cdf4c79f496db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6887b5f4ea7677357497df616494c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de5bdfb7334a35471a31f9269c21c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7892f7248c90e335ba7bdd20107598a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc88269da1cc3d5b08b4085b71667428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b07c5ac66a37dabbe9b41f44ced1c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245176da53a90aa316a8aa0fe2c43430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb872483ad0fdbe5e3c690b5cd37a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab4516c54f17f9a5e47d4fd984001c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc15da1128c062d45a64f36553a6ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd89c1cc4f8385e82d95979b0c569134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98243cd3997357d54b653a65ee8111835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e0f49f9306c1525921c52e112f8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5861740457053a9cd9458f7017af4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f18df05c8a15ffa10567ff168372e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f962e3e3f219983ff87c1abb664539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df30bf58fac7a8e38aeb72709199f8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300078eb142888ee0b17d97c430321a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e861e4299f82992f44e48af8164a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3654614876eb512aecb11dd3fc14443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dbc41e09f70dc403d377280e2d57844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fd5dd60c299a177b393871117edf345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066ed0c4eaa65db547e651912ac99d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc63c8716c166ac8f9a126d5d18e44047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf33f4038473d8f0780837e0877b1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9e5abaa16e232f9b0f54a635fa67449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef2cd4bbc6ff4efd7b39d90471f7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b50a584336236b5dbc4f0d03f508851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac70e0644a1880317c564ddf1f234652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a28c1d441851a4dc4fa786569a9e7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c5b107e3a192ee4a7fa118d7cbe3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9b390f85a758fe05a27ecd2a7bed555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd7f5fea452e5fdadfa37cdfa4c4ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc778badb59e0ee8d852c19a19f73f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb034df6394d1ae2ae66ad392c6c01a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904376d7b69ebf06246f153b7db397f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41fbe0152d9407d3a8724ad896109d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9029abba7b2ec423fd27fc105bb45461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c2fd1ab348a367d9a0f03fe2218fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d55ec060a413745a1a39c95a69a3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1e6e3c776e3a600d1389ce235668364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41199f6054a0cc9a431e62c3930310865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eafb7e3959ab8bad0995efe801cb7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d6bd15f99b9d43017655facae98e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe99a1004baa327e4b348c28540bd6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9826f9cb8157855adb6ff42b3b08f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba35004841c1d2a86e089ec97b04ca970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec504bec87ee032a8631faa367221771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce9a48f1ed09616dc6839e209a7f5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dca526a1043ae14c238715abb61ae373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b6ab06b04a2acb61ac627911f432774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de5df06f3470647be3f66177229d4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fce66f584a29f43350f37d161b46076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d3bdca38b037c16cc8d3bbffef9d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d515d4fe3045b836f9bb30e7ba8fd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc9d2509b08a1b8ef99aac04bbbb1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c220a6f9cb595d192450eefdf83eed280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd951c9edd33ebc5e4bf9b2b64c8f8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239837c6b312fae51ef6ff2f94db25382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f08d2af6c297d87805d99781f208d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ebf1510bb0114639ba16f9a84df3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f8abee46ad3375094dc637202d1b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e641ead7305a62e3ccaa9d4b2f106d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15394a4a375f757ccc12675bafdcf9f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348b2bd99e0afc44d8aefcce73ab5a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef5f34c013061936e440ea8f4ddcab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc100e219133a43455ac438f37b3a69890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552915a5d522e55025f6ced46d4b2ee791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4062a438e2f835082ba96147e881f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2c55e0ab321a91038d212458aa33693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d92930040d173c758a9f4108fd5a2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bef90081aaf39c55954a994d02427195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cf7f47b91ab9ace03952fea87cf8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c597675d1c1fbd265a8dc237eda745897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229167815b3dda4e83dfa6a272c1f4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dba80694b0fe50c9a6c9a82a898ef899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50078d15ba0f78aab55aede61afdcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ac54a2a72f826688ba31d60a79690101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2c8a4b4265479047c2b911108653a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89099d7c5b80778b57d1c2a698a04c3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79419ffecb799b47bbc97308903a71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb241ce9305bfc004a935f120fe0c1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9db061b500a82a263e0d669dfd475106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864999c4daf839621d9869f5f18e26be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8fff3038b9f4f93798e9790a0dcc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3b876e9f4718e503fc0ffcf6e6124109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7cba1564e145c9798d0b5f4b6f9f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cdbf1391090c3736062e7a27baadc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ceb59fcf9ba0ab6c014cd969b031f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b561eb7040a3db2cba9a9d319e4776c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40bc92052dfe42e80bd24911f9c51e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298774636ce5fba022e8cfa0498e0c1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2657f2f5dd4bd331f26f59731292c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bc564d9b688e6bc3ca85c5451239a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fd7ea2a822afd07cef82e9f73efd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863bc120f919cb75da7e03f83f50e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cf94d6aa5cdc79f2209b992807db1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc7b51d6acd2dd603cd764663b094c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fdc98b03952ae7f4c016200f3982a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1553eefeefc7d485ac87ccda5939e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f6eb3d322ad52485516ba96b25d09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7228e39064584d2e6ba3e43bf521b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a07822a6d5c9809abc4f1b635d875126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c93f3c18698a5bdfe0579630026873127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e405f421101539413e4e4a50efa80e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2bca474ae49ca8095acbab056687b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c20415a5566b3600c9ed44ed43451130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39b32d125e9c90fd39288a97a4bc72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32e4074cfe0b53079494efba3d5245132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e245d98705077c2ce648662b72be7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16258d3ca0835806abdbebf67d2e982134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3c87394ad3c00442fb8ffec60569e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923dd3f33b8ea83b9b63101c76d7b89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8b2a0b4b28d0d4be55119b59e2192137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55526e25ccdcea3e0eca822e5ad944ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a44e1262da6d7c71e781780b1087b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaa08311df78861eca6c3279e1ca0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54589fac61854545e896243b34d466ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473493a9c3dc30e1864a0ed5b5c9acd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932efbe46b0a8b3e74b40e669895ba15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae8139aa86db123eb90af1eabb07a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96681ace6a99d9fe465e18fc1067b721145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87189d1b57e288e6e9136fa910c6c9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf2024e12a3006a51cb9dc5f20b5db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028233403638bf5563505a46a5a66ff8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd6d0bccfd90c6d528a738be68d6cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f63b60433237455d85283ac8a1bc8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18deb545eb0ee6ee187cf87f06a3f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118692f1348427ab46bb7a8233b2102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade551da063778dd6e5437745b210820153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa3c2b7e138ecb465ce90c9801d602154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b19bceb1f77d530ec5bb7c556404155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5016aa2b90735be78f7e7411cce27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c6773486e09d771c7a61f9e287cd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbddfa0c2ad740c30c975448f24bd85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f750d301226674901021ff4b658d74c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c827dd7b58cce8f3e352dfa81d8300160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c17c5c8edcc77eb0cf3a33d3221ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2701cbc8e1f96e38edbda4a50ed8f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1af1bb3af5d31500e9e682fda9e09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945697689921483a1e1ab38ecac39a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24fe9299196176950c54e4ee84d3d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60de524641b41033975efd510b6731d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4067697838999a11bf6a2363d5fa5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dd08cd12b40644dcfe71828908290168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b34bf677fcb9a535dfbdd3098997d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebe1d2fa239555484fcb357343a63b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30e514c8790a83a32a1762e3422e94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da633b20ae1cf36a5972d8acc2e28cdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e73a531d117c19a9e89e083647d7d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ddf6039d1495bee3ca44d5d4c4f8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8b655b87f3609e9510d39a338d3c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26e8eb24132cee386469a50967c124176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ae7291a50c946987bf5b645dc5e32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efc2ca877aa2e3b47808c30737fe4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a540a9b9771324816dd8c15665c869d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a762d7c5d7e509faf8745d1976d38f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54482178da6c6612ce90b83d7d98af83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6bcf04efd3277baec88f67d21383e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f18c1d4d0a63c74acf2d49d8b0105b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ab221a1d9d73589730f829bbc018184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a76729ac6c8e5d616675b36bda42cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f448e3ad7f8170e6a818142f43fb12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9006a0132f2ef3b7dfceabd2dbaefd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d0dade49e64221f1a174920b1f099188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905748d1ae068f3740934171ac796e0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb5d3cf0d30df79133b00ec0ff7af2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268cf5df7edff2bf6e66be4db1fb184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d9bfc930c627c9f748bd922ce3a18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f9558056ed2c85afa98f66011daca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc073ca195bf2d6e0b8607ce980e0c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dd847cda980934af87bb8fa6d3d29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5e26b2676fa184a79298a916e71dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b5595f98df0881e1c03c60cf1e587197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d52db2dfac22c2844cf79569eea0c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45188f1f5e63e4c724c2dc77d2f21cb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045abf6f0bbcbd6dee61243435d10650200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443283ceafcf2eb00fe53fea5863920201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98653953e52a1ee8c7988306444b7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e039d07c2ac6dcb01dc9acccd9cd38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc990a6dcccfde28eda284e24d28febd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a56bd6d83baf1b6fe58ad94c44a6dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe10e160c3dc52025efbed9a940408e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270682a0bc46e7388bfcb5a7e43ce9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08574c830725531bc150ff3e5bdfbee2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7494608a137482e821fb5f6d4c238ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81836162811c45e7ba67dc3acfefa245210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696896e52e2d129dec76b21e8bbb82d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43632c83231ec1f7a66478869949c63c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21537b5ba0dd81f3891755f00926b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94496859ce05ec3cc1d14ac3d17addfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cc4fee8ff2f4ce64069237e13992f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2fec8372527180d4b2903e0ff81a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ba9ab0408ce8dc2fcf1f53a8bab79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fee617bc5d726ff14ff7671f27a4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d126f5038f58133d0f9e1c5ed60232b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799e42947af724ec1fb987f77be565e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423063253516d2a8ef5e71d54f29ff0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b77c1a92c4058461e4144531d9f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadc1df4abb54777db262c4a54d25dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8609a92fe78c29c1cc6d30056aff66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c773cdb683f1b9eecdd194d8368bea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e82fcadcae5f557c26d7510632674226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dcab2301d696ec7a5d6b7cbe6e72f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd904b1a4ec3c57d299463198c88cd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6ae90a539d52ed04d3ad7552c5430229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b21ca7ed514d1c2bf10b89a1bb4cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61367057f80e9af7554afacac728e38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02853af61d40b435a20eb4bb03f234232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133740a7fe413a93acb1a7b6bd4fc076233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2a201aa636a6d378deba1ac525364234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee170a9be83846c6b1e67dedb83e77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7ca83373ac5ba49160db400130b43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0cd100e0c264d1341c9ccf5e3213b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee00c641ca088cc8b1b805b36204ec6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7508e2f1b5f33d52d27957ac57c4dbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a0bef31909eac0605c1fc4458777240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596647b37a34c73d824fd0d607d494f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7171e23372e73379257c816609a68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc260ca1879f545825a8835a48acdfdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3fa95be86a83553a8a8e912332c30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27542de90cd5c55ff651f1097c88fe4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed216526868ba74b01916f307176d7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5040cc7fed59f9519a750b8467c92c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a03a9b2162bb3efaf7be50a70bcce1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731021a8ffc2ab800a2107264c694742249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a375340d6ff29f36a98050cf83f29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a314b9da31af85991b0f232b2e6241251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7806489b70c7dfaad2512420381c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7968a71ba8bf4ebcbe97188b9299a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceeba31e7fcd3200f2020f0fa5f4e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72ecc0065485c0ba3804e7bb5f6ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52185838f896c238da86add2ca9f0a6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab134b491441bf93fef41bbe0e4f10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe44eb3d5b22bfd3f5c6c884dad704b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b8e6472222544e59ca80f9ccd99d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18593240196bbd738931c7b5dc57eaa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67df905e4e406a58fef716e1206840261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367665c15b2d3ca467f3b0ed5ec2d33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831c8e3a04ba82d224bea5c5f376f99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0ec0463323b3b79359cf4a862fdf5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d373196c9b5153b6b664c9e1eb940265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5575071a888f635b50f2070950335266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053e76373193cfe706a9c33772b811267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b3fcb9f955f162b17a8cc5d3fddc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974e2d18e31addd975aaa697c313d42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b62055217b63f344c9f54d91e75696270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb5a01b398319e2d2db388314aeab1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b83cf93b1d3a8b41a11edd476a32d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01792d6b22f641c951226d5cef888da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97b075c454b4c3b6e1c8ef4842bbb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a993851aec2f01f72b998268f302d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33929d7a4cc29209ec73f0d92902d645276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd54a774c1e8d70488f85ff5facee14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce28449acdce4c900830cd9e8bd0b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8ed3cf136b8dd65feac5d855b0545279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d67a75f4b2f5bda32e133329284ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae19053b26064f4194e51a184061d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97cb0ee5ed07d92dbd1fc80521769e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e99eecc2ffa0adf083f84e92c9e81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bca5e0bb7933d666119d85231d75a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ccc4e0f8486fa56b102e84af9fb00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5604a9c582f0bffd692d624fdaadb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7954c313fc21187b2554e51f668bbd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d5e5648d18c417df6c7aead004182288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f871a1a165d4e2431fe26145c60d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446aff5ee8c5b3604827a26d884e442290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b26b64c73f910a24b2341a5d0e33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f012bb1cf12620d606dc5c2d75187292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d06578a915883d39299aee19553bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe24789e4ef72ac21ad26285d37b54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489a70f1de07cf99a835f30c50d6afd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa8f79cc089e75c16cba15463d2a2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ad5f5d275724a1d3e7ab21e937a68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe965bb9ef3fa7bed8df80ef734fa9ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34a8249a0ff31b3480ba4badd1ff08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653a783661e9726b19645b27993f26a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdbcfe75835cc95106e27fabd5d568301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec06f6fa28eda9bcb1d8ef29a2fc05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cb44b06db13f898aff3ca178cd362303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f4c5076c1931070738dd2b471cb54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ae375f4868b166e7a6f797d2f0e00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b07bdc65e6dc243f8fb3d162f4d503306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fdb5a1db3a5ccf4d9ef5218afe058307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2122c2aa43bcc2aaac843736b155b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae3160c27c794bdb4da487d37dff7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0133ded300b1c8bffc784cf06c4136d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b02438e321ba3ee985a7bc1e4df36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db203e3146d8b475631912edb847f51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3414e308a13b0c9ece6689d7850df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ad437b0c8b3ebc2ebba44c4c7d2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09cc78d8074b37bb1e5b2ec6e83b61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661036d1cf88de2232c64dcef43eb34b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c53c659e84b509759723f45022c7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a98defe0e1be0d08f9e5518c78b805318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20139e286e808a46003dc1f6028b978319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869f8532487e8f8ce2a4d499903520320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205cb71e6dcf1f5b7b9753975e32621321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64156e6b91592006ae5394c2b9869f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff1f96459798afd51140aa8bc6364a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24426a4d2c27c2c88331f2aa00109d27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c670e2b3395f6378b3e361ba3bdc68a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>