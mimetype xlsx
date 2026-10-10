--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bc94a29c1676d4deef3d717b34d751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab821c8a4a7117906bf586e13e11c0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065a5e7533209a72f2e88fcc6bb0f953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e11ec7425f61ebff2aaa2980774284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303ac3d26d6104486c0187f954750f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d0615dcb9a90303ff5287c570223f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465888090badd721ac4718bede85c6e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79b0af72e19c25bf9cd76309b7c6e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d21eb25f716a578d8221f4985d6de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f700db1326c5c1da68beb0cb197b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feef8b33e71d546d953340de02a61611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d0c6a4e2a9d614e21e84823f22bc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b705d78c74c8040a78d4eaccfbc4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397beea48d5ed0a133dbfa1d76b5d19114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc4de673d860e52fe2ec9fd53a1d4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443dc3f5a5a94d9cc6071bfc01ae3b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c7ee3b510a0bf5fa5d5920896519c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0527e33328247f420522180f62b1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6524d03e2d37e6c218d56e847e9f35a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bed7f2481ac743a026e04fb672a9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f57c02b9e32124c5b2ed6cafc54a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647e36b6e7404ea623c6960ba542fb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e20456d0458f7e6667bcd017b730923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db60a7855c6b454db61c4d319e5c3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515027ef178f95292f1da9a4ddc142fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b4288b58b435194d25b7a9759c4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59f6050ee3006e484884bbcb2c3bc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a8c02242db3f252e20043e162ed628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a8b25bcec3f357743c4eb9c846c1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81020df2037f963d5f35b4f6bef998030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2745da0eed6492a1b72278e768b3ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b62e9014173aaaab296bae50fd94032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43049ed1c704a4a8a592049e02c5dd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18591b56ef844b1ad1ae68931e39a9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00763012d8f9c35b5e59e620f1fe5d6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b921b518fc4d513f553e9e82526c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f31c8aac901ab675a8cd30f99a765e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6c47bde0f2ae61a09140c1faaa53238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b51659b3a258ae0df4d635f9102ccc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6e71c8215acf3673b37839124d34840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e56d83be0bb4efd7c7bc50764cde741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa554e837a390ddeb6c1b817c991d81442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d692218bd6748a4de6bf4e763e464cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cc0beb2bd55054db4f133eaf0184544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb3b2b3a4003937f7fb1fc6c31608345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28654c41d7c2607fee8bda1ca7a6048f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc75b35237b48faa24d818564a881f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e200a584a4038527a21146aed8eba5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f98009d8ff4a5f06e09b63032289a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607350ee6cf27b3dc8550297a4d0c74650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874551cb9eb7280bc511fe8b94b418551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6c47349be0391d0fefaf86146812a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc957f9c0645ad7a324f17645a7a4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e202bd20b3ea52d6d29b7e883821354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365ab56fce1578ddaf1b16a93a6992355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef98b095edfafd3dd3cad5383d2fca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e747281527feb7ee789d1ce26b29457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed297a5562f766d709c92bf2dde486f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172658fbe58ae63ca3614ce3269f2ab259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762b23816ff76f291c452e636b88cbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdf207932bd6aa207a64229814054961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b4c6e09da5913c6f96bf6ebda3f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a0f0ebdb5ec2f0ac1aa9d3c3e8b1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48cb3da14afc4ddf052424d8cfc9e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c07384581362959bce66a51cacc46465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002d3b90d9781ba792177dda7c5471d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316090dd9b01db4024e44c4af1fdb3ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f2a153a368525f1d0df96180c635068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22908ecb33dfae537f9eeb71ed7d3e3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3947d5548ad4578fa79377331c5891c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838a60be23c7ebb36395dd5bc63ba6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12757a93d49c3a22463228813e2bc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c679ffb12451403f2cb440adbd488373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003aa4baee355e2d9dc85638b2a258574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2afd27a8f6b1dcff8472a1be71f00975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9aaad959adbaceb530aec15a7b91576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febc8acebbf46c980628f122e72ef5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca80977eba2169ea6085cd7a5c0ce778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183188a6178e4f6d26c305240aab90179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acff2b7f9f1fb9ddb55eb06f4885fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd388a0030f15a073e3288f7e59daa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f763a176b5d2346eb14c3910653c84282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca50ec31ee4ac908c9f7b82a8bd3ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d139f313936bfa49d55e334f4710484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b8c19e81a673559f96acd0def6b9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad13272cd46036126fc47d4c6ed5a0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dba49055e05df61216291fc6061e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae30cccbdad835ef7dd7f943c79cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49afec04bb6406d8dcfd52d819341d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc2a77f85f2ddb3c38f6cd9b06d08d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79178049e6bde9ee848bbf8b80fb263c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3424b9140381db78bc2259c94650d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29482fb496621abf7f0d60b50c3704793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a402f787500b747c2d4f15fcd796bb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bb0e3db8e56afb16f93a6c9fbdfdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48919737312b333f421c8482aaae74ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ebc07aad537747924007804b4dca597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1477e9087f2e51c12188b2b057ebbd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0fe96ea5c20f6342491fb55bc2a6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d557e6cd45afb31625d1a987cc24198100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549768de4293064b21b7bc8925945741101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148b6442188ced37f533a28f89b36c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b948747d54622d9a42c093eaedb03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1065e894aecb77ed0d691889fc4d45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39374f685ae40e729e01da7836053f68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fbab110363867da84803cf6cb3860106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cff9718bae0e4780bd68ada3e4360b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21940f854de853fc114e167041f92f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d30188cc2e40fd5b2ebae80c35a3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba1347a6945cc7de1706b86d8e3686110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0558fd63050dc6fff2fc42d5a8b92a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318820175bf2d3bc1d79b77153d6550112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2534ad62d9198cd86aca4e1145b066113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a162a12a0609097b674242526b0d9e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d20b5623db994649681797a48e7a8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381d4657a5185f9bda2b220c85590dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e82fd21f0604ae57954e9f25cc8ded117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81746144548ed0f6d060c51acecd6163118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60ab9c358cf6260a248728e5c2eebb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406b65506272d077b2610dbba8371b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67477a8952151c5c6e82844ec823bc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd629bf8dae05b1493572732b00e5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f61fe2ba417950b18b7f8f8d43bdf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fe480a7b21ccdd8e34fd9ff308a53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c59a667294a64e1a9d12b39ed9acd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7561e692f332c8cce190b990d62b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e93558e547453bdd28c4c80dde5d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856304a0be952a7dda1a1243581f448f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17716a7976a9ef59ffd4a7dd3f5b77b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e823cded74859c53125b2e74c1a77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce16eff8acc2ea905ff3e2ee012d8a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c597facf2eac5bcd9d31dd14c2105132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876a8132639eb5cbf59703f384c6b4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752f04d805a1aa2a0906b41db1cb59a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8beb0a2090fec4748b08cf512e4a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34b6c345ecce92688f4786d1673165136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079ef5c2bd29381c2ca6b1f3ff61657137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdc50387ce182b5a633e13d1860cea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa454578579b7315305d816916d36090139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbc0c557f6d6e035531fe4a04268b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc2fad4d123d795d5717507201ab44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fb3fe22963a743d4e39ac24e85ea1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07057cc4040267039bb66cfa1cbfd081143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc9965cd552e7f52864ca6f66cfaa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be89655d2cb3cb0015985e8bf67c73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3200d03b017403d76846911120684146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42adf34980048f4209a85ee0eaef80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b637a7f2e1225166d05cf092f38b9ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6491b997bf5e16134c0d51480433636149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000cc6214e048ecebf41ba4fdf76272150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a67438199fa43d79bdd03f44409ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58afc3255cf996b8f171912bb1ed8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6228f7f578391dfd5f79d75e57c8de7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e367333035e93c588cafe987ed4a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34508a64c8dd47d498c44cdb6c24ef9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311efd59b69a2ccdd11c9b13465ba8d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecedef0fa5e82c3729ce38d55bd89a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e83e082b1ad2c84ff5471abb9b1275158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8c1f44980f2353d08abfb11a1f1f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a59cf8833c1723fa5bb69c2f70b8ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd0c74f79bd9f7b41dd34eef6d423f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ba2eed2247d9a4e1fb58e8a2f2937162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8703b3f3cb669e024e612640d883e51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2f45004cd2f38775cbbf18676f4e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc4635cb9fffb4b8141c8694d35552165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd55662d94b830717ffd71581d7746f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa73e76dc3ea26fcc2385823e926b34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa717b85aa3a736f0dead159619acebd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe775f4caf681f5b421e7cb4e0832ea4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c343cb688ca3cc4392aab56c8b83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde17e05901223c84c2f1dc9c708d5c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a9250c8cd92a13b2b694a960a279b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74a2c97b34ec3b3011f2ce98fede33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbcf42c8ab9202395c28f36c645373174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3d47150b5e5bfa4a85ce12b2081cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9264a7b939ba1ccfd760cbfda92528176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661adc773120b20cd2722656e87ef17c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7775adbcc64791fc6a2fde4904995178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83991f08cc99ccb6f54f6cd5f726919f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017a130b6a006767e2ec2a92545f35a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f33cf849d4f8efa234777a20dbe80d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240db2d985ed7066e8bff3bb8da8315182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64a3541061f93d4a2d0dd55fab617b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44f9d3533c86e337fc061f4a345eda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7860f24820ca371f5ca20084f7fa515185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93836983f342d87fef7dbf6c8851f98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73e4eee3a5a8d1dd6528555c849fa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571debf66034ad2e732569b09d9282f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50057744a4e4fe7233124b92dfae546189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757d44f79580881cbd444b458b672d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af518cf3634d391b5ba4791ff2e447d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc081b573bf16224d523ad3a5a49b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ce0e96052f4fec46d6a53e88124e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9350e1215d3801dce11dff6138458194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fdfa42e6ffbbd45d81e96a3bb24b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793820488866f54e8c28e44bb8f5a9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf91aed736254f88258b4df709e04d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0fff52d6026013d6a5b18663e1468198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261e5b963254ef5f575c44f6d713ec2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3308678d1f561f2e7a884dc34c078e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e0930d5e9e092715ddcab656f48ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34661a3841fa6030154fa888dbf55740202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78cc43041b2d8821cb2d6239c1316203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad53de50924fac61082e8f717675294204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6411cc145bf3d2fc71429c311afdcef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d774f307ae1cc00a43788817c09b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002cd109b97931d97f729884647e07b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053371cc01321789d369d11794838b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7961ade01da6ac44e5ad0f9ebcda4c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d44e2d991779eba62009620bdac466210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096a511f4f2adb7c770737d102e3ede211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a0b43a2aeb170c15c25f924143e54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abe718f332694808b2cd7a66acff2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a8dc5541de12f4ebd98b2494c131e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e5d3d7c48074cf08f40f0d030792215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbead5e2ea5a580ee323ce3bef82f855216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dc1241fca01f11808d1d5693ab32b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcb49429674a7a51c029c71bbb8aee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401e06088ba8823e42034aac3ecace0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428751535fb5f28ff4ea3d930967dd0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca068df87847fb2f7ca1203ad34b4770221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109f14dd6079c11f7b52f92f49a7898222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e2c520356eb60900370e3e62699c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a82687f34fb8d66ac72e6c6316cd1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a524b7f2fd2ba0ca30cfd2e8a696e8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fc690f3f11331f851a277a6fda92c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a36a3a098f93842f62f0e95375ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51be95ac9711174a00b66e640182a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8e46e22e536a2e63f68e84f8c19b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be8da7df83efa338897a6125bed870230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9ffba74c62c62fd7d06a01500b6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46022cd9eb79c6b1adf3873488890805232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d9a81d08b4195484a4f9f103fc31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f4ea633df6eb0064c8fa297bc441234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22f7517c1348c2f56ccd3841487b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70870147cbeb071e1a8377b8bf50331b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba034445b6de086726472de16dd52c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5bc51819b4323c6ed34d9436e31d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cc7d30d8583708030e7359d72fda5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aac1f0b36cf14c2cd594d127431a57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3771238b8424ce3136ecbb1e0d679241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de5ee82781d2677de91fa1d183c7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10901cffb029a77e6080c9944cd02d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b49ae12dc1a89b4f616843edce86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2285d1f23df824adc45e6e84bc36ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb410b867c942905e988e2ab3dec72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f853b496cf322e3e1889ead3153b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0493daf5dce42bfbcb0a377f49713248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab5953454345008bf6d03ee2f8fdc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc96c8bdcbcdb895aa75f15b79f6a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270b42bae279a489a595a7453ec35cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363941ee7c7d94990e01233792a3d8b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf39a8543dd7ec2cbcd9fd96c8b66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beac17ff42cf16f11c312a6897c42e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41ecd5353d652d07b56a957bf2d954255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e06ddcd1b90a6685acb137888eec7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a82a1a3e83547f05b9b1b6ddb7c353257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313938a1d66fda2a62d0400d4533ee25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ec18ea6eee4f08f3097a332057f09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098638e779e3d2cb55806011d8cfd10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11ce2ab3606c20bd62328a13174eed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471029b2d2f05890716e5704c510c2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99792f1464bff78b5d6416f7256111263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7cba9238f2dcc185ddd9bdec03305264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bbc44738c611198712ea8d86afee8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148488f5e511574d58b7fb097e41fa79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb1b4573efee20f80fd5dc9f410f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc215a5c89df47b92a0e81213f1f807268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f86af1334f743ee23aac6fb3c006269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b5682b8deb30c103069469c6e3ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241672f2c99074dd8f6306616a9d3dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1763f1dfd43508f91c3608ebdaefbbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a2a4268092fdb312d3ed0100696b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146c4f0d3ef0ae09e1b45686d231a10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8f1fe49914e40bb023be5e1510773275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d85c0e5244bd12a19e96396f2735b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9e107f39486507311bcedce5453d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0b698351aa3f688583eaf42596b88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e3a8c69f88c8033c2149dce4ce347279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dda50918b244599f140298cefac38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01956098c533d332d636bf8f39fece28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce88c3425053eac94902a9a94de7a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04708d4f0803fff1584ed0a057f64f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020148ec9754690f3bb75152a2afeec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457472b58a15adce577dedebc4d81e1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b575cca391016ed328ca140bf393bdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2b0afbfa6d3dc4ac38375775ff8a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af4f7af13b5d468ec8f35e4a7a8d0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30db32093232a9c06b2ac45304f6518289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df4e8d236abcd1e3c6db098f5a0289290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf272f57a55528ceec843a1555a0ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aceaeab6c0a1d1de2b4ac25cea1fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c09293fd89dba49c7343245b7acd58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ee1d5746ac8ebb0472ea26f232713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dc1ac59862a31a4a6a9218ce6123c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f970bbf0d8280ffe5698a5cc22a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54702b75d7eac75213845db6f5633412297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60932157ab54edd3c3f82a34cece80f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61420afbf291557d457a413c2c61188e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98648017c1db1d0996fcb4983ced0a87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ef6bf8ee84def293599f0b8098435301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644b27405aa0547fef0c7be1e32f324302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4a03e2ebe1449bb24bbc629f46186303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4339c4aea21d0501056285e6bdb933d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91937838ea327de0b32d0ced51287906305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad51ef1d403840a8b9a4695ceb61065306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1adbf82f55c86c7617b9030c8710d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b89471f2db92d393d1a30162a9590308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16821001a3550a65e46d9d96d557e076309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f10ce1e6556bff2cca405f5d60282310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378e7cc456c868b6252e8bbd071796311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4acf0de4589534904ca6b7e6cd8389312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7785dbf3749b21c838aef2debaf3ff4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea975cc87f57a17acebfdd1e15ec07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bc30201b7da03dbf141feee1d4515315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f750939daa6e81e13b82948c2cc044316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b42e97fde91e5caf063089fc7ad56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e157dd43a71e20e1354110f645c04fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981f1f21d7b387ecbeee501861f2037319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a7b9c2bdda28250aea65fc649b43a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c48a217c6ac39cc22544aca5dffa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbbe5598f01a0b5e35dc2abc2e60c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0189481d4b56fc046f97276aa05f393323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09391781e627ed43cdc7d8678d8680b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894e75374bb8d7e8e437e198a63b3f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372805af6a96e581aeff647ac7d8463326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f875d1043d86c6f75bc88b6c5116bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0428f494d8100fdc5e15d6948ad2ca8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9351d402a1ba0d66c4ba49a9a58ffd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afa2374361a8f70b8b569a2e43228f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb21f76b8b3594b344feed710c2226331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fe5ef4162edd96b98a1670e68fae8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43442b15db139f789a78eb6484ce24b4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569062bb1544062101e72c60c546ad01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248310c0c158ecab50548dd478889cbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddf01ee168fc54e1cf0279979d21a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc672083d9b9a53a82f82dd3135ba34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2caaee99ed2da8c0e69ceaf2debd585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818ab1a2d87a5bf4f27cf2e4063e2bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77499f292b0ea6acf3bdd3dd7b399a7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf1b701e9a5bb7b2b19cb719a5446f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e4e4b4d703b73edef8c86597ac5549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc3fdac96e3af4e72e003ec3259c6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f67691eb1045eb3c44ff25e2ed48811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae114f24858f30ee6437b8277e29c0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9335e02162cb94fda097936774dd2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75edeca55fb8295b62a9beabd64a1b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ec28fed7af99181beb2e871479aed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e901e6b49050a9a6a3b97d852c1aad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe242c9e1458ec2e4354bc8dc07311917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd2ab92eece9c4243bc54e00c5deb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21e979ef441e5b602469b25d02e20519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e1b6b2ac71b915b3315da2dd5024720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe2895a5d44daaab008bd712c1f9cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddabaec6650eb70d869728e19238db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aefc8c1e524704488406b1e17192923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe8fce64df90eff83aff555440e05324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d438a4934574c2846f01717e65810325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2b3e41fdb3b4413c9d52d945ba18426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ab31a45544379b35229251539888327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a29c12efae68188500dc4f2b5860528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4426ff2d35f9103ce74d7b953924aab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e724aacc6fb990580f3e3c08be4a4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b501b36d83a837ba9d40c4a48b59f7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325affeaed44e5cba7794c822ae0e92532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7d9f8f38f65fce99d259dfa911efe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3c95126f86017f59b2686d1a2334934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1018761328392a6ec598b4795f92d5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780086453a43bd84a1dc427afae18f1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3584369467c86547d329c89eb81c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f60cfcf36a7ba5cc4fa354c0f81838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322c7ff7e233595da948e396c3cf3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4129e7c77c1e6979d03396f3bc3dfbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d559183c5d5b3e831b3a9af3f83f4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589fca0847a08ef7c02ea0b7ea8687842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502c04fb647c3888466fd6b80ec199343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c78b37db21f76d5b1969f28949ac2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a514ba7de0e4e0b4e81c99b912b8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e09fef38b7a7c7a6293b07e1ad24a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961948b8b678593c1ac98df4e447a8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086efd0715a5cd49b4b1efe09c95ecd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af85e1d339f381182d3283f291b1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab6399a97ba22a536e7bf7788521fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406dafa493c923bc9ace67a22b7443751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581282aeb6ab03fa5c53211229d6f69952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b11a0743c3eff586a522158b3fcd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e23596cf35d03766ce22b97c33da554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d693cc89f6d9ddf26b4c14f41cd475355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c2e56f02405129cf9071bd4d164c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4faa8d47b88e3ff36aca6364d81b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7267ec3d53ebaaaa57a84f70f10a2d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9718b027962a959c039879f7f42e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198a51b0b011b786bf2e07f19b1df7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d13972746a0482c2e810b3be3de8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8333ddea8197979e7f3708fe55482b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d2b692d9961ad4e619d1cb85a41ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e70454bbfe944489a831ee5134b12364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143644ab134816ccfcd96bd4d6939765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ac853b9e27512d921080133fe5b0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74efe001d264020d0d5f1882a5d10c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc801a6c4ec7227d358d2dd20a83487f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437089e650ce0d77c86c9296779e8b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b34b6fc06ba79311e3ee88e64126cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c40b5887d7f66acdb8fecc65bcf5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ded798da8fec73d340cbd72acacbbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba045db36a79ea22a138831777219a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964501e3dbd6531484bb5242767686b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed2224e41c590e483e38aefbcc69a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef4e928896ddc640fe2504bd7b674276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0cddf64f89b54cdc565c214eb22bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20509d333bde0cb76d2c3b4fbe2b54b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b012ec8e98096bd167ba72844f1631c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636848c334424b2dc8fe22c1fb36cf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fe25724c987baba84145332c0c85681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c81e94b7e960d3ef5f4284388e738582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf9adb52b7f7461530893c080e41c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0451d97f0e220bbfd9680b533442ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935cc78de40389066194d7a88eae86785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ed25e3cb27f37f6b4ac0cbb0c7a2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02e92e45cd2b5968b159d17224621387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf00413b51c361674abd0f8b26f44888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e51c8f26b6c728d7cacb53b68771f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352967d4109494087ef73a53120a8a6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957f61b73c9387e40ce64a3230601f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68badff9c59e70cde2a1445a8dd029792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137ad24656b4c2097cc1b0cf9b86cb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ea63d680d049986c55a0cb9de16194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1a85eca4c482fcfc20a07d5c41d0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5153a13d8829203cbd7336dbcd3e3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40af96675a54ac681b0222cbae332197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5cd2b154684e482c823d1f0680fbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302f87e2a1fefcc829e6ad58e6ddef699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e561bc7fe13a2b13be0d7d2102e8fb7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6788d4fb6875de23bc2dbf9b5c104e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ce87a39f740eb4d8279c2762ba462102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e2c89606231ac7d6b3799ad0f8196103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74964c054963fbe880005301353898104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b5005f4903426681b6d3135b52222105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecab45cb4eb68f24273a723d0f3b3e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f492ea968a7d82cc99351648d8809d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feafdcc929f3f53bb7902edacb2203108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738742e9516fe789d56301e92e193035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a345779d59c54aa3f3507c117b31af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5cb58778929c0bbf4f0b808033964111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec415d8f39198a9874491b700bb5186112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aefac411a04da61c7f13064278c953113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0b235a7366f71f998ac296bf8e88f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21390f274321d2ae7b33609d1235a9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ae3351661f8d346e6f964fe947402116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937f4125f6756075dc32ad9c1b9a69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e02ae9af97a4ca16717ccb25a64b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e191d9e14e94a650d1409053b09cbfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eed65caddb26a4e67c0d9ffded5ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3168a9a01756e4e1c305d671c6e0a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b2d09c3a820da7a2d4c290b61b18c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c38bb96d17547c98ba0b8ada101503123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e042856e55b2a467a1ae4d7c607f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5493e1316edb1a339ff229e774352dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0d7be2b903e378a626cd8cc755afe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c71c105aa273d0feda5166ba10b01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bad9002c14c82c9546693be1fc0a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec725743c38527f109fba472525672c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5536731af76fe0d54e1525d301ca6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3c0f80776b5c630aa88021ce97710131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db0bbc0eac3904e50748fcb3b7cf4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f0b201cf13f9c30e85a6102156295133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a4d8613f6959944d2cfebc96a3e05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee40bc89bdb9b7e40bce3858baaec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e02c400dd49ff5a5a2e28c11091b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c13a5fa6bf965e1bb2cbc5e00e949137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889248b368bf61ddac3d9d09a8838f4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf8f22ed2ee052ab3dba77d2b88caa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba318b0e031110a20e878e5dbc0bf0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a6b05c023eba9abb158ebe2b3a1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9259ca4fce0fbc31bf49b7a970bafce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354e17f629e316d6c53c5872630039d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04700dcf447c50d80faff1070f138c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9b9379a112927cae057656f6681c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c0d413218deb3098f29d78a8cf7f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77775e54c43fa499c2aaca844e8c15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b191e0cc73d12972a26dbdc622fa5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234767a6b5fce215b186ab3912cf9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb81b8ef93c71a9ab34d11f5e0a9a85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3af736c2a01778065ebbd8fa48c32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002d32895f5ec5a562d1b9cc3ae7e0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3709f9d566a919b6fb367d5ab6cc58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e8d6eceee22785112cc234cbfe152154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a033c057f5868683e1943d2cc5cee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051a54b3431084b06710af5b43d2892156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345f804abbfd922d7e3bbdff65ff3ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c520108af803a76ad1c159434f3c50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d77d877cbf24f9e20d327aa248fd5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6e9cd5f9c388afa598abb52bf9b83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9c4e35e40070d998ac7611da591d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb62e1e957b52a7b8456aac4173b99a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237b1194c4f684455c8f02e236e9d18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64385d1abdc5f441ca38701ad883c348164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34afb6c5fd81036be837f6962a2671165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f169f951c4339d88c9b7df52066885166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ee337212be9c6541c9cc85654fdf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c0471560e535221de816d0cc6ded5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731f1b38e187a3c7871dc6ba0811a2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d899af1e6fe3c2dd8248b324f3641a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d55ff60edee51186bd2d90a61187bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a0d7349f9d229fbbfffdc5f43c5d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cef9c07b04f29e3e6aba939d0dc67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbe8fff7f2697277501efab08fe081174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d11e35bce43462b534029eecc6fa53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3dcbe694c68047d99bdc15239b232176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2da83580813556b4fdda29a9910856177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca350d251109b8ac45b21bb16a780f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c365bc72b3562672755fe9a9bf38b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861e3b584e04070618de1d329b7d6f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c156c96c462bac15b1c30ba6ba5f096181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857d2eea5381319361791e298227a6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87839039803761e146398c23b774cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a880c74db669a386ce064115abb2cf5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4fe11dbd5a6dbadc420af7c700edc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15be7be36d4ca31cbad667cd49b8b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518a59ea477ad02b34335190831af5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5e65efa8c810c73fd9f0a8175c546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cab8a61e53d31022d54704c402bc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe241191f615514c252261d73dbaec6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd78ff98e6e9e63e16a86a41f9282191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18595c12e3607e872bc75fa8b33ff79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664893df09163c1f4a85163e8a50000193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f8a798919aee315815760412ebebf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f46c453017eb80155b5d5b848d55e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96437462e4e81c9ceb7b54937e24b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23507a4f8b8a554ea4134736d19fbfc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c368f37ceebb0ec52fa3eda66cb84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e155d8da7e1750e29bbec55a8a9b4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c209e64eb581be8957f1fa0e125eefe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e399aabce685fde84bf9d292c090201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853814ccc2be82575e6842a3f693d202202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f4673292b7d8a29a654d21375bbe1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410d6dcd85d30cac18c75e66bf0c239204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c231afdc16f306df666973114ff8f51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8659cc8db32a2a950389a73a4218c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360865a9e42a35eddd3a9298038087c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47200638fb6f0057fff6d2ac617cb711208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46ae8073896e89763d223cd141ab40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033b95b3643bb4f7475bae168cedd6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d530dc775c4574c26ac012dd82fa6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6fa37354eb2b7418eace07d076933212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416857d99b4bd8fe070170726cfd3e1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab58973d6a8cf97eb3faf78ad47d27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f160e9091ce2ffdf75a18558822aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195acbb3af6733e2cfa2b6a49e0d999216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a2f7ea67a482ea64760523f85d3fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656c0e9df79d8f25ccc02624312eec2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d87865483401a7630ba13ecec3a5cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb20fe057ec969d15b0b4451b1c880220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccbfe2c29b1085806c2ad44eddab4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaac4ae175e84b8c3bb780a6315c35a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bab5755567e654181d9a0d126558d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c975eb4e752578b6e7574595e831fe0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad5c1b67ab07e3272c9c7ef2857dcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e5e6bb5a8de607b4e1d9a28089ac7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4904bca2a1d148fa4f50edca9521a38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eb890a080add1f60519203fa899b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2fb80a17b05f93aa300c978d9d37c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9043ba9b3ddf51521df723c42023128230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31c352ee44ccc35865a5a3fce696cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aba60b2252daaca7948de7857bf31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86f253c3c6dabe36b1cbb093799a79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54563d7abd9011d2c389555f3028ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e0560de7dae58623bbd933e94d9f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8405637679721968ceec84ea4e4d6c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cd7cf7aef6b7128bed9037082641b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4dcb1061a506fa443db70f1b8da04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55437f877b70582fb800bbdba389406e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a73121373bb2112958280cd638a2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba350f25bfb029bff522ae5facf83ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75772a626b62101c36655b107df54dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341cea61cc90b10ff83e743aaaa3ec4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c210f58bc6043509aa9740403f53fe4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e50ed61bb413ed32cf67c8d4ec71f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf517d59d832525b39bdecdf941fd7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9015f689fcd2fffd20c2211cd2da3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac6b341e9ec5ccc3393723926a2a5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf60086fccb398626cc5ee505bdb06b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa7ceba13fa6745d087f0f960a2472250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744c802bfa9ad3e6c37c03aa4aee7b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15148f59d2e43d41ff170e03d416b957252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778a554794b9da73d6cd4c0bbe871ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d498227295f406fc34b69e4d201794254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04880710ce627ff06f37d160d33eb330255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4d40b9a645ae58dd7028906d4654f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517f6105f08e026fe73a43570ebd4f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaef663185df704bcd3dfd50eba8df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0698be0dff01b347df41d1376a51d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada9a2ff35b2420fb038c0acb119ca8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b606e75993c37f5ef830b4e6bb0083261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e188d1e2ab5d9ec7783f321c1c26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017433d9f6e9efe263f2c39130c179263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a74283cf409ab304c0638e1f2c0ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfa3be4a9dddca1dc7282baca47c21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6754af66742656b37b9c114b6f0680b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe0edda0655dd9073f90c3d1fd19f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7338fdbbf84ed766a6b6319c5e903c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a79db6b56ebada80d87f4360777e40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a310dbbe92887d39e20f37cf4e0cf32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaab0d2362c9dcbc9822e5656662603271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5452609210d40a37ce394e0846f55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687965e434415f6f03382bb83f73867273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096e7cbfefde12611a98e0b9b72066a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd279b8c89befdfc1b9d22cc2c0cd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d037f24a512e7845af628f264bfdbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f48a8e8cd86111b4945879016bb99e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831605595a500f3a8784e0e62717503278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f7ec8db191ff22913fc0387fa2eee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d0279ad780d96803d2dbe25073ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e11f1d29948881d2643ca2443755281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd5862e7c00b6993bcaa35959807d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a78f8d631017b7b6e852b7501ece3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bd6bd01bdaf2c4250aa31614a64c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55403298d3172aaa25169a4e4c011fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce509e8a2aede7989a84577751e1d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e6bb8c3d08bda4f6977e9416eb2e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262cf20e353a27733676b3eeaf7eb48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e148de47b9a04757e1ee98550e71e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc50547a8114e469baa3dd1fd43cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43f51971ee4537834023749aee7c46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5075e181482b193435e537b833baeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5712b0db0f6e14914591b7e50154e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91321abc5b8b943388adf93b850081294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424001386516512911af93065391b3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0058634e739562ffe053d009e769b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb26ef73b3c7a2c00a2fecb951a3eb3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dd471a41c4b8e156ad6b97bff4778298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae75d5302c385691429d5067f96c5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256b592cbaedf3b4f97d59190c55169300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b459d5d488d8fe81fc1c5f4f2460301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0ece1a662e2503169d27bf6cd9e65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c04b38dd399d504cb2e42b1d3a061303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef43f7af1044345dfeb151a39a546304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3385d7c933c3b43b034ebbd159a35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1339b3d47269558437d47e94afd3dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0b7fcb298cd1be418c4710a9701e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0f2eddf18d5c38e0dfeaa74c43857308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55589aec3b474b8d6aceca6bcd5f037309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed393402a333e66de0d78d3e3c471966310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a10bb6acf0ff8ecb7c4fa52a685121311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85627e0c1bfaeb3053b781a2033371312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383588225a796bf5bc0ebfae4a9bdffa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75531d62ba1414a0e6971178e96e1d50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce921cb8761c54bc7081680fcdfd561315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745d8e0a465ff67a42bb2bd0f326c24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc589bcd9683080b2f242a5e21b94eeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e86a7973892f2e6eeff3da2ce559f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9d8a9f8884439567daf3b40e9704319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb87ad0c3881ebc567e9c389863323320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f6081505d1447a38304a11210ee0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2983708371faff3645a3cb4a6ddfd1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745c7aa2cca223d4e68376a8836177d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5730c51c53e73631379f7c8ec73ce92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8dd783be3be53c7bc089d85dfd9bf325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>