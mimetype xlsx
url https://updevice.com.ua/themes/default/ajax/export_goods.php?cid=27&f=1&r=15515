--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc875e5d04e7a0aac05b371c3d9f0391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da5cf6e2b1563ef3ad85fccac1ce9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5114b569d6be04f5fbd4a648da43593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51429091393fef5ac236e13ce8e86ecb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e17309d1e85ce208f683e2a4daa26b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb24dd9489dbe708b912ee89a593c1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dae3dba422ec5bb7e72e4ce2bd13887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114db7682358ec39d624fbcd85d3d8418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b001c22624438453bed2409d79f119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b69bb10b94479739ec6dc16cf2b63810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42543120ee06c33e62df988686c4ee1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e8e50457ad0a49458c8da5fd8875f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f148e5339449f2742614d0be9c6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41499a60f2257c31a5b6e31a38f417f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba757c0dbb244773bf210a8a0a88a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1e3f06f8e7e7a202866fa736130516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385e7b73456099293aec2dd79a0e35517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde7fe0d3ddc9b8c808bd1d8d732e4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf42788ffab4da69d4fd6fe131795b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c6d4c908419ac95c5e19328d04c7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e726007313aea31d34dbb856ef99221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b093c6bd98f39ea6462262788356f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc937de9a7dab8398f6353058e9e9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49482e8418654211d19147076599ddbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011898703cace3c972dc8033085574025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009597a09570220008b623c03a0447526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259394f92b7adfa6d675b61b811e35ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c11bfbf90f77467e3e4c28aa5f1d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8249bf5b2e019e6af2c5c084bc70d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cb3eef76c0b2fc62ed46cc1a7ae0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e40c21446dc0acb9136d106da2f1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a67400f3bca9e23f6ed8da43e07d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7713ecfa76cec5c6617df97608a138b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcc8a81c958a0f1e4dd86bf22e11034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b19b2f8c56977048852f15b3a6785535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085fa11377529b2c74e188eebb8bc9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4142fc9cb197fcae912ed6e4a94ea6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4a480a2db02787dd5c08f095b62c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5e7eac1331d72632a55ff9cbaec0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44cc046babcb289f5c4c2f45abfd8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad7cf595c52d467d9790b8a572c3c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d25565265a5e7ef95eb442445d368d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a651a6a42b3fa2d28acb74669eb48a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa0fc74cd6ce90237406a635d1288044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e20bd9810523a51aa736a8c587483145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e86a44e1bed90586c140b733fd361b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca395a2cb7e38c1087dac47c419bda147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93381883c8c96f0da26b9367b165d2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ea82892ba212db0f58ed6a52cfb4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6c03eccd9a336fae9667c29b8534050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c45a776aa6fcd690b2bb9bf2482cb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d391e336affa4d59514baf26c4e93a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9d645fb46dc728de9f27fc864988b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf0dd240c8aac2422ae088226fb0c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb344e9ef8f0f536bc679eb0612440f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8234ca6a59aad14dda5784d2d7908556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be3cede53f1f10512a76e9e3fdf68757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d55758b7b6ccce02cbebecd231637658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae5fa0c919f1f6cd81b34c412b3fa559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd898026f2dc29bb95814e4c9857360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139f5312db63760ca4e93c6ac6bc42961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969c89a96a1b9836b80f7238528fbac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03b158ca80e992cbcb4fb99b9ebab163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f1a531071b27d3584dd06ae61cc0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bed727ab097eaa1c956e3cb33f83665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b452b507558b3367c1089680b48bf6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbf3f5abea572b7ccbb7085e57982367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499f4fd81a2b85ca1e1b80651d2e6bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f89ea480229ed8313a8108fd10dc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d53dc8a3c1d5eb64a6ed3c921eb71f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a3032b82630f8ce1684caa8b5359171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e68265326bedf6bcdc0518ec1af0cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e1869c25db4f29ebfbf1d7adcc7d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a6a70d5559a1227a2f0d65e199ac874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d5bc11a93750c7191d2945df2fe575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2db9fb830a668e6fc6b09c7b85a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011acaa0aa830d9955a5e1a516df1c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c839624107c8cfef3ef5ad1820f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759947fa94cde0a855416e3620b4d2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16885624c5d8f933b8a843103b8b1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e98d345ceee87633b15ea1cb9c5b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea8e2f9cf53e3fb722d22378525c3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81cd87e69bd3a4b917b5df51c552f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4da6c4a475fefd8edecb7eaf3f0a8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed0af663538d6056dfab14621f5f3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f600f3adbb82a597a65a259b5243efe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d4fa058301d8c827a73d22a0b1b9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db2688090c15d96d318c9d8d3c818088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9cbe4dccd405c5cf6da075181f42e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7ec45bf4a36ef548cb2293f21dcdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201a13f700f94cd4ef3da07b6b83af091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91102a131d76251fbada38b34cda66092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc7813d8dba764176d51f0e13a5e8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c000fe6ef584e9ed68c695861ba441a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f76b3009442756e14f97eac53f62d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bf68a8ce2249adda69d23ed3b51d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ab52c2e63b1a9697eff428b06875a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333d54dc1c107c43add20a32cf78cd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c8a589fab04c322782edff2bb337d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f44d33b9f57db1d3b696fa79da694100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efbcc7694681c375a04b97b8926e58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e11c6510308ed8042e896dd140a7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48dafec14b5d9aeb0ca061819b8df0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233188c495da6dd54661c1efee5932a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878851db7be57afad2834810ba57856f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915f8bce949849b4b44f0c0f4bb1d92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29f220080584cf0a913b2e7bfb8a89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd788996733e4f8f6994eebf6992782108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7b9768158fed46effc11c93bf8419109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2b5960bb24568d32bf9d33d12beac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8242536fd65c3fd5412b4a668ab3c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd2d8492adf80df0060ec4f52677ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416b0d61a418b0044b4b6237823a3b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e350ff268817c29482cfb52cfd922114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fcaf892b312a07062f7d3194c77b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce414185f9e8d3df370352bc3c532fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32229f3f3508ced38aecdb607e76bc66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd30312ea302d0196033136d29dc8a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa3da53fb4d2c55eb0f252c24f55ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a137efdcbb9095717310a2d587ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65335cbe5f51853ee27067bd0494714c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695da4c0596e24ff2ebe0a5e2e5c6df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee39a494863b50b10bf303018a92b99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9df0409446b5769c575a97e669153124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398fd82d3115d4bf7b50d16a3fa0809125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae84ab055a325d79bb1e355640ab9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bcc2d220e10c49b3ac53e38505295127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9bfb538e4b407b7f6500e943bb095128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36553ff4f0d914c6b6883a34461e0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138c6e202e744514d9816c634aefcb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c92ad0735494f8e925daf4161a8de5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20009940c4081b5a60aab823dc5b7244132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658144735343d05cc95bd0c37d19aa82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c175cefd58d53826765abb9994d47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c1e51d3f7703d4447ba3f032b4ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec77de2d9312df0f268cbb2c472fe98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093996f1d34a55aead01c680695d67f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd151e666f1446d706b12f6f2ee01d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597051aecb0c2346d4f0f7ccb4613093139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e1f3f8250955ed2299a9d7ea5db63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832d4154258918fdba8faea7008db63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbe9f0f5d1887afb98dc8854c10aef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48bf87a3161b236823000c1ed2684b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3a7c602d00b3418bd921b1f7ad124144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a42d792fe8d4f8ae605a4ae96e0a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c680f201242052187a3cef464626ea4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221720e1e59567b93760475daa8f3f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97183655c101854c54ccb5b662a51d75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc2fd541f7029180f675295658e2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549afc32961737d31cff05e7e3d62259150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc91b36a42d2eafe7f0b08ebe7ca79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e888145b7efc98ed328be8e82d55a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465d19b369179f764afee33a846c286153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e49a70c2b8e4bd2777caaea6317aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43caf6847897313dd7a3b385a503171155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef5e812706acebb698a6cdd2a746a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4142b506af0ec288bf35f6c4a9f3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725264dbba311a05a25ac05f09cc7f33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7c43fd214280ab12da4d39dc33791159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9650f14574799c038a0266c4d9f7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b16ef506ca78ec4afd2b92260859c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dca005eea8c35a3377392671f377e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090625c04943fa28612091cd1b138aa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5686c077a350c12b4cb56f6d06675164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2049873d49de358fd94454ac72d252c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2986237b53d9daaef86022f72756a94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c17939a07498bd847a27910ada0594167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a86c2bc7162213ca071fd4bcf71bad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8cef9b3a7c928c0cbced633d2a860169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81303ca5370372253045e8be10784856170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2682271f1184d33ee0154b9c4d965ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd5019b7a1b1936718f76d6c1111d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c841b36f5b4bb6a8d3cc9adcf38689173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11186be63cdcf4b94ddf3cf7be2712d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2451c6aaecc5660f730ad544a12930175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a0a771bda10dbdbd4c7824dbfac7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86568cee9ad9325663c78bfbb3394f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e5187501c4b8a6ff060eb144fb714178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311b2e0a282138b999d685657236776179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d19d396ed80223681d5cc14e86455d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36804264875be15e2e0097d14d0b7a38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1783e03567a6c92e23a04d520e3d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8042b5df58b5a6e229c5238edd456d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152780dff85bd85c94f2664dad88e55e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508761958adfae4cecb209dbea3b9b69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25e0f15036556c776a01076dd777d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd9bfe87410c11defa2fec8f566866187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e674e27b5953b8f6a3d815ccc7bfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561e9629ae9307c391c0f3f0593fdb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe9e6e49320b3139ba48b36178fa3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5886e9d30e872dcad0071e43e7c418191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65453255a1658207e719b04b648b1d45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27ccc4ea2406d18a7de34f3f0a102b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be9c0a4ecefe1ae5b282cc001c4579194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42f496b5bdea029d210dd748f96c9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be9fb3c3f6c50d9fefebd9d3baaac2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c17c65900df530941491d38ad7903197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ca5da74e85c63e4c3250fd9a58e38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35018c3767feb169c552a5fb945ded199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5d53c3b7cc51793b46c65a3342f15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf256d4da4c5db9d156263a1730e57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcda00ca19cb15df2e672b11a3ed3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee285c98e809d2cccb5b4ae524b8cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148a7d9a7429b30aeb8d518ff849afd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdedd6d5ab38ae9ad5ac4d809374553205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfb1ab0b23212ed063e17911a40592206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604d43d8d8433e28701f981a89ce14e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35194e443616a071cb8e9a5292ba07a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fd84bc8550bf4e7ec252fb76dc898209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672462b67db148cf68b084998e7f424210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e084548dbbc285d56b4370624ca815211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328fbe67e36f067068a84b6a75699e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93445cbd8536e10576139d58c21e2be3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4766c188d9730e04286cc34615be08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a771a14f178f92d14433706bc72146215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c56069142503bb94dbf208a01f8e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788de0f59a7861f70557814e40065a78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd71d4f45769edf00b020a02d811e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722afc635047cbf4a9810890c99d26db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa5a80da24ea569de10987949b4d01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19ff1f0518f74116910455b75ef3ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4f5d8f95933b3f78c58dfdcbbcb8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fe256634834e9778c1367a1566b34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667962fd71619fe6ace4a2c8a412c79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3bf177609041a63cc917234c50140225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b14cb3cc9fb9a0ac44aee84068e2ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350a026b3c4c619de8f224399b8e1fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6eca149a511cf366abd3f23221c11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3fb44055fa2f634fa51b0a5a69d66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65721a56140aafc638afc4ff27dc5865230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32077ecdfb6095781bed827b3548ef9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2196c1740561c47f44bee45e93ab520232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a36048b1c2d4d33636f3689dc1f93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edefba6bb10722f443552a1dc923a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149efcc042755d0ed650eec75c76ccea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542add7586cef3b430db384830f1780236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0210a7f44657d3ddce4366e084bd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccf483029146e5c264b2eac7191d93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd8c32acc81c7f033bbfb0cd56da31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4995d23d639962d6c7f7976238b51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dc3c704bf813ae53925c0f08d9ec9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7a002ef62fb7a810d162d4d75d9dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a9903e0a30a84a661439f3a944a69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825814cb7a045a53ea0819b3f736a184244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6349138100b408f43252cb1988f8501245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ccb4d953963b0170e7fdbb68b2334246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc75699080dc2731325a23f316a8f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c4a0241797dd8b2d1644bec43d772248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823afddc25d80e439386009285f5144249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06958f015f1719300a2545c79e5a7a7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dda7d708371f990e91c29015745ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6b3663e41b74d3c31e50305dd6499252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9caf6b77a77c74d3dd05b60dfaed3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ca0a74efe153e2c335c06168f821f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0871ae9a28d1b3982beb6bc8ab361d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bd61c015a83f2e778eb902dd8bcb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ffff92b106b48e1b54d8b2aea2233257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b687b2b752a2bf6cfa76e583b9525f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26393286cdb6a7c078966964c64cd47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f426f3e1dd97503799e0c1f132d44b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7593663e71632c73299c00c480e8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178fd5989b3acc64a7d32b75d690f6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d752537e69958e80b78f3af28db497263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8494c2e591f802c99acabbfc5e073c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fd0767fec8de6b15d7ebea8c7ebf7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfbf167c0bb0642a7cd89b1a1423c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64531c97dcd0be5989b108bd68a6120f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eded1c6bd97f536f44124c6a251a95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb4afbe6b61ec7649599b182ccccab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593963e5bd5fe471346a96858e9e98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079c41e2f1339e0b4af6dfe34ee1679271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9c788f142731e5549924e8bb812d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35070893d0315a249e64ead8fce515273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd8bf45c931f6b50d1ff8c0775da40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4762e6e61aaa4c8c170a02c3c134d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f5abf63f9e812e36facbdf35775c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e28564697ab118a5f90d986fd0860277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7da3846c6f453906d9c4a46d9cbc5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af3303da359803f6df152f6b3f7169279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1815990fe6a9e454814ed8d44d47cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137983e041f92955c121186ec5f192a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c9eb41a7ce73ee04dc34ae64f512282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518c15b28640ae157e34858ed95ba8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f307ea18a18c564f9617cf2462071a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474451970c38c141fbdb671b843a660f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a3ec14ce4cb4dd4ac3420be4275a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877295eba3bb12baa28ba0f3b9208623287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425d3155997af603bd2e36c6d71f2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b55f3b85a7d3328e8e9c70140536d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7ac847699bdf0ca917063530e3a20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fc2c54c229ca5936a619c4cbebfbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e8d6218b0ea4753ca6110061d1963292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaa3a3ed79211877db8ac53b64b539293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e092e8cd4eb9e3c618c91c33144fa1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bbda7c6162545b7631223e61c1987295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99857e274911ea6abd502f1b6b5255ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05b4074d797d82c643c3e70fe7f698297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a115d3932a62ec5dffbec837a1a7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecd11fedbd01bdccec97607a3603cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c612ec96c14ca4bcb93b9f204bcd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d10ba64c7dfae68bbf53c3eebe25b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139530ccf32eacc852e2278b208d9a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cded46bdb7420effba28486dc73175303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f2976118a934708d30a979206d47f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47973e378795043f71d9b7dcb9b3a393305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b6a5ee851497703499e232a23fcb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9598ecc07678adeaf5bf1d0b875c735307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f3294907ea681fd369c2d8d4bffd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687b45bdfba87c178a160f6b05dc020309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc56a135991f7ea2f3525d2e15b955310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a813d386252995b431ebc3f008d10cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5601e236575e22fc2ea027bc134502e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0dda387bfca9e9940fcad5a8a47e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7585d6789484df3030754ddfde1d70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa59522acdf1d2a05e534348eecd50d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c7b343b5cdc1fa73003bfb813a76a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f514a3b65d348c198663af4f387165317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2566557e3d5905b8fb622671768260f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4afae42f801326d8cb04e8e13f974e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f695775569328584a8b095d8712e09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7fbf79c8f0421dd46ca03b425bdab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5bf55d0070a2f6acceddf4ec160a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf250a57344107b91df452fbe12cdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e59aaf1f57548a63716b70b0cd67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df871a58081ba20c52d8dbac750da2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d381da7e294bb47e1964735fe3f3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f09cea3bac5e4db35e25801986d91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb05f36bc243ad71b1d0363cd3cecb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dabc29d2996335989dd5a9fe86b88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d08dbd102ccaf45b3562a10e9da8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c37756af240c71c8de53eda3bad4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0a0db0a0d4f80790e296205736a72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786f34ccf74f68839d5e653c14eb248333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0f3f609942043bdfa5c58a10482ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac50defca77efe325066d2695f31c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309065d2c28308e33bb36a1cec5c5a9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cd48ec21c520fc591ab2738c326cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21114f25e979c9948016f91bb7f53b915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbf798185e63c02c2582a87ea833396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a4022da4099b33f6a863b88659847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf280b1c8237b6c0d2b563b459d8728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe23266ec5e8293f67c3218a0b61e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c244e885b36ce692bfe74187b8473810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576bbdfa1c58e920f8cd774e041f9ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7893a1d9fba0941b8cbe9923d19ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbd46162bf17da6520039ebb4088c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfa20766bf658b620f7096e2458b3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ceb52de81fa83e6082db0722d54b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3be4d7c95c3df7fee891c053da94416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a5b5f9c86d263138744e93b36189917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d637f14449dd9aa412297823360e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c27672d6f8a556c353796bbf36cfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dee6da4cb9de7381655efdaa6f33b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de1b988d6457022616d483c614f6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e814c66500b5ca6e08cfe03f6f2d2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11763ead17fbe90a0fdad2634a29e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7b53ee0968bf80dc6c74c727f83ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8bf7e78c02761fa1856ba962d6e1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e7cc624bbe4d514e2f78563a0153f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed0324c4cdeddf7f6ca8f23ef3c0a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431027bdce451764390591510a0b9b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad491a416a3030d7f212da45daf4be8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c41be21816fc29526ee6e4f91126830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34443b5ae1c954553458857cd55a6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a1266614dcd864fe1e9b399af8ef832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a043a73d2c9c90a07b662cda576b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63986f7852c144b572c56d4dee04221334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ddd902ea24f9c05da385b278b5a8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2112bcb8cd14012aad2a3181f3f26736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72f4063d65d1ee158a304df40b6beb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437533d13ef8264f07e4482ae0792c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1927083a67692eeaed16e01013d7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fb8079724986ff2fe201011dbe88940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8c5f90f89dace89612b395d2453f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6522847d482636ade04feb5b2acb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049c769b15bedce28ce43cf4dc4dfc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450601c0cb6d9541e105f4e06d9e61a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c525bcafb606d382358423089f41d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643380108604e12a775a27f94bfeb9d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1349a1125e0f6a69abbe31103b907447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26753631554ab646c6c8c8a0b56b4f1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae670dddcd0aa629306b11d9acb5320149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae8a7367470ed15048b9988f9de58c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d50cb4b33dbf5c4751265c7a3fb39e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a594408dfedb47c712cbc9750d73d6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675640d671e20d78214a34b42692dafc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac955d4bf3a4274f7970a9af753e7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c1fac533f88cce78033c336d917055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc526feb757105e61c99d33e761a0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff0b78b0ab5b07aefb14e0af9d98ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56835e097af1565357a77ddeda8557858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323f4b276c9189fae38a16c317ffd4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3a7d0045193a62133bd5f08ccd7ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7c67741fb7b0c16b951d30199b01361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e1df783eef936f6abcf298abf484f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ac9313089bc1f5f0aa02152d3d65063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86e41034901b6abeda1fcf31569cfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d42216365be9d7c20da03d33951f5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50175cfc19785411c7b9bc2ba5f5baf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88add19bf5e31010ab0b690b6ad1698167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d76e1e6119e816ee5a01b5131b9c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416334d4ae5d2678f91a1195f052fad269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84002cba41d9e73a7931aa8df57dafe370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15540e4494e43e66e4b333818c025271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839e789fa3eee53f8f5f3fd5711eca072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d9d5ad2f0e4fa41f3a3297866c8b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87eb790e8163674da2d22fe41fa88574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f282bc2c5ad26a2b22a08309853379d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aef9578da014e0fdffa72e1cfb75276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abe70b95cc203aee7524edcfb51c0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06720e12d023f4daf06dab8117478c3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aafede66e60dc5fa71ab318de9920479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb6faef0a9e8d566f16a69e119a4fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6176de9f7a7d69fc29e03d7b0e1bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555030cd9ae97eef53bf015bcfe0bfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df744e62283ee2b488346ebcfd2cd05083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f52fd69f038debd1b9f790266506084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a453be83fdebb987507850fc92af6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6e9cc191f183bbed04658f37f1e6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6ca183ea12ec63834b9317708447987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c6608dfb33b5c70167113b42867ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82186b1366ca7183dedc2409036596b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c645e3c26bc3c068b8a8e98191d84090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d05182f1289a11f7cf8e3baf5c660c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ad09ce368edf0ffa5ed6a16189e3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1da6ff0cad65466c5ad3ae91602df493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc9d36d94a8795a031dda519902a9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda672678e249f124162e5fd2f7621695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba74fd226eb8abcffd74a8b371875296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423103b95d183bccd812ad2a9376e16397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781375636df31a588ccbf724fb213cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070bfc2507f7ad25e6ebd9c4e3d1e7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29c17498b8156f27ed3badc5a98c56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8f5c6bed020cbccf216c87950490e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837ba325ee13cd098a98b72fe6f8f08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d814e63d91eb4748c098610cfdf00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28744325ea4a6b919db1b23b459389c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916809b35bf15976c2d8cc2ddb42694105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fb52bb29219daad7e302667bf4a93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6683d40b9bacac103725f1e6610a71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91993aa032140656e7f29c64b9fc12db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeb3f4576668d92a1600fd13e8dff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48fae94dfda1bc2fbca6a18c5e2f33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a7122f3295e057525255195353fba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013aec4643a2357bc09acc41884cbf2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ea8043ebe65ef4ee553f7d98c528113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac4de1a629a29f6316fd7c14faf24c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118f3564b5c219689c5629126548202115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fd3075ea8a4b770d1d3108c88bc55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94ec9ce18b64fd6a5cddeff2925719117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ff5e7c464720e33e99dc48b9178bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9b6baa4e669645c02c3dc35af4213119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f757f9d41157a3745206549a7af1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab54d2d0053966b2ed1ca95b13e3097121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494ebf908d6fec6b15c46461c7e0b97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb312cce27a33a525e30c2dcf096894a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321524a635c36f360b018328d3a5e74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac66e47f68c75d27a5f5e472e862dad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94d11d45c92d12844741127896ca37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad2ab33f8ffdcde3f5fa3815e75500127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4c3d1b34d2a87d0b265865aa62a48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63972f919e21663afe8a05328e9c242129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f2f353ff528b85d507be96894907d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294be5a49f7e92ecd37741f41ab03381131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa795ecbc3e35c608124669f75617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16d4deaf4e4d079d03068cd7d5879c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8b12cb0da6e0b515eb1914ce417e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eae4f88889eb3243ea0c2105130e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dd79870749a340b862d99a89af5bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b78f65e6b4255bb42e906311e72347137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f40a93d81c9f7d95a30b4fb9d3cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8851530ef476d375dc0cb549823215139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c063da809cc2cd2c9d4ada79fb265e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e8ba9e64e0f1cf05a2f1d76bb5c2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a7c7959abacb74f7671e6ad0476b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4f5901e2b77fe96e6831e7d50f948143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397d91077ebe0d49ec086fa6d2c66d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b43bb2b99d6a6e8ed421f27f9074df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3425879ca7db4df2179ad1ea409b73d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c9ad166382a240e92a48d74c86bf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88129c544c45d71a9f32751d38206c0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c39cecf2e9d2b4df511a797edfd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbf9e36e22e6c6f41a745337799222150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081099ff855374dcd176b02744f8096151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49990f68df2e97ea6f0ffb3003ba5caa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a36dd8b3c81b2fff27040ea345200a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926db7bf9ac113790f568595864ef911154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9b8a1c646b8462f93d1e85aa72c01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba13c547765f1fd05c75d3424f360b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab73cab80260c84f08d2c87b7e1930157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90c4dfb1fbcc7df9a3952548f44d73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f17f1d8155305fa0acfa48c0a33eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba988cb565aa6c066472674f8cc4b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbb728dc7e077b830255003c705c51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f1d86a41c0893f27d1bc083a4ba42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0288261e2c12470773cc938e6b0f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a978a085086c40ffa18481c16bd6d4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c4c57c6be3629f7f3656739f97a99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754297bb6a7d1c6d075abf90afb0661f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2eb88d1aafe6db2232cbf1439ee0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5314ead2a9ad51ff5dbe8ce51edabf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e10a734cd20127cb557054929b77b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcecebd6774408db4afc100523c890170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f75bc8374313908bde4aab38e07c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f358901182280129e53f87414e932172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d28455abd7860339e517bf399e834173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c054e513b88f501eb4c8bb113a1aed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540c7ea1e5b9ae4f0b1e9ad251eb3c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bf9fa33e0d9ed463a9d06bd66cf36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460aa09e7a0cf28d761025cec2e116177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21cc987b126e82a8cf31603a7bc13d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af68e3b47c39047a0b9a70ebfcec92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e41ebb61f3d6306b78a59064f484180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c16e13ecaf9bc30eaff29f78de99a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa60df3b6b15b0b0c833b2f2fd5f4dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d26d385116b86b407145ca2ee99b17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47df52e3f75524b8e4cd29fde22524184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e671b965cb2f13b4935d67646108574185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601902cd78c936184fc94f407683bb33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ded4373ed8b20714facb0f18027954187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30e40a6571c3e93769b6ca2b735ee4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca24bd9bf1eea5b5aca16bc235bad3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dc659c49c861ae6d41dcfc81a613b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1dfcebe1738b40d5d057b760bb522191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0adbc8e8aacef8716b31b26fcc7b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d708cf92f091bab40661d2791708877193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c40e5ba6dac4a5257a92f333718b08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeab38f23ffc0dea6da09a4e1f607f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f312e2984f28ae7cd0298d8904ade196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1ee284544f5ed8ae65ac13247dcd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c37a463b5ce3520600d794a3aa658e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c1646faf160cb63c8eb3dde1d08da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec13660983ea841223b09410ebce00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ea00d09177f73a412298d9173ec5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a489f79a3bbcbc16a27aaa686460202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e688e2469c0e1d382fe88cf0606954203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4746d047e2c480f3d4f0d676c0b8dab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ace1ef18efa07ee33fffa85a148cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa7a8c8d55d028c538d88f5855e1e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed9e0586e3a3af6da25952fb9879d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ef2f46e6127bbf8e738e6ae7fc6c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ccae1a314dcae2af6b698c96958ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe464282a946b00ace33aad9a6a0af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56a382ccf1188f966a84203d96aa7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11a6e8d41d2229ff5dfe19bf1178c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8345181b3bd313438cc141ff2117c45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65834fe5b0c373822403452142baa0e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5dacf20cff94eba34f1a95110b645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1a95bc7c4e6e21e4ed98b76d02ead216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b536a25eb7af4e86b385a57c08a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdbd8f8e14272cf061a06365073601218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3bf4fae1d67479c2c705da6311b15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a386a65711264ec078612c9a50be5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94429b82d0d6753da8a5cb7efd2e937d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ab1d84de3957051ab55474895aea9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e36835b46fc1b3239c18570960f5d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b475fa8d21e62c34d777352cad507224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6123812e99a50ae9b4cc5a237c1b64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba40359aa1fde7a7709c8fae2dc381226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be856d24ba5f7fbd004dbbf09f7b0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0887b1dff86a44ce18ca86d62255a48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990f990103ea1128d3ed4fd935898e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d079c63bfa7c589f8579e68463ee5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c90026b97c720d4be89cdb575adc9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c71fa3a7ac01c66fb02b2119fe9ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ddb8c158f5d63cef7f79bef9dda94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cdb0cdef9ecf48fbfaffe6ff96c8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f86415b725a8e7fd557879ab7f07bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd677ef571b9014aa9cd0fff461fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351bc5caca74ac35583e6cc14ccc019237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645afa936b4359b0df52280e7bcdaf9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e56328142f1eff278a69886b11023239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fb73d13954e1cab6aa13870878755240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5be19e7e17bf23da64de3ffbbfbf56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf6765fdbf24701def1c5537df080242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161346167da7112d9e437519a925c75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe76c8b01934e723d0740facc62fae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de903338f2b16700059fbd721987542d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed0c5b683044f4c9aa7bf84dbdabe9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d09d260013135c48eb3e90a74544a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d238b1a8f0ee8218f16c9b28597455248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f8fd385023bdc87f7fe292c24782f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ded1e0534b0a7681947c63048ab8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b54110c0e26a31a47d1fdad5c6c854251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16d80983b183ca9dcbf80137e86564252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e63e4b26d5d05347af9aa441514fc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94393badcbc70070ddbbc670f34acb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa1986a7eac5147b08833384e3e58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac53502304fe49644443fcd7a22579256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f2e2855a71146caa904784c4a5cfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68392906e3653b032e94b3d8d9e14d7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbf80d31b0433a52ff7e35d581417d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aa4a711b319a384967680be395b23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ad7569c15716247c1ed3a6f5f99c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d641d3b61cb944380f3d3229da250e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc187514f0bb59260936c70911ed5564263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d12cde8df8f1d9e2d70a9543cd45d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdeb659b1e6a71dd14bc4b4eca68ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ca8abc576840c8f65c7aeae87e0b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66683753bd6284fbfbc59b46fe2f89c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffd39ed10e8698f04a222cdec1430f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099b124e42b93afbb50452a0b536713269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7458f1b2e3b1f8b4f8bd63b012d33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac357beedb27175c4066c9c0fdd02824271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4604c0f4cd466bbdc548b3360d223272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c29cb651d2f6c4115a7b910013735f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97083f1e824531dee3702fea54442132274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde77a6e1dd4981f98ee64186a7cec7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b52faf3d3624ba6bb8faf9d0e8ebc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1bd248647ad135831563eec3366d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c323a1a78511b127964bb10dd22136278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9106634bec3da8361f31ab0e06ced279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c1905aabf07448c4e6e6539b90525280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6032da83195a70dec48a151aa2ae7d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6abf915bb14b589f0dc6e524abf37f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb130f9f98ec29f5b499b0357d208454283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84de012ddb7de423be2f1ee35e2de10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3e59f7194ca95b44164ea84121f8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8a84ffc4038f3383776de0cd4a9b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dcf7b64db82df6eec4e5764e488b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02827f8561b457f744ad80ee09f522f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e75248c27bb251c3bc1c9d8760511e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131172da40068d4c4109d67785f0f95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b511f1fedf8322cf942f76a7063a9d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902db542fdcb485426f0a526b4d88f18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1575bb1d1851d979d1faeb5f2beeae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40f1009d102909766957058c0db95b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9df2b9b79dff0cfb466adbc2b50a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3482581fc429663c90518998f3e077a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791906a82f2e2711969fd2494a489b73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2032668048d78de17752a47bd45f8c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2346d769695b58a7944196fbf5f29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac23dc6c67c262eeae2f5bd31f22d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73f904dd1030073f99fd21148c2776301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c2187acabcc8a926f43c4caf6c8e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab5fe96d0ad71727a00ee1d7e81a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272fb76e8624f213159abd38e5b99f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8147da209e189f530265511b0bb9018305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429da92bdfb0147ddbf970a3c85e213f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ea1434a8af35c0e07475c0ba32ee5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7c2b20f28fcf445331a2334457295308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb31c8daa5ca98d344e23865860dcb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee232eb788959941e83902361f673f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49349a2f183cfc1c65e02b9ff9ba19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edfd3d1617232d1ce64bf7657835be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10affb4774af2e359ba5eb62a6a2c3f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c870756c3bb84fac2ffb0091a614b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f3c9cde760c2cfc88486688e9abca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc6d48fcb8e86cd065484bf9a9f942316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f407c53fdce6666726be5e23f358e98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de0cd17871b934d4c6448be7327e3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98c2842e2a90ff46bba993037833ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495895d2c827f854d6aeaeba96e5f4a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111585abe6d629ce54b7bd84b798b0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e7697b1f3c2724ecc06aaf02fc886322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490ffae5fbd8cdc929f5bdc1395189c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc90b89245d9c43d920478776d9d80c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0bac4ec1f1d05cd1e070e1f93a587325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>