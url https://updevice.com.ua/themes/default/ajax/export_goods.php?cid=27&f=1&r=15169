--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43799f431651b74065139d105d2f17751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5eb330f195e54c1e9a820f3fc3bcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d1c0f989a63f40d1c69086f3f197c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbf83a34d2b45e27f3d7ab688b821f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04651ad3675d728de860bfecb1d64b855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c3fa9e4ecf312cb2eb30a22e70c186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aefdfcf32769b51432f60c547b6f867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a53157e2c1222b409d5f97d83fea58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4baff59db151d07a5444cd7fc4f999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5116c9435fd50e2b0e96bf84b34bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91738640613ca71cf957ccfe6f19db7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762adb3f179e9665e692ecf42cbc1a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc2ef29d68b6a99debd1438d41b78e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af47cba3ce60f98d4b03c80ca7a463e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19abcd3ceabefadc6cea7e4c2377a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bfe487f32d80c46cf393816ffd12816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4d5dc9126fc7305862c42c99e366217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d175d67e946e71df33aaa82cdbbdfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6b68f9d06b16acd7b5e0935b2d9b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8d006adeb829cb81efe5ee140f6a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd9565ad1f6d039958ee1cd0691d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adda57ebd0edbc7c9ec488057241a9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a7d19d03ab3944a74303e5dc1636823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e6a12ef2e8464d1909aaed9947e4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b080f95b3cd093aff6a5d63f5e84bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b74957fad0676f04f8f8e2d15989526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732639b4e1139ef17c55bf757a88471627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f19914ab425799843ea3924c7dd9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344da199650e154ee53f0ad91f72f2d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee79d1811ef79ab2c7e83b26594a7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bcf066465db4cc944345f41c0b81331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742da36d67940510dc2e425534a96d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ca676dfcb58d82a061314a16da6f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933570655a8d63e1d693535d5e0726fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cb3e300da906d464266ace04c61ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f601a1f09c9b7ac4e8e20d6399eb7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9a006202ca62340473f290c25e3f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4074f1e2571d1ab89e9db8157233a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a9f65e0b39ffd9fbd9a1dd6c64f5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee0857086e308603a689455492f8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043f26b6a625f4a8a5088f8d5b659c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804db482c623016f4e2913929857dbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4b71ac70eaedc3c2186f6a8bf240e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0538a4f31b8ff0c8ce959fb2b08ed0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3880bfbb90396858fcc4729224783445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1b9fe5b9853af92bec2fe7947c2e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06519d92373582081b6fd159d8813047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b4317f931fcbfeb27b2680aad20f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f50be886298708359ef859f3bf67349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbab53a774147dc322e9d548095d1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e81028be0582b7aa60e17d1f1d77151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802d1e61b8687ca2c9e906c5803bbbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7ba35fe4536fac3079f5371173a0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf25e58ca31d7daa65adabc454331254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2829f230aed0ec3aaca8de0c25949755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c320be683bbe634e028aee6239c97156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e48fa9a3cc74f14ec280972b275dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff62a9615590af76fe108af2330c0e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ddd7a6c7869631b19bd01ea4f9c4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6340b5b785da74c469c65b5fc8d546c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d39a825e34fa500e10856db47756d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1880b865d924dbe0c3c04f4234e828462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeed078c2ae4a331d1c80cff9d5d2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e739d81fe84ffc577dd3cd323c3ad064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abe51a767867ab1f04c15205e5310c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad458348952292f7e2918fee8565f41c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d0bc555abffa6d3de08749df5028c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe53be6d6a4915268b2cd559db5f4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474115d365102cd66a4ff97a8546d2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d53eb2d905543d3a9edcf6152849bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05217cbd1a7c5e1a95a24333ffd0ca471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304446c66a776ba0947d320d6daf648f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c6429ab09fdf7cf4e2d5f3bdb96bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2da519d8467d0d5162cde15ed02b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbd09c70d4d2425dcecebae1f8d15f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c852a9cb15e89130778572f7103bb7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608640eccdbbc391a47a97af6696b4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baa7fb72a7b901c37fdf1fee86fdd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d18a890f499ff9b0b05f0c4205a2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66070d0da7630040bac20b092a3b5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3905adbd560bd059de261496f73ee881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf99ba88d1f3553d3df18ad1d6db6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ed260f2d48c9c12b6a56eb0ad902683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d2e8e96c28e5f0d0673347c366f3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94acca1a1cbead4eb5442ac98e95ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d27adc95b46647ba5776e91b5d1bec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb190f9cabd1cb6ffd2b106b8e6e8f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f07800e0b954cdaf06283e4517b5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153da4bfb37c5d14bbcca77916083d1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f4aad0ed7a2f940f95573242460a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63220f2534feacedcb5f1fe11f715ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274e3e46ff08028b5d5ccb9d9d330b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95583ae630273704fcae5663912cf9ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b851bdd97cc3489d36da7ca501c7db194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d959b1387a684b7a13c9f5b98c2330495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2cb9a15697d59a04195cfc4c54e8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55197bde91f772a48144ce2ddbd8bd7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f602f5637d3c95b6cfd851365dc6b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d08c6cff0246635a63687a75ed86499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e5427f4d243d991627269cff0419100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aff34cb56924bd771bc7764b53ec81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae34b9489ddd8bf6951970da756636102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa0627e3f30e88260a833f4e1cc95f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b9fb4bec887b6039f2e5f980e5a94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1379b738d13754a682ec3eae15dcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b336e076986155292b3a522fd8bdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4856efcc0b61c641c22e3111af0c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5df13510dae07376f5a69cfaa3ec21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e1f9c94bba8f8227380be1e5d5c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e821971005732f9a4b9c4d7f1d8773c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce943b3921f1bb454d41768edc6620111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b1365ec51017138f53423bc49b923112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228da98a2d392359ac03667befad170113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76403ea82c286317894a04077e741d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcf5791bca4cae0649bba43aa68c18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801ee4ae6699db6d5a7f6a9edcd20de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c637bc57e12cce47f6277b5b34add117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a0154355877af06aea0bdeaf2eb8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9c6e1a6c946643d623fd4bde51a5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f027b0b7a8f8561ab787c5802c26b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65a2dbed7a14edd8515050cee1d72e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b744c9e9c32497235d6f5797b0fb299122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce6db031a6d400f83f3b5b7cb1bbd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1587b57bcc87ad9a94fe6b135858c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2821be679e2811bf3e9bcead86ac0b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c9e647a3bfe70ef63fcfd6a3f9578126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620753d1e54e21b680796b8e5149ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137e5474720a51f5358d044f10bc24a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074d85b13a00f845e8329b3672d9603129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89252a19cb07357df284fea5335b8b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6cdcbc84b16bd3551bd358e42845e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d203381910123ae485385cbc7df24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d802f6e0c49ce51e26611d88f52554133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c46ec25293101393e0a88321d00d87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4dadd45c2081016edf6be866ced3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2f74c0eefefc9b2a0e466d3f7acc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45279d3dd88bd277b471dd0636a99aeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1281516f941e491f1dd4e8c1c4871f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ae33ccfa6bbc570e09dd70f2a0e2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3475699da91660fb0ba263815ad345140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb269ffbbb2bdcecf476612d97eec77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8fb67f2dc0a83be4eb6f644fb06ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9baac327d90beb82bef05b6ee0442143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e4949e37b9a342b107a431766254144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb080f624675cf654a77a34b19e8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96605e199ee21a4280ceafc15fb23c39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56b86b75d181ad1d158a3db9139786147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107031e5fee03bd1d081f24475934a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e26406ffdad39d1e06904f0db4c86f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9da6dcc77e8611a44fa30807debd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955ec75070f915a9e2099e80a152f07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd782d06c2dacd6b52f40eeb57586152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c5eb8d4c70b41cdf07e99aa6ecd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ea6d9a0f77f7b8d3e891fa23b590154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fc4d87693a7d55bbc685e5fe03525155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6617a8fcea6e370e73d20fb790337156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a21c08beba49b88819bdbb6816a19d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a113646669ba468f603587a77fdda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913c217c3a9887bfbcac7f8a995dbea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2b65395eceac9b8872671b883be3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf7ebebe0ed635f5b82d4a9576833f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd566a41ba40a81a566e01b84dbc31cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e952d48efe2ddbb594a61b410a9cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c31a6ac62ce6c3933639fff9f157f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614d5b7819b782ef88fac168d6d4abf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367ff85dd0a97a94d4f0c83070d2fef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89de664c47c9e17a7bd9e66f7af766167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f0ba77aec2fe9a63c79fe53072058168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d964ea5f9ddf336ff3c2eea295142fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d786e3ad76ec56442b221e722698ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6d067076a9ff50dc7af8cc45293e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7448dfabaa0f4a070323b00cec1e1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8714447b40bd3f50689d35764e6890173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea273768363700c5d3e3eb06517d1f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a14cf651c32a341c805b74e367cfaf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b50623cb41a5cea8dea9eba0b8d64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c12118f68d69ebb72dbb978955356f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda43a3dd3eaba86ab8cacf5d4900fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce9bdd2ffb20453d5fe047401bfcb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075199588f8a4551b16fc8eb1dea6c99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0a10b260d70c2e02de06ff6ff7534181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c610003821462517b5d9221f0878557182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5574b1b96cf094abd587735e79e218183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda864d99e05b5765b0ffc53ec12e9db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d660ef2e78268332ff343326dc14d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c0052e3fe74ee27fe1abcbaa29be0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c92f6ad2ed010b6c0cb901cc932bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b6853ef71cf535b5b6e0f5d61bc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a459c3609381f2a2f32a808cfb623189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae50b518bd56f28a6cd0a899ca289190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291576c756056ddde30ad5358d3ba295191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32cb3b9998ebff181c62019137c600192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b5acc38f9c2a061599be5f56cca10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cff664751b96180af31916bd0bf35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85490bfeabdd92de77d0a044e419b8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081468517749c596865dadac2c850f71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ef854399b21b77df1d08988879361197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216c4c9f6405b9381e52a29280c9971198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43bed5c641fbf616091b3949c0c369199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153d1038b47d213117e9ecc381016fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36deaf6ceb7819364c45fbafa2c399201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62573a2e1d1214079a446b1072b41f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0e82ba0b16da6990d5197cd7c3de6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf456ff6229a2618529802865c01b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7fdd98ed1e9096f6c48b5d663253f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04f4bb05923452aa1a8fac5ecb32d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa42489e2ebf6dd3b2591ccbc1154e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f51efb12023ef410a8f42baa3f7ed9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b5975bbbb1eca3e86d4f6398ad1b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9215ec27f388fa2e0d87327759ac37f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0078676fd62f62bc8210eae3bfa2094211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf57b745487508d5fde5ab48b5c1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e17b438165b998b8ed1e577c846fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74824c81adfb33f369ff8cd18a47962214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7bf18a345095aaeb82d26177c5114215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bfbec2425330df49ea335bdfc04a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1861b3d3afbfb366d2d20e9d4dde7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68171a4b5fdb0a2f351aa68521e31d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccec8a7bcccb7ca6117e521b134d61c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521e60bf0a8c05193ab8032fc366c70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e1cf45cd84cf7c85e922aaaa166f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd877d893c77f633b9792d9174eb514a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd510e0575da2de62aed2217bc223223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3142610a3a5baa85f8c4f75fe66f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7626d353a23795561bd9ac29ee6c2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232855bb26dabfdee964d7b6571571c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca34ec4c765484840b051abc0434d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbc5e7ec725fd5f896971fd25ff934228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d92af277486a8d2396563ffb848d0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152c60e9637bf154a22ca28d5c8b292230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809f39c905d749608c5181029d9dd7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39360dd487be6152c26455f32eb03b60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2dcf06fb4816d12b35757a78d1ff6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2378d411cf7d671280c531c3658f20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40137d6898230a5790295cfa8a047855235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5e19ed323823543ed1f4b6ff3552a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e53fe5f0abf2c046f400aab4d8dd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27374333124d8481d741dccb08a9c40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7ed72043bf6d22266800b86814b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511865c179cb991892d57fcf00a7e493240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033237cef68ad985ab20cc83639838d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8bb5247ce0c6c77d2c2afd1465b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624812bc5335f3ad20b5f4b60dd35bb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2bfa152d5335332b92635502455ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dc4691a5e0677a2b8cdb47c3bb42b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefd77c098550673419be8a88980e79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf413ecbf7c23c5014952fa08028f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eafe409e073c7e66bc719d568d738248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ffd3359b12d7a8baaac678e4f4df5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd9329d65b642c86a47c82dc5dc7b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be4576b4b04e3120eeca939df9ec28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc1501213d5eeeb5bcd0a3f9668ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c12da7ea92aefa9e66637d97a170d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cc5c805ac4b8565f45171e1a42b5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db730cf79c2e8eea198fa7d2861f22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34389e18bfaec42fb8251a0df3a4a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bda074211019ab736a16598c282907257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e7b90fc42da9287a5d037f897a6d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1cfa5e664772f22bfa0210c9f947f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a392cb6cac2f80d1ce61f40d75fde9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23b5ecc39e66043433f5206951b97c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592a2c0328421e56ac88a44bba64290262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c0e6a03dc19c27d5a65c80ee2481e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32159d9379dec715b3aa10e7cbdd5bd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec6ea0dd6c88c33ad8f14c6084e1fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b74f3d8a4bc25a61b7fae0c919aa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe510fe4a21ac1746d5662134b747f84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b43f5496e936d4d033dc9bf7f48e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba624eac21c56544bb1901ca3eadfeda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836681c78b6909212d04359aab1e04a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394b238a0acb0314feb7ad741064841271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044962641d5caec962530a51be25d098272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7fa18c0ded8b9e6853f7ec06f39fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa098571d3d14dbab1a308f02a96e73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349bb19e92d3528b01d7bcfb6aa810c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6334a8290fd5e7997ae8ed2962268276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4c89dda8e98ad6e2a2d5538af89f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeb24a8c31ad8b3de336ea6de56a28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d3cbc30b0c071eebce4934cdf1843279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecb96f5907197e4ee82208fcab0f57280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda48b79ad9e5295d5ef15fc88035521281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9455ac2b2412d6b5086a3c22e997f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bdac5cbf62351d4e48d46d2658326283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c537f8e20c8247e420e8d8ae8ab653284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91486323b1588e3315bfb9a266903263285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f6db047a97953b199f3e22c3b9c27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a96bd779fd137aa49861033af44b34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312faf4ad854ea6792edd8e8d5215f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ef2eac457accc20a4779f36daf3d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847adc6732cc3001d5578f1f19b7b84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb68d51bda2b23bfe1f5b5194cb9311291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b42d0dd0333bc65de3d6e5b413a1a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0ac379277831faca0589b8cce462d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec165f83941e76007e51ac5cbea27f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e9d9d17d085694af086ad9268e4e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb919518154fe3b6ee2a6bea63d588296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855897d6437bfc7846b8cbd25cfab7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a767f8821e21861f8a4d877933929298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7ecfe5ffa9af9eca3db8c16f86c5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f3a1e25c2b6897f0ac8497e2ae728300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707aa61dcf1977d8f0de79c9d636ba8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa171556c96bd79729bda9e163c1c48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eb728465fbb6ead605d3f673bd847303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca788fd12843c7d86830f73d717d33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b615db375fe1e7d06e25cf0e38007305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7cca15aa3ffe04ed24bb193cf5a17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcdef0ff6939865e56472125ae1656307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616f4e763b7db0929799c66816881ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bd13e141f9c3cc13d2aa5208a0af8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96535973cb2c7b3b44231aa8297274db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfd2acf50bc7e085fa915a420d384e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c91713b7a91db8d6f2ee2431eadf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e61bcb038a02d39fce125893c828cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec9dcbae00b213247d055da151d7e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ecafebfc8c4861e85fe3af292ef91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd6ba52fd31370e4c7d374dd853907316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bea636cd6ce98c4a236c6bc6792f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813b304f00b9aeed3895d3b566b1888318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb992a1745d88e3f55be96105ee25ca5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c857016bca7e8b3bde4a7c0aec31f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98352b8d2d93994fa3c57ca43a816bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e141fa621bd0bf806c15e62ba281d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24cbd8401efa6203dcef670e278f4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95586a09c10f7b7d2edc6b609812ab1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b544325aa83a4a98aea83d2f6143c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dff02cd4397efe7cc59966651214c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445ada907fe046dfc56d3e318c5f36b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765b4f364c0adde99b5401c006f93e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15646cf26d8fb266fe6e913f5848be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8499472d2a28fae8574bed4d7e7656330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a63cdc57509e9843a3be394e180e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da81ff28346d71fe720027e935618c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb602d95c5b5c4633e8a8775c9530333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e9a4560460dd2153330ad70278361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c49272ae536c0eabfcaaf7863d2e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc5d35986f551512b7728ee111805d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ccc5cb9037f3afa9a2ffc50b663b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eed3664f4360cf22324dca41ccc8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f673e664749c803d0a5ab40bf8b1e326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e352ab432b9b2c27ac6d5024a54997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bf3371e3fdd7e3eaa44c30ffce4e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ec0eafabb9df41e781d864d862c3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc113992dd3f8617eb5ea8c83285710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05b24aba055c468fd6cc05238144bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af95239c7b20a6bc148763ff4d2e6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c39f6475764a1957ee9300ab67eb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fe38872f12ac4e39a84c7338bfd0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dc4f9deaefbf758c76765fbb5654a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da735cf6c2f51708a940b1f8863ae0fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81b44bbb8aab9525e19dcc494a867517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f55fdff6d86a6c92730931ea3a15bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa177b9f8dc0b90534f0112490c10b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7124dcd26698bb0749e1176536cd8c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6669b3c05bfff2cfb50f61d3655d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd3ea0d8fe21dfaec3c31c465a60c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fb37e925ebc70aab3dd55daf5071723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42010d4ed270cd710d8dc2701fe36c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f5f63a87725d3c3ab40f6ce6de5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffca1fd7a754f46eefd3e47afb67fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86693d43c08f5ad196f09b62e73917f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2a00c7a26e4d47c162f112fee606828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a700fc51b1ad194a30d438f7de859dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790b23125e6e3893a5adaf5175a872330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f95994b6ad11e0a4409be5bda953431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5776963c0213453204fffe6574ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872161ad3335f98fdc1c99623597a7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7289d1927576734ebf7eaaf1d73d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeb1ae0950328f53717231d2cc0a9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683816dab1649a55cf66522569ee499436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b95081d34fde3701e5725d50a168fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481dce42b767acc84b1c4758c281cf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07333925c2b51cb8997dd6b851267839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423d7aea1eab861b8e462f13607012040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd16df8f3ce6b4273b28abdb6980ffc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bad350f106cbf546665cef0a61a42042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e28a27e0968663979b4657bbe060743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6091a0e2e0edb2382ca0bae0de95044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255a722177bea878b2d1c4a3228e90e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7165e557f1159ef90964afe3d0fe3bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c560fc319a31085329953643c3a0a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de65849202c8ea386b641a3ad5a82d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b90e88bd0973a0d936c910f7cd1a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509103bd2e4a29d09164e2c3230fa89450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d4d35a61a325f2e4b93cfc24db79451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f63075028a9f48e92f5a6e2047e8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1594c3399c0cf07aa0d988da2173a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd20ad2cabf6100ef52b434201321f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e50a950a74f1d02a1015304c87469d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5326f0a0393c0920d75313b7f42016356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63645c69647bda9c87e14deb90afc75957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0df934a24d983e2a16f0265d1e03eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b4594bb5e22ed1e91aba48f2597d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166b03a142e7696c980f06c61ae1e2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221e2017e1eb4b1336939e76a431b7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5ef6b54c80c6c0d84000ac10b8c8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3965ed66787148b12336351a15016b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af80065b6d52dba2e54dcc64db8fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da272858db9c2f21a9a815aa12323e1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da80872dadb35cf192328712ea2ff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ce83f94b81228e6d4d48330a5eb3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c135be31982aedd4dac067c42707768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622d241ec02f1675f35ae5933b23b0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cdfb52913f94e7a3a73264a9b0d4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329bab0ed2197c9f22d8f3552782b0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d1d0c24502d5213f28b76f244c27572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596f6391c7e94ed79011cce3d5315b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a887f94e85b965de835c1fbc2c48174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d81d163e4d003d6b9681539dbc348f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e5f5dcbc51968f14823b1f71634e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd134f7a7a30b9aac5c40bbc9dab977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801096cf3da6fe97e79f861a03398c6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99915dc6ccbb21b98150e231f779f8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4af4e5a8d96858a37907b542b1481680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b7ff39acd7421037321c381616c1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d40a7b7e7900ca66a78ce79bfd4dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5599cde3228f65a8f6deb4103d1cb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d313b8b9e29142d9de113c4e0cf583784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ef5a3e3c345d61de2bf35de1c82c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dc7eac4d240480156518b267959d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f90b2c392fd23a86bcb8489a61a26e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204daa76e99df9991a1fa16c1b7b9a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76afa4b88ce75fcc2355c41d2ca70689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa7edfb9a46a3c37101fc609a0c3db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4053b34b5725e6e84e69d47c78f304491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b091d08c35f54d302785b76487fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6a36fb0cb58c9a28e100d9a3f145693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e445466554ee9e3a8120f48a48139594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7428a0cc4ef7e3ff76b1dab053a7b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5a97b1e31a2cd170af0618abe669396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70510961134b6b1f93af1c8fd002a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec50bdcc7913fa3b004c0e77bd32f7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535810338389d574bd50ece72953d57499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac87bf9fa30158ff1763d2218d1f4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48be46eb8cc7142bf4277c5cb75996e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07539655b567e41175a777446c60c002102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6fdcc9703a072ffd0d63debec541d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f16e7c23bbb8da020a5dd0ba218fae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220d55211c4b1e2a2439342605c4cf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19e343d1abb13ee08f5fc0f1c92778106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b2663e78fef9ce97c66ce84702dad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f55b6cc4e591f1f836d30296613ba2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba55b7eabd2c9e3c357574d843bedc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c12d35583b3c4f2ef5abcfda18461110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dece27989c213f2a35cddbf73b5e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245ab6a80104fa5df8c8b9838d26331112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b71304a9df800e36f13e1c3b08c4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1ca017aedd4ae10497274c112ca0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c34b75f6ca3866525803f31722838115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59341d3fff4137eb28688092973793116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802ec75691b825e0f688592b10cc9d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e218d6bccaebb0836a9d13ce038469c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081e6f859b3a7ddbc53e4762588d8e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f37e26e7790af47731058a99c6dee8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b05a41b9319298fcdfa2ef56d9c26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7fa047cc7e78432de57336cb518d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e933bfc2c9fd2f12cafcfb7f7c8f2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c172d90428816e0c25e54799c831b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5aba1b87f026c2023a3ba282e29f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606c8eae112c0f1206fe6bc7696cd15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d73ca63e21108f601dc218b3ebaa01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca9cc394d7461fd9cb95ec3385772c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b1dd0ef6932a7a1ae8200b5f31c1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a337271a2f8921b86b8946320ea3c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696705898f9aaa3aab1fe540c7ab242131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee73587f1037c3fa5c07d501720aab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3786fc0bc7b44295f2ac68d35246ffc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca862c43b58de9b19b4ba84203be8b6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47a4fae1b00cb8484ba438fb5cc3a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce82367de4c633ad6a0830bd13822fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85b01c7b22c8eec7b07b496b0dae22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1125a2cbfdbf599cde342e5af12a5c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb6f59c31ac73c44b84cf793e8102e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d4587195cd55230c7f729a90d3560140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75306a5a5c46110cefcfeca2346ed1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e53b246781352e96c53c07f941b90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22992624e63a2b84b6f2fd04b94269bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab629c6dc8ee1fbcd9be1c192b1b9818144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb6883bed29a381be20873ffd31aca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd879140e65db067c33e1d6aaee129146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908aed5cd7f2c49780ffe46f4d17e7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fb5c9b712e825a517f4e5f59a98c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445ff898b580c1f4b0cdfe7756a34b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2317b2e364da6771cc1832441ff56d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bb13b10be406420e3b091cbec13dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eeb28b7377580b926893c84eebb5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d7764e0a203483334424ac65804f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ad05fc5581add33e7d909edd55c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed1be77808a76f1fa7872c0dd9484155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16394e885fa04d5077f24f6564bd17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a094d8465036ffa33c085acac722157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d064280a249eaca507bffdd09939ead158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b0e72ba143a6c2845cc041b9e1ddb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c89e12079f3c28a085903f3cf79d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd51a6ee50eea89e1e318a8f40a2ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c5741fb94626bd6da55ef4344325d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5096a0c9265174089136a4e1f776ec8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30451d4c4284e008af1790e55bea8eeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca236b3c636f65133ce2386948c7e46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93d888108d6f38eec4713f86c48a70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799c001a76e383773bf35bce07832db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260d9386be7d98bf45e77e84ce209f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd950ce605ce173688f6511f6ee880169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822104554c9d12338e48616b12ccc863170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4bedd0ada170849bc0fab555bf23a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab127e244ed7cfa0f511483b5c61e8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab750cbc052dbc850343c5ccae3933173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12caed0c23b78dbc31be3538b72fbc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f20c2d06aace75c6352882cd128905175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a6868a3b1cb15fe9e9d2d5acc8e00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c9449022858632afcceeccf665ec4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02eeb4bf85f76e4701faff19d42cb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7811b6e59a9eade6e31dd10311623c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3191610debb0ba937891ef2ee38bd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccea292b70043e43f3a30c5b2d5aea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4455782f4d2c92f8a72d1be2f29a3db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e050684ba3ccb39b87ad2633bb9e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b8876b780706d7300ac17926f5658184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164b51e2cb3f88c473fcb597c148dc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c201d8b6644008cdb985e7b1c9c2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09129a248c9e16bd427e0b1312ee80d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a46e4d5b4692e40b1b1bd571287f9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ccd91c6ec8b11140b705e1fca41fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd68bbc0a1f4f57634fc7c57a68a068190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd8fe4fdea3c59ad15114af721c6f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a475e9e9e642dfe4e119ba1876f98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bef5bce603f94c246e6a65b4905a52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823464d0383c00cc285a41877c674f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734301a02579d2210c6bd31f1211d900195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a543cc12286a798531a831a09d2b4cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574ae36f7026ccc51b5340efde75d0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431e5790d4c84cc6e3b5b3229b4e575198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8358c21b4bd2713cdea0c575bf4ed1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279316c92c1bdf6268a22762ebdca69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5af84737925688b2c1e5dd1467c40b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798a6a0f9da8dfa647e482bfa3740ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf487ee7d8b321aca5010fad21f567bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aead76c968172c5af5afbd10e332a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1321a6f02019712d5d42417442397b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a461a3ddd7f301f2f0986a49e1938206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2debae859c2fcf525223bd3b5ddb7f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45eef4c620bb68c6a24aa1bb779f2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0bf16fec2f6d8bf5e314123365beb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa269dab85d4eea2f1db7a604953c80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf841d6e306756c8c904f4ea48e1ba9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914aaf52839cadfc00e56913859297212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09911e10abb1e0385bfabe20f6dca731213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39022003fd4e4df76e5406f4bfff1c6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6a68fc8abecbf0b698ae7ff3212d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c486ee4d4b246e20c071e040e2736c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e0f858dbaa1260966baf91517fb44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb697e76b451ca067381a71be6b21f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c49ece6072ddeaff97287e0acf728219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d39ffb4fd9a3a8f8ef3d7ce8d996b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79f66a9c21ceae73b15d32605944c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3520e051a9552d27cd839fb2060323222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b363a80be4e35811345116d1390cc83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c99a30b8b685265af1533356568dfd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9480017c2e31519a1f51c85b55e86bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5657e8112c5a80cfed2cfd31dc45a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dbf6af244dc2a1afe1a0324a4b07b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2a4e434fef4a38a8994420466b206228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50fe5211eb282cd5af937a238ba948229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be22471a1f320149128f471bf868120230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d882f5e7eaa66108f881fef2a884a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47ea85b78b8d57d3a52b6a26b69d1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b6f2befe335a071358e73da87b161233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4dfb8632155383d8dca249fa21903234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf699454f10453880d30ce88b97748235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c9d2e1ebb7500e490dbdecb50aff3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ecf9d4d4d6b25936cd7a72b433f59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e589fb6aa3c579067b96bb8df5b304238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6458764cceb669b0cdc41e5a6e288239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53b17d66fde6faa85f20d58cf0c5be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f81765559ee3d0a7c5244685398a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f82b1a95dba68f050036a8e298f3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187b3c6ccaf0df6024c08b9298bfb1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ceb60628113db58face284c7f1645244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5a13ee240c86a4b365dcefbbfd17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ce1678684b82a05253f165c9b6098246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a38c3a4a3d1d7d530b8e10e757fea0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cffa21509f9648fe760b0732f5ab3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a548d26f97a0d218a8ae6a050a0af6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a2b80aa38af935540aa6e072f0461250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68abc20a02c13d387a5c1a6753a2724251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24c4bbda3512d30a83bd9e383217bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331d02039f640e08d78a4e2eef90358253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d926645dd8f9a240f46e2d7b3fc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65757bd81b26dcabf7d32109a31fc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec337bd7b2d47631305959fd41b352256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef606d3c64adf56cd742ec3f9ea4b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b40b21864f11a0e1504a85c918870258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf28c57c878bd782df0ae445b7ebfc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dc961fa8cb716760754461891c369260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815c8c9f460bd5d2a9c42e1f1b94ea7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe673622c5f6d6e6ed0dd8920d0e446262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb43be28ec42c119b2e7f6bf2d39352263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389d1311ea3344203a88feb43b676a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f5698584ce380e10a5a160fb477db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849840d08abf93ada8ecf4c7243f7fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea98e20b7c03f0ceff6e7796fc77948267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0123c2f79768507401dc4f8dc1a9b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32472731ca993bbac23115f1313b303269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf340211f898cb02504cf590230a6b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f874643fc9cd1156694707e07c3860271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5027496dcf670894621e554907a3809272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b50d4f29bcd306fd715e20c53b8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb88e1facab0daa510ef950f1c48573274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf73b8e4dc2025f77d77bab822988fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771de2c5fe2f72e2280db126ea1ce0b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931534a92438996d1b0ab3b899b67b85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceb5a514aeddaed7820409f3a31fc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79f423d378e9364d23fa29077d4956279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b407e4af1ee77174808054a60463e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c405f151bfa2bcd0aa057b38c21f2ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c532e1cba70cd0c66f83710811a40f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16210262b70199840fd4febd1d49487283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab9f6ddf28ffbb63016fde3f6ddef2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9045730fbb317f9e3233f2333fdb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d3161747843a990e54122094ae5c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3629b362114b40664c68ef5bff368287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee42fc4aaf737083809eab504339492288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d9299b272388553995def5a85c08a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febabb2510ba0db38b0b17b788a53a8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302c985180a11d5c3c30311c9d856f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6689c63046df9c2016cb76bf6010a04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c550472314580b9b790031a723a6a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434e455ed74db747cd3eec5488cdd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40c56a3fbe022142afad820a1fa6f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e069bfdfcd319d31dafbb76eac18d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ac7946cc86625f8b17309514c96e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265f652bcd937eda274fa6d86183401298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2b164f39d69ef486c7d687a494f3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab81a28a8035ab3473f301417bbf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276677ebb245122e97b0b788c78e922301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97d0df3dd8de497f90f82fa8a43676302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac7794b439fb18f639031fef0bd644303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a70ff6dc0e45607150c67bebbe1085304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f0596e2aa824408a4a7f40595adb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd64bc209872157d424389b4573cb4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3194ece2a712ab079fb007f1d389a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6bfdea5f156e7692b4e50d6a85018308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f974ddf188835cc08ea67f064f58beb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16066b62ccf373789173dd12f376d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9faef25942e4315c03c7684e78d8d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2d62ab7d963e76a4f6c23a8f96dea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc49a8d2abb72613d0bc1909fbb2e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187b8d0a8b009982380fb066c42bb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b713ce723c9c6908c4edc1caa12358315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29172d2b591d05566ef3f3c6eece6bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0d47b2ed709379c240b31ab02bb20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97da6446c445c5261f2790438890b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f43fa89afc9ccab0ec18ba9c9788b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a694981dc9ab4611a07ffb05c7e532320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73f85afb2bbd8d3452c666bc011f64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31349ace84609908b2add4f3cb31b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c8a229d1db12852764d934f40fd57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f1f3c43df2cd01a3f55665e3b5cb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543bab6e526ae6e3e56ffbeb5bbfd8b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>