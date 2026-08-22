--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a9712802d1579a3b5bcb6e7506641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab215e43fefc4d005a88d95db3923c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72530b076c77879d4dcdb59348464e653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac1a08851630e31a631907248afe5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd35a93c4487043f946ea69c8d37785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b930762d8969202d0bb0865b8de6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279ffaed4fb3cc24da2a55885ee796e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfe319d979d989dce430960427ec728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4b9036928f1849406101b520ff5ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33974485afec2455b814fe1249d4a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906bfd5feaad32e994344b6b8352bfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428518fe5d73b6f155d5c583fcaa53e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240397aed114eea424f574ba066ba93713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b90945a91d0535503905346a1eecf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb104db4db35d9e8eb1ee0cacd5a7dd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63ca81654abcc83b7eabf2c86a4cf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109767ab3b07fb9cad8372cc063da917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303939a9b7d76077d0a6ae88f547d5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756369ee81045f05f24473fa5202ff9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983109bc39cd86479b3a242602bedd2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a277c37f4ceaccbb51d3657f170cbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6478e40eac086ffc707a346738860522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad95d8a12da9b8f458ca58c5cd27d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dde450ffe22cfbb590b2afbe1f99c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd5baf17da75654d7c75980854afa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efec44ae20b56ea968c6d60cf83368326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffb3ee97afe25087807357ed45831b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59862b5b44cefe8490080f016c6e1aa828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa257b27e64b818302b947e073ee9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e9ccd0e21422dadf23a2bdaf15edb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a3a33b85aa487173eedd6d23fbfcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc728bb42e9e54b9eb2fd56e2d6fbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a33d22326b33707e9c7cd20d33d4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e096b4274303f4c9d72de1cdaed334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2a23982e28902ace9fbbeed430b0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410300f184d8acd247648bbadcde6fa236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcee2e3cfaffbe15ccfb59c17d9c5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116ccef72d29d9236906356cd8a0f4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d347f56fd7db8584093194e22c9a8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c42537ec361ef2fe4bf3ec3417396f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe543412012ae0f88cf125960bbcf041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0969d860707f00093ade68c26544c6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe54b8681da04dfb8f91b266807cc1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1b484431e0cd58c087796e8ee10e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e53c645e73f50bb73bcafafb3c84245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710279c1b8507aca3b54dc205b08cc9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26045b3714a19ef0b857a02209268c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddb1159ede5da7561bd1e4c2b4a10448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4f68e03e302c5fe9c032d567306b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f4a896183e711d21b4481e535e42d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36703560002e5f351930167c556139df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889615a4ac87aa734911e7053bd89b0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817eabbe9ac9fa0b7fcbcf5f6cf580a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c9b417807aab90f0f95e32e35686c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0b8b8ad3f6d2c76ca511429f5532955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2117e82cd6eb5cdc8df577954f867cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7d64bd3d01ec8f97e0f61a9fc0f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daa242fc118d7ef7ebfc50b742cc7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9bdf39052fb399315c78ce5064cab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52c90dbe9541073425a26027a0fd2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d59a420407163fc73935a92149debf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d89838e1238b7e7aac0013ba90835a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a7676fbba877a8e7477cdb89660e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1ce78e7f6d9f965996163134f0a5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf52d4e68511f4e369a431f146a9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d16958795fa99903faf8fb7a1f3b4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ecc2b23781e27f66fe8179d8cb86767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142e34802ce85064f584425719f66ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f033e879c56b32d9203b508e9cd5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1070feb93d749f07fea7a24f4d32870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7993b87926118a0629503a2ae1d3c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a0967b615b557e5a62754a22067972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92220b387f7c158d72f301eac1ddd95c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59a57f01e30f23efa503c48480a34974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2511001420c02b88770a58feebff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8c6e85f40914a807cddfd326ca8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aeb18103ca8b3bb8c7f7cd3f0e87677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401aeaf8ee96317b68388dfdd0bee5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0c2311d805de575062e01d752f1c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dd006578d5a7cd2afce9d4a9867e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d836f3c73e715a0cb2237530ab9f3ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4a51644c19a4f8996429fb4e93aec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d62b0d1853d24818c88e44ebf93b1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edacc29924b742569d9ea6306c2559284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cfa08e4a0cc9aaf48a6c49f3b3f9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e52b27802712c1c730a472cf2f0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccacf4c673b58c8fa9fb961f0cbaeae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525abf7c23b76cd3802db8294c868f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14844132da39d417620d28750b407c3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2c438d6d894e882c199eceb24639e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa3286a37a3db8875b8f024d07b52691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e543c94a5753db19ca359c1314cb9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea465fc35220602857f421dd24fb47993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e36a6820e8f4930145491de41f95a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72f51decfcbb06295419ff3cfeff9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592f5b4860dc71abc714e1430bf73a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462455e3ec25a4b638e17cebe32700497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4c408b64a765d315885066641a1e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda14877a2a7352a456241e2caa1fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af110372790ce34321e4b153dd2a77c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0735cb9899bbdb648005153d3471193101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b859899865eae36f0773ec5bbee8f0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c10fa92545368c8193ae16d246f24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0482e19ee89ce93b01b62cde29c7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece99b9748ac03e77aa0f9071cbbdb39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663d4bccb259c7fe6448e2fba2af75f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72d05bb70e612166a8edd99b44ab4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62addcfd26274a9d6b04071a6fc27569108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483355f81009f407147831508d499c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5fe9f96c94794cbf965b75d5e2dcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab862b14eea2f27511d3b6349f99ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b72fe37b5afb2782f2e5543085a7f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15cd86f2e7c05e93ea6f60a2addbf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d8a2435654905aa8bb7faf935a2f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdabc383112f0af905c21c0b81b30f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2b8425ca4b8d227af2330e5d39c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdf42d6ffad369d9ab0f407133b069117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89405ff7bf3948e8e0a32167d3a9c2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7299439cde4b1cca2856dec4a8c74eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0ecf39e1b87cc6510c2899ed19692120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dd534f0e109b2a6d0d1924172a3d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee4093aaf4f25bd772e418c93bb778122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e0ba47b667f1a2c64460a2f68df4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031853992cbebef2679b3248aade8b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd076d30fc1c97a93bdbfb81b2f9b7ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aa23a24752d43da888bc42cad9ef1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4452cdf66bb45e498255f5ddf24be41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c2b1447240a3dfb16ae949581f332128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399d3c64b4483447c2084215ae8a11b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789194baf5910dd458bb3c8e14f0f16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbce062cbeff2297ae576d83a80ea3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd976443ade679f87c9ab6859fc1ada132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c8f8c3ac12ac64e7caf9525a48d8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f678b690dc09ea241504b599437fa03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309088ab678e73e1ec78da18bc03bdb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec808e80f391562789958184d6c4965136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195657e990d0004447b7f19972b3bbda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b25702c5d88f47e6df8b8dad100b9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5812eafac30b0c0adca9aa7d588f03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0280573df72a2343a17e9843db92a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93cd312c06d32ff4322837c1cf4a14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcd5d89b1fe70e08db23efb9637012142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f2b7eac4d3ed889071b09d6ce40e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf14fa14067ccf2388ce237adff69e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4124b565f42b4ca637e773ba296b6cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf3968b0be013d7371bb30fddd6da9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408418ab3295732565f96da35c203aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eac134ba8099518511878f9ac1668c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0c4861544a86879cc3e9ad82e3d2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22356063e7301436456784db846c58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25437ea132833a92edd3346cbfc1887f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c0c535f144b9453349f15b8611b9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c2eb9f27d8a530b379d8de418a6b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135d147f1e9d5ff3b2bc8776521f025154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285a852bc6ca877b1409e27324e32a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60a32cf01bc8766aa86aab89a11c19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d464783841657c88610ca1f1dc590157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dee2c0c6c56767a239bd8f751fced158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0652b6b0fce3f9d03a207f5a567687b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84288c945d100880d798c077879f65e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b82caf99b608fccbba6396f43d850161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbe829ad862afefe9eccea99d170dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524ccae77c71025155497049280e0e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6be9169fde1ad3fd5ee20d62a0215164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c0e233a59c62cf12858086914f418165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b6eb0a3d14e889f1f4f50b869b75c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679adc4a268ed4b851c051abf41503dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b8f9d0aafd459311419b60d17489c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba49bf7e9c3557af7cb4f4ddbeab82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3a2ef513751bdc89393dda9219481170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b103ca9e2a918bca39e4672513b778171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baaedf8a1a34c76d96f67f9f315c55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c435ad26ba0a47d744edaf4c82d6b9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc2dd9e84a46b0d7e75a917a51172a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2f9b45f73987ef1f7eb0f895bef6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fcb0dc5e42f702250ca9c51fbd931176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a949ec7fca7316d0b727b0e7bcf12e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00da0293d946421230ca6e523e8a309178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ff916dcbcd28d8b59c2be24cc299179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6380835879b2f0e5a45b4e5a1b5a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0674df57bffa2d6d59acf234c13566181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f29c578adbd68e13b9344912f8da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f367ddc9a159020aca6e3fcab8ed9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e7abcbea577432746c488d3c0fd82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ca262a70f73790392e00730e7263e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a44434ff715c5c1832a2f89ab9bbe9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca23a118aa2073ecc2a4b9849fd6d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e9c6a9dbc04627cd17a92423511ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc83857892a969de97a70a72c26faa8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613046d90062d243479cfdc3c9d97913190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b20e25d71d9c02d3f9ae2df6cfad5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f2ca802bd728a3e1e12927c922375192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe592a993046eaef247214e8c0b59baf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a614f754209274db8483f91a08aa915194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3d59d1e37cd5a772372018dfe238e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c96e32badfec8bb2ca33c633b318f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f87ff528c7885b00be12b551e9e75b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7591c38ae72439a51793b98cceae6d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641aaa17813abb096023c0f1148180199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc05bb1b49fb7e49de493ecc82db23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b696c9dcd28e9322b9332553a744c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bcf50001e2190080acf2e11fd0b3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed931eb936aa8aa84ace65e4dba28fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3c0f65018f4d7fd1b944a64ddfc59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f319757f04c3f72c5055d4d2efede205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f6a76fc45c7a21f3fb874212c5523206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22cc0d3997773c09c41d1892287cb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f841c1e23a5b8c924199b55feb4952208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163d00ad59b0397169f44430863a67d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811f4fa43e7580d37155d79f84a4f8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fd48ef8fa9fb870fd223d18a81571211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea2b01e55a2875593dba068a882e2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e300a4b62f16d38c0690d5760aeab9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7b9ac87c11683792f432d479fab93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc22498ae67fe4b089827e7d519e1ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bd3ed7dc03285c9e08cadabd02e84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dce4f19d094838d5f1e4c0422e170f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9d100757b5ff8bb5a475f4c8a95f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63111c9f4a8bc7ed2c2499a68ac76187219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b25ba46968406843857b29668068d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cae284544cc51b45abef2d0b946ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad86c184c331be23debbf5c62557d0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbf0b6eff4b8bbdf02a95c6ccaab50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b5c6b9c85fe1f2e7bd9e6ed28109f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bf0519b5fe38e556e6c263ab52667225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee690a6e397debfa0b77aab18cae8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af180eb96f7c853d7c03dce1a992f7e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c39095976ec07c1a9cba096bf4bf82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4ac5e63ed8bada819844b0a76a25e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc75eb435a38d98a88afec5e2401e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae6124b4133dd6ceae8dedde3b6558231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a9cf52e901cd13898b318ea233c62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca23c34e7f5ded2fb9f8532f4596ccc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be8197a47ce94dc40cc95afb0d01ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147a18ba4179dc35baf682a16026ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f4c1a19618ce9165e22bbef6b7d26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee73d072d97eba1a2f90bcdaac2abd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fafc099f2ea7a563333d75e589d2d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b1ffb467f1f98117533d5cf1c13fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979356fc39caa41df787c9b69dd5767240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425096b86d721ab9a719c5195416e7e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2101c4c50d1f1ddc3a8179c79d4025242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628778024350c779cccb5b805d8ee522243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081f5891f89fcfbfad144dbfd4b6520244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9764af9aae86c5d22cf78924e9e0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf111bfecc2e743d1e856e67e5477c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb379b974bf7799162bc4a4726627c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dad4e624035984d801abd866caebb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eeaecb59e0c547f60ba01df4c4ba4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb226449f9f818967dbf4f821a5e91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94640a64884253a1b3ccb26e767c1016251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecabdd6b940860210f59f42c0f44537252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c751742ee9a68f5a381e5d6b342ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a73146c6702fe2d335a4ea1a4376b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612361b92c8d23ee70ba48a4381c0f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f719964c37bec6d91e1ccae8be49b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499e3bda45cb402018c409a23cde12b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b051ed24da92252a0d62c01629c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d241fe3e19d44c8a28abe04ec24fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e8c159c052f6ac792fe1b42bc4985260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0979041a5a7ea88ed4111be74bee38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafe7827d6b1d83ce6537f1a3bac48e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99f7d44e6c7b2310e860bdc7a8f9a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a83f38b29a65faca72a7e0ad28132264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938872ee065e8b5570171df53e1445e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92af2d8025784d15338ed0b9f9f9b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58094cce4f663444ece01b91a3ea2956267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b28dbd9e6f7f69a69fa75d1f4b0b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb907b701fc2fa6389a1d3221e71980e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390edeb4f3656721d851cb9ae2b3c78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82608fe2a5b92f884fb5d283395156e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295076a7dbbcc7c91f0925efbc864365272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f33ff107b8c716d84e089720f38261273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678238c26db2d9bbdd4cf92d1f777bad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f15e112435b8bbf7a023879bdd9b01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac77d2ac2fbfddef16dfe07993d5c48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10129e33fc0133927d2629b592753e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4790453f0c36f28c9809496ff34cdc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31162f96c8902cd49555b7b99412ad5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7ac2c0081e6368fb45ae98ac975b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728c18ad009d53a6e7d5bf893d75b75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b7f38000fa08fe852688087281d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355be5e4398d6437f31c93190b52a08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c14875e5f882211c22e6d7bfe3c45f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a930b271366b2319bef7bd33c39ebf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00c10b45d07f01a0e1ad27326c4a6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb61d48cf07fcf479565bb076259363287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d55a1da4f0737168d4ee553c8949288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e96a16a57fb459abbefe60efea6d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf8a8f9d7f657d9d671d41fa20aba8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1132539ea5c7f5c8cae27796f0fb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92311e9a29b6ba1d501dee97d75828ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9615f3781dc443430e99b1e5f68fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e8e3a97487fef12c750fbc6636670294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d1b46aed8e46e2d44b1f3551352d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aac1931e14d7dea6b043064909617296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe400a02d59457861b4629488f2553297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502f9eb78ad8ee22fd55d48bc3c7c2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c609575a0ebe83da9223d1e2ff124299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2301803c93ecf00f7204a0d66c5ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ca8ed3a80b24a9754ba0d3ada5180301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29820de0fb6b7647c3734fdb330f4041302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457b945c479eb0d0bf91a1dd0f3026e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491e2404772329795c644b0c153c099304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca933745a2dd6fb06dea381b04b4e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e527d00c5f390d6bd688e6294c6d88b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b6334f6d7d9b28d44c2664d65e82b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6ff6dc8a7e3d72566ee130974683f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4d57bb62ed99c740c99b3bad7a3c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961bbd09b07ae47e0be45b2517427c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87d1a31c381374bd471f717b303f33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89ff88f9bcc968b58b7b8be39cbdff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d3188f380c12875ab5172006e45f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65731eb0eb9bfd43522b7ce25adbac31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba165b98900fe46204d111235f3a4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c4e97669b1441b023920b88b68e7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f2e2ad8571c86b4e8fdb27c05b9e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f723580210bbdbdda24bfde1768d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c692083fc9ff0b2bb10620c84e2331319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f8659da81afa32ef4ae9a3f4b96a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321a605b6f10e9142ba618738abfa8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b208c2aaa3d53b9f7a978077cad16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d25bd0b08057b3d9e376f8dd6e4476323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d62012d396c709bc948c94c8e02c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c10833eb63efb291570c24ed1b1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9078f6e6c4986e9bfa119b8e77be869326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060fdf00282dfdf41fb401ca5c76f2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c149674c4a45ffe67420104f56e08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c3f15ca9ce58d828634cc5a03ad02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa336235729c208f87e057619d949b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d3c2d9d039bbfeeeba453efd17df3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93cb21a5d60f8e3c039bc31ba8699f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767c6079c19c10c9b5351b4e94595c7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0447c92c2025de1130d9fdc35ecf7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd411528a7e41cb18e18822d0a4dcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719bae19197edb8aeba47e8024b8bb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad8fddda887fae6e8dfba7b66979cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff8fa50d5b343e8364a752bb2d312e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c73a40f4b63b858917ace403261c276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d50e258ecf6097e5424999c31b7c4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a24489c27d70e891c345cb6f0dbbcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54f728ca0ea45922eaed17fd55290c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b22a41bc99a349360f8b116aba5d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7cb3f9dc675b0f73727d7db4c0b6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc4dfc4458dcfb4cf8ccf435404d4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf789f5c348074fe69a619cd9ab41013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e74ea0390497b96fce7dc1c26b25b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d948ed48f2e6589867916f625c00415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5218b82c0046e03f2d587d84949ead16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde37979543b21c0aab412d7ead59c6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd6625d95f9e4fb6fe8f3b5297293518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359a97be3658279ca277564106b852119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc128c2f879c10fb312718a33963feb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f4a789491a1d06dfd8917e748a41e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad933abd83ea7174015cee09d746eed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac645e196cedf10e783bffc0191d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fc86513b00788cf13e0530663e48324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69e628bc3c02459b1c4a1abaf54aa725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0ea94d40b81e5d4d23dfc1907bf1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97fa881f5269848bb35ea9ad8e194627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a31f3b74253d372673038f61a7cdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045713439f9312ede246e3db61d15c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfb3905a93860e52cabda02be377e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f45dc37bb3101ac44cd65838a499a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d7cbca39801ae8b236dc5efe9795f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fa30b441a50ec21d7fb681efd33d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9baed70a19ca981d7a3888012ca9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c76145b18eebbd3c17d33e2c6475e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ff3a69ef5197d2a910684cbc8bf8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3e912017945d6318baa8d50c0142737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a95744b95d5d16ca4c19abc3c15c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad250fe347d4a1a31e7965ff9e00e2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1b499ffd761ac211467574ff0bbfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd099563b861c7c427c012ae0369e7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3af2634042468646ce936957c08f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014874606a052655a865c087059913f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6894acb2630ebeaf8263431d6b122d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493289fe9fff14012c6d53cce052ea145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c66597dc6edffed46fb986f619b39146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde0396685dc08e2b15223228a833247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c045f14a91e0dcbed872a60c218648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59f5d3e22b409700b1e600973204c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0fc7a67e3cd1f7483d75a3b3bf0c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e281a7cc869567afa85de62db7e92a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac870ea0c08218bb92780b977c92ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16c45e7157de5ba9ff00148b11dc1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39333c43ac1eff47928b49e07ce1adae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3167c71b99e8d62ff0b6fb49ee60f3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feceb8c38479e163a68620c2878c76d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f790b33a3fb5c23a5b3a0069707a51157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17fe5e39aa20261563c77f08c4deee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace47f931bcef25bff4feff4a704b4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2859a049228932c340223e2ab71de4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabe709ce96744356991e497e3361a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73f7e38eeb4f43746178914e9f0af562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cad9e226c64ab2d891267fea17f46863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232129c87d0eea9a5e1c726bbd1433ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f39a3f3107b857698768e15309672465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6305189f95ec6f116cd44c30d9e4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a712ba17bd972ee01fcf3651e2f54467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd22019b82ce26aaa2a2e4bf9ee33ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324f07b907a8ff06f7a20b40fd3f44669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137668ae37d5b0f23d9c5b6e7f6e43070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971fc474c5f7f09778c9fc730b398fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad055b0b435ea811f027160731e19aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084ce1ba30adc1bd307108d0119dfdf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bd9a49fea9bfa40164df45860c02874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a4646f390586c7dbb6bd36653452375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f97eb2416580d6cedb3275b500f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf10f5f0734d63e41ce33bb35bd855277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229113ab07cb1193d6eeb39ce74edb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69267d51df2be7ee62faf6351e85e3b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123a9c58e848b7793d9d9fbb4728afd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205f00f49f7e0021e9c18dd53babdd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ac2835094bac0fcc30d09909d522182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa6770c4e46f489f873876c4f6686683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a382bec8071bcbf27af1e5da0a21a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50671a7147c002306727f388adcf98c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acd064d38c78c144e21f5cb9661d7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f8056a6914aeb8b21a1d806bd4ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7d758e1cbb01866577ed1911284a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bb7ba9d809ea80a503de563d6dad489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92533fa1081f817a91da21b8c0749bb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541d6f4e13faf9c26309ffbf51924091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6fd6301bfb758bf8690f409b33f1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10de31858a1718b86efb9f13280b4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da1e4140939f572a56eed2c1c025694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b02f2f3dbb1698bec76084f82001ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82327459774dbb205a33f21ef6a2b3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f16f523ceef97c1a21d684cdceb82e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eb2aed0828be54e15d6efa5cb6eb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0d03c932078e5266f9a4835a5c42799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07506010310081071e4f4b96c32bf76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c845d0980c35dd344e5f028a04fdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3445d9c5d91bef1411748ee299130a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7301fa0645611f0c7e5e2cb177abe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758fd748999998f916a4ee1c83515cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eb9306892e12e586f6e6ddb56cf20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ff64b0d4301abca387be12df19975106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2d8da6f26b8ce880cf1bc2d0c554f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5768edc3e1a8485193d921e81c527c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5778a5a025463284b37f6cfc18743c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c914b4067d13b9074c322364eef4dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe066fdbcc954a17ad374c273d6014111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e41eb411b3970ff9a854d991c5e86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafe8ac4e8fcbf3b7fb78cf124d3011113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4c28d4eed022a95dfdc80b82d4623114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96517ad7f16d7a356d8e99ec8e6cac97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25081f0456338e33e9c44bb6bb817be1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e11ae1d255c1dfcd42fc296375231a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92275744a7b3a8b8368b6fd0447e32d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55f55ace601e07a97562eb8d667c68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8ba7102c6be6d01ebc9c683c88c97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020261629677cb1bb1f314f1aee66f9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502cb4763a8dc238e30a7f61ce25310122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c6862bb3f0e89f86417bdc6a4715123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1958735d80945efc911cb6d9389215124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d7a2b2ad51ecdad15a677a614c291125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2520445d5594dc682ce3c58c6ff90fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb831d6f803171c60bcacf4e805d70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dbc63d8b283f4809e0b7749ef45ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28d57889d7cf3aa8cf8de707aca557129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1d32ca7aa7627063706069288bf71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d6f18edee61a73f836328bbdced79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ce9107afaf79fc0222774c17a86ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d38f4366a1c337771946249937f91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a02129925d717e1c9197df4660eae7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f9ccf776cbf74afa4af51e1de83f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad95484e1d02a4acad75977dd416da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ea06d2bb148e5baf669184e04269d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41610f409146dcdfd54f4842a4afadc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432410e0341ff5ec1f93a0dd80177d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac635954c4a325b04a88d9bc40aa66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a58d3771504bed2a45d8ade2138ea3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c304f9f6736d8c7f67cdfd99f88f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90ebb00d3afa9e3bf1ecad819ac8e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d696cbf40a7a37785418fd6d4d492144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29c5f53874da270b783e525adb5abf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2947e587addb48bd8135f99a842dcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50628a5e74ced42f54f425cc17185e68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b75950223e54d35c7f6e1cec5c3796148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb429ae310ca08d4dc4125344eeb5257149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432779402f47b2b7bcac7a31b3a3156150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db71a51def11034643397f4b263b8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa431e705b0d61531c25b921e35ceb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4985b81da4c2d1e533327562987383153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a090263201d306b6384fec451148541154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6a9853cb4707d679c689995c4d6da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842a1d275e1685c35399142a5487432156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158d1774531731b4fa405bf688ac2eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2166fffa1a431c13a6d872c910b23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a3bc90ef0c9486bc891a1c6e11d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605888ce83754be4d2f2d03f2c1076a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fbe0aec95e32db97d9d0ec8d48cb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4192398ec81d8e8ad6dcc4d51f36eea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873174d07f1e1284faa3414d802c720f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b9a58804d746e47da93d2284a07a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e639485f948769125e00ea29bc0b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd52141c1ff87bd01e0e8c92822a502166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668c79e00c6fe0874bb7ae6c176db78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f19c1cdee1482f6d61c0795bca9419168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f07de2fb057cd71bfe178cc863fb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6555ebbcf88b253004863769f4569170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75e991cbc5e70eb54346368e6346ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65294cea3aa720d4772b5599e2a6df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c43a56869310525a2220d6079b96b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4535ee9d0d3c947e03b2f044d20335174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8637b99d8a705935d7812041ab39dac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d31ea5d6a174cb6d55921b00463e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82548f7b6e0c1952b06d05f4a97134fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6b9bc8f96dc3723880a5654dea43b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5614cb99d9c2854b45893ce3f398f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8f4b10379123d05a922adc225227180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048fc3b1adb29447fd2ab2216537afd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de4b62ef59bc96dd95e1712f64c107182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919c6990a603256018b316c911784c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b827b2fadbf4f6b08b405d14decda76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be32a68e3b6951d37657b93781b564c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b270a2fafba140553c75c438ff5d70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084a823839691cd06830f089fa46a94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702b81a33db691b07c0c57cf9d1e4c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c6e7a5215c0b3eada5f54841f57e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b7505ad15dbf65e568f5ecf01ddb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff80a7afd35443fbfe4fc2c701367d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d029f1f495f6dd26c293e9f672df5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed04c14ff6812552e8e7afa9e8e6c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79808cd503cd6c7f09e95019dd5760194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f56386380477e90af3885ef5336d3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2d16c5cc51915ed63d0cd84fb2a93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722152699a51596bc8c5034884347bd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb74eb01a98e65f3f4367d91236894198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f241452a629fbc751781b734670072c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee733f43ff9cf14a924084d22987e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053281c5bb5629829b25cd354688e25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a6de4c43bdce1f8f7ed4e48b8bb35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e189c500b0035b79dd1326bf19226203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebc979c18e09e004adb3cead204dca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27024c49ae73fcf2a42421f9a0ec8d25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0797bbf15fc1610b8d470aed825ea2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee72efff8ab6d9b286fbbd7ba13cbbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0a88fd05f426fa3ad1eb4b8120c09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc10a8b487d66f4424c217278c3108209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1e5b41e2fbc9b4a1cb6e4a3ea7da7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e322fe7a53eac1075d41213cb7f6c16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514331888b3e4aaeb3af7f7f55050c9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a106920a2b626a947fd16369baf3fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ca6bd443094947a295b2fe604646b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712db83f1543f4a1be097dc52f8871dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac083757e6d418ae0ff609e6e575a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fde1f1f73e4bf5a138882a8430c9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d2c691cfc0c72de5349843d20fa44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390177384915fd070e9e337f13c295f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9041d198d7e0dca881e0e2f39cccf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e909142990664128c4afd16814bbba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4893dfed59501f4f7523c9b048aff8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f18c59ebb0b19672896aeae774a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fdadb49a07a939f53d300817ad740224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50238fd8ead43a42678b592c1ed092b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05b04783ceb7dee2dae19166a01140226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085db662e43d8933d0662fa4f5ed01e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bdea43c7c7a803a867cba29bb5f21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad29143ca9d838ab259f705a99a0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483cc5e0d70f04a2b19004b4d63a99f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52e7de13814963bcc1657cedb67795231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e47b7425cb45bf2366763678ebbe70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d235a1a050dfc00812231c71e1779233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe6e1da9c0c09d4a35ea845217287234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6586730ff9bab158827640afe2a89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a780bdea91c69385d5849747be1c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b2d2666db95c4601adfb12da221ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7facfcc1e50822ca8f40a7f136b3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a0dcb12d87cfc118da2c28c9dd1c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb483bba45357ef96249d6f1bf8d479240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3f7cfa5f1a5dc14b1a0562730acbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae57ece042f0c1a855219bdc8528d12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d94acd5ce2667fe02424a54650800243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0cb015674c66e8dae1b7c35765044244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce962984e44283307f35df4b5d14f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331b50b9cfe89f0d27fd0ec71142757246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aac16d5a0f1e40dbc6c64ed0026cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254c2b3dcd77721a1c32d3080fb54c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422ebdc0d4e88cfc5d5dfae7de78f13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baf2b74a24822abe14f2e6bcb34fbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa52c1e8367e7c0545d33579395f6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107f72857ebf479c1182f5c267da236252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2015391d388c2a41cf667fba38b16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f781d5cdcbfd5425d2b9bedd894fcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45648c423bfc58bfa4d525f3f22aee0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72d1d9077ec2f891d5c325cbf729ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb996926d29c05ae0c8dd20ba5cbe7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa7e256fb317c08a45963d1b5a1fcb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7ee360cd5dc3e9d14db7b20937614259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38931a960a1f992d957c4bd79da0bf18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c14e0f06ac66e5b5c4888f4015741261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15690d060ab26c206a0d1216f71ea510262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bea0beec07bd8dabf6262b712c65f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14089c47e7c85b77a47852b030b8f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611bea62b3b5c524642803a60c8217d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06a6ed57fbd11eb9f4b306b2a19a41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1f30c0d603094a1745ed03be703b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663f70fe37e34e886fd8bf76dd2bd8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64039f8312c0f0393ebda221cfe8c961269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab927aebd982c7c741a3b78bb6e577270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b0e5e51adf9d57cab7b41bc058f8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814529d4819bd2100177c9098748f20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f2c50f5faa797f8b24ac0c96907b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8e25f73d62de985316296a6fc0a63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820613b8a580ee614f3ae845f0ae2ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f266587b3778289820c7d0bae30f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f2e5a01efd943b396efa9149c4743277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1447f3a93c05b3134d4dcd4d72a9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868b8ac0256b713c68a5bef176f7056279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09439cc8213801223825119600d87740280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b99207a10f5521dd0cac719161374281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3662064fdb49545011eb2c759be9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0270698c735c9bf2f71710856793e96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e41561f94e202a77b33437e057f08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bd3f8c02c62397c9f2e14d4e7434d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504e81e4b689d6e32a3f18c80e758f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be966dd0d9faa1a105fcb0cff4b2c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4709c02f3275fa372107204a282ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9267fc489273da67b78eb45b99c66f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6a2b04613d687d3beb01340ce3b93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d06381f69597937b4385999e187e6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1849aa1410e6fc6979cc457d189b60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882db08f797e563c0e60b9c9d0d693c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0a47a1dfc9f665c811b588c778ded294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5dec51e4121c5bed0dcf2b0601cf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b8e4f438633191bc0a4074c59846296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9ed8a5dd68d72c10e9bd8b3794025297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09e4ae84e8ec01f455872dc8b3274a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28160ae34b6c95ab7562130aa77a2391299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66ee24c784aa3a309bd93092c103cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5a444a2b31f00c97bb612ba88e31d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986381090e3ffab553bc9e6258b3533302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2915ddbbaf908a7bed118656d846f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe938a3349f4865c4b8da17bca2a394b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4740d839eebee706b2d19979a2a490305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298e79e2cce104e365002ec5c6aadb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22835db80a0446177dd86469d5bbf35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e3d45bcec5644ced0c0ab6c420cc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843336aeb812f882aa20b0472c47a78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9516c8615b350d03cd86d63aa6643310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163741bbaf3fefb5f39e7edc842d92e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b9098e38ecbdd8d3429f077711ff7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ec299ed809b28fe1e817c35ab25da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80947af5b2fc78943127bad60531fd7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434410d26a6e97ecbd4e84d595b9d950315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260998e335be1c48492645386cd4d7ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f6518de81dba0afc56f7d8c53a061317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e5a6047e66584bd128faaf283e22e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175871a62701aa3a803ca16cde3a90ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cf5cd1989f94cac18040261c40225320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bac3fd330d74af095785196ab38d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea6cdc6433749ca37a267c9d1e559f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b95d6918ecfc39cf0fd643e86a0b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcab0f3e80f7bdf6bf8c116864f9b3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39b5657f2b4d626aedb0b9ef454762325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc4e106b7f76868197dd440b8eed39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a0b07ca66c487e585a4591a587cf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e4c0c80bd99bae49a98aba198394f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453e1ec5cbd1d8e795aef3e58a1b9b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede7f17ae8cb699197cf4e34c19298e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bee2fdf2d308771bd881880b169e63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e693c276085ba025b0e12b9213c3e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef23991afc455ec9ba501ea974da77b333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>