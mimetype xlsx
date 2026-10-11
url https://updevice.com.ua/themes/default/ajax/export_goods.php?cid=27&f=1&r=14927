--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc495781c86d53bc6fca19c54d99c6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036ad452427b917aff658d6a4a3935f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815136e403e112e14ab29c1b451ad0c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc625fe498f9418ce093e97d1129d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ddfcbd2af4d389d74eabca37df8205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0badee1be05f993b3c3a9079c6e6ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e959bfcb0f839c75cf578ecd9dc394a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6e70c9bf0f2364a0c09e969b256838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d4e2df15fa3bd3cdaae024ea40caa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82d5b1a4b9d54a071bc6a03c2b773110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064466e4640f012b34e4947af94c2d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac84bf5904b1cb13dc3dd97f698a8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8317749098924b6d77188837a0172513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620e7600e43e02001acffe18b58b85714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8192f45719acad25bb97941c7ac27515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd992983aa8a45c241fb069f2096682816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c67ef96ee623ee5f6423f7dcbc56b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432442b53340db5b901553e0b2e86b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1724b364e9168d8c03f7606a1fd2bb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d768543e2cc01d885d882a7b433dcf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d651107fa90c881b4c98f1816aaf2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b4e33a4ca73d62bb6e620c35d814322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b70ed0c8c15e44d0d86c851f959cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa796b1de2b7ad3ea2a2385bb56c035824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94203ea724a18970372cc53017cdd99c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53c75519234d82ce45120da6440be326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e6f777ec9c7cad91ec66206af9df827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf55bcbe52cc9b4980acb3e44902228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51885a8a110efa4f10e0f5853389f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61d436c7f7a8f6d4ace5558058a95430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26913d52ea56ff01040905aab3dec26d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed121a0fe90639a49f41f942ab324832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f34ec42bf6929938ccc266bf22690633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afb06bae079fbb718b0bd3d7207eb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2034d515d14d86fb38186d0849686735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574036fea914d41a32fa5d6ccf95b8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3a5fb5d319b8843181ecc8d6dfed937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8045610d4f994d53f516c1203d21338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b111509d1f000ce3214ed928d95fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d4d592d1368a8f1ae18cd4053be6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c0a67d26fe0a2a491549abb230f7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104ede1660714d6601e893a5288baa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412021a7376ebfa50c4a1058c91d6e4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66ed2007fd81bbec06273f5bf9dc4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d1357bd3b61f059c2a8b817b5042c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e24bb45e773efaacbb8c15d30a79b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee32e68110e490fbf38cf27693272d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86064ac2b9c5146cb232842e4d56837848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb79d33e921604186e2a06943ba6b8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91750735024fc53b5f677a3e89d145b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef2ca920190b1a87cf7d03eb73f29c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1529221201158b3c2dd9918e4e7f57852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1eaa0521bedf67a1af19425c33f6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2121bfd2fcbda496c1b915701f15954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965604dee33f8584ff0228869ec3b9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c63752f5211f6499f5145ac786b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f7ff99702cf50893fc8121da6ecbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407ac55dab234fa9710182ef986e2b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb70088760fce59217f202322db21159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a134929b1ce5f223abe285db2520960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fadaf5ca3ee0585d4f501c6062f9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99f009d94354c9d60253b7aeb711bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c9fc5789e4e981406cc95e7b9a00763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf049b6bdef21fae84aa8f661e948964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c990cd4b1dfc26d0393278f5abb1be665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b57cfd6096aee52d7569f5961555066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab68577f2d3cb326211246f2de430ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064bb6feacf4f6dbaa34df413395a9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bfab35e4da4b6cb9576dc5c37f1a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7bece5751079887b93666e00e62f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529894473e9ead2f05a3349842e9ad0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef08922dc93e9bc1ff27cc5c21ed4b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8d417cc8bd1daac11985a97d5648b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e267ad789d98bda276a43d7e4ce385a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ed52ad1626a36006597ae33da969475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6e3fe2d32d7cf783d84b2beb350a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcae32ce8727f21281a3ef31bbac1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc8b68af69d8c79b07f5167e0927a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efe6962122e1c1159208903276e50879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfb94b35ab98787f542839986d104d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420f4f3c7b3b6186d8cbe7435200a7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cab7effd33e9ccc99f247617a424182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9c56bbcaacb9033f80db102a5fa3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0718dea495cd4d80e4e029a3537773e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6aceb675195947803e983aa03e27b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811f60421d40d08717575305473d50986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108822c7931034ae660937e5b8bf1fe587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76952854f1827a050518e3c41533136788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d326d856d704eee6a8974bb9605f3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ce2aa1938adfc4fec0de13034cb2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0514e12be74daf2579fc306e1f64791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf414103ce137c3953ed327e47cad992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0051ca0e620b4e0f6354bd560a35fbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f02df43b17fc80375fdf1d380a20094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780592493178582fa8fcc7b35eea276395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5536ed8f70f34ad94ebb047d9d6e64596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68f105d68868387c0a518f4436dfc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f954119149fa32a4ba970eb5550bf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1aa33b66d94937d8cffe93edebf3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdf22c8b47911b7e35e29cc4c3c4dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc396eec25904fe13e2dc570ef46f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88671bef37df9fe5c70c0f7d3f02faac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c12cb724e893dd11008eec537a9ec7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9428e1e3e8868ac16fdbdab9d29ac62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e5902af4461d5427755735cb1ab1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abca79d003344df64abd2f33a5488d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ac32bb31f7e1ff58b0e9448de901107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583541eeb934da93d84b1550d3f8de2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af422f4f7c0b67bbadde01653d9ccfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b362727dad45b0d127d5a5c452515e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481cd49c59c812e7bdaf79cab78485c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76db70d66664e2d1253026dc7f39b10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f5b5331a203adecae69fe2ea2a4c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35df3d6e130a3e795fb4d7f7a8ba3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cfe426282e192f865553da8c61ca4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d47709afc84cdc99e493d5848284e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023ad9653b8d11213cb8af4661b5d90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a1c9d93c3f1cdd08e3e0e7127a926118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408990c2303a37465f0a068dc40e920119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19278599eadf6d134a9dbe6bed3ce411120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecb82bd50399e65259a61c511882d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550c77c8f5b78728a465aec509c340b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b5a28561fbff4e91e0a83e20c4e4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f9520c7af248cf84aac0865fe04b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd435c03abb2b4c45e07b12655ecc7cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18da22459c7941d769f09a005b31ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeb91cd8ac508b573bc31d17b1ecab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab74b99afd8b41a03b500ee38047f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2284ff644190f4d1ba1134aab1f3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01504fcc4d78ac82d2cb523d9db253af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e56a2126334fe3007d39cb331bda5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c63899026c6d2484ac7eb33f43159132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18220dceea3e5984b0962eb43629f506133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ff8f95034e6b18e0cb7772fc4f867134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f964e6720599b9ee38707267847a938135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15d6567fbabed7323905b86772e77d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1885f610326a18d372f8b6eeaf199137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb4b06258c27b3adee2fdd2472012138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a78825c70c5be1684c17f496a65c37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919ca62ec84a3453e5f2f607398a88a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd8d9b73f01c76cb1e4033eed5b024141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a365b4fa79b5de062e260c4b797a83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18629fe4c80d940aad8e14ba0986da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e4ad22b050960391fddf10c80f445144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce9d7c225746fee6f7c9c1f084b5fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e2a7b008dca11ef72095ebd44bba0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10acd230356f982a3e517cab9850b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0383d273e6e489707e0490a3ae07bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975918ad81de6cec0b0f9da22299dcee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8a55e19bcdad3a3f4c3f9dcb2e24b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc36e2c7644037ab9090767a5886cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a7452f53a16c0665f5547e5b53f9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf17698be529d75c885cbe6f54dc28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be604755a7ef332546d8bd4ac9f3bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b5ae604bf79ee6b6ae13e483040a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d15df3e54e43fd56fbd0421e76d30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c06745757b1b6ba2b9f895f75e77dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0a176b64a631ded2c4fbee0dac592158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673e06ebf98c29153946d83917f7e30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488223e231abc34682799880c06348d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6159c285f7fd09db0daf20df74d60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b53e7ef29780ea6db86d7f5955766162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a886daa17ab4ab6f7f0adf858bb0c55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efecec9424124e21c63ed0b4c2a4025164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d81465e0246b810b2c80e9ab596a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2bef0c9c6098b0e46a9a1f8899c40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc076aca838cdd43f8153109ea875a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca09d5691888be7c4d10e40e373088168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232c2ac35405d5372d28f2b8e280053169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359711ba6d4c1d37827975ade92ba8bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93eb95f241e3b63af3eabb08a9eea6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0ee8e45b522538a6d483b3f102eb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30b8c0447f52e74a46ad8f40b6b168173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160766fe0a7c12188c1ec31a5ef8b09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd5fdabf81fdb5f01bb69529a5e84a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01846ef4cbfc112d0e8f323c4fc19b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae33af198b536ae9290fa8ea415fd91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9fccb2a803e8fe14d76ffdd848b6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba095b882dbbc930f737895fd4dfc56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165773b581041fb355487d077536f01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9121006c0547cd33723b23bbb068647181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bcf643d28148003310e294b7e2980182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bf71e92c45925b8076b5312c82432183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c376731aa5cf1d6ad2b4555f6ed58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355dc351d9c53b362edefd77259d6ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fd45c3443619cddaaaffd98758f28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fadc8d1342b57f53fd2ec081639101187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68e8ac94826bea46899e955a5b8b5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d11f8c1f4cf30ea2849734f843370189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ade4db1a56765093e940c6175419e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc29fc21a270b5d1708ea274ae1335191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3753a30a13bd2b09016d0874726aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695c993627a32989bcb5ae01a792286193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e71e6444939b36d4bb36af41638c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025e0b4bde84eaa12cf6c1487470838195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a8bd40ba9820cb172fa8e1d9aca9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52a5ee4c3f0ae47617570fb723abf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd149e02816933bf53bb08d375c12a5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994889d8492d78f6cbafe2d2a6dbbc37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f892763da675b6bfa996ef91f86a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a9459553e5bd4306d1e29b4a2a1cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763494873a225492421ed0e3146602a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ee2ead01c2078fa5f2b1281100fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8a9aa659569a01e3b0b134726c38c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73cbb6658bfaadf5904b3f82edcbdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0ef83f99de8acb36f89e1d074eaab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d46d0c53ded461611a316b8d2e8b2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682de444ee455b2edc4da52af3db669208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aba93bc0fbfb18fc096db5eaefbd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f0d98678ab689e89ccf12435ad9ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5642807b16a1be96ef4d8f21100a67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c6485700bf52f6393524a49cc6a56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0458b3cb4787eafd6d34891f99ac1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba457c155a741f6cfdfdbabdfcf0f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297dfad8d5455d21bc281d55fa784f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9c84e2f4fb9af4f936e852871b86e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f581b7aadf319a233279204d2f15c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff319a9127d77c05cb9b402ca89a35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832537e6723a28e50342a9b64536ed5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80063b0653cff2aec0d297fe2bb93473220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503996be2329281e636aa33a2b5eb8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e5d235daf1fb4f7061dc34511f8aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd644a3ccccb84fac4d16695066832223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef35a66f23e5431a11d222fdd719ee9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d112b7b7e4717be43b97e42c44c25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec822206c863001d1c7733e492a1e29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501451bb5eb9398aba481e8a52aaf2b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2db27c78acb4d829ce141a68c2be3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aec525d3022a92b136fc8330ebfb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbc84cb7cec185b81a318fa598bc93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250356b1db440fd9522df9b215aaeddf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a9f92f843c7b645cf50e98a6e7f73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d4eeea85717e00d6f157aa6629cbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3c9b893850484d038197a8e3222ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbb20247691afbfe72e0902de1c199235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf7ecb4c20e236c60599bbba129862236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc94f9fabef00906e0dfd307aaa74e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b65dd4de8829dfa6b911da11500424238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619897149519b74f5163f96138006de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6e178d89e4c23376bae4b407c4334240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c03352e02086e077fdac575458b6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6423006d5de994aa8bc333fd3f5a19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465243f3d7cbd7ba3174f0bb8b0708d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad6f571e960e7571a0fe985a5f6755244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b70c06fbb50e74482ed4db029b5dc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526024c801316245f2e150e991ed94db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d72cac3604a70aca247905d477e438247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80429789d89c3f2d298f3eb145b5a97e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12304f6550494cf4b293908a04bcdd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bc9e0d82c6f2b7a800e23a70ac37a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feaecb34dde840618807dcd0222d59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb604a3f911ab1f27cc60fae453539b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad56bcba7e92873120f2a2f15d9c522253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ef6d24c777d0244fa8276e07e74d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0574927e9e6ee90c0f9c177c88e3b85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a297ae68ddeed4dc4aafdf2773e647256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa35b4671a37886f002a1d2e873d639257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65edd473de6bccfc1da6665bd91504b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34f8c112ad7e3aacf5a755eb2bdd8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c569e695f489703ad04943a0351e7a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c8ffb83858644ac2b498c478ea196261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632dec5842967c8cab5775281bbd659262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cb6bd6913587e19648645b9e0665c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dc7d8c38fd50a40f9bc4a0425a845264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1c6338cfc0e3ba95dcb08f3677ea4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0420fcdd49ec5cf5e98cf9127f6bb56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2301ad413b4fcf2225fd4c8df4d4793267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c728c7a2d8a975879d0d8e585248271268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495a2847541801960683e543bab46e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f65af998931d96b42236629f51f0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af7fe1db0f371672c7a7d6c6e7ee51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103428225fa80d6f0567b8b097180fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467ff6de11829ce361ab1ba5010436b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f771214f0af6e6e486eefd22842ab6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a411634c54c9fc97368d152273936275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6592dfd687fbaff8d0a42f40d8614276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ef373d93c97befeb90ff63dedd0df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f252578074e2d3354129da5eea1b3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9fb8f9c47c252b24d8ccdf8fb5d8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5849020bd596ad8ed01c0d5ec188d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afd7594b3c6f7facf97514240192f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd0b69ef625cb400e1c0afbf4c35de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb853084d0e097e9ba0f1eff05e04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75472db22479815858e8a5e9e6ec35b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fe2450101853f51a0078aae4cc75e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56841974897e24c3c595dc13438a395286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9373dfa9b15c2e24863ad86f773221287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a2ff82e7928c4e1e2ad809c1e608c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534edda0a4eaa7a1f5b13e6788dca1ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f4348bc0edaaf9e2397b7bc864238290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e8759c626f552196f2444dfbed6a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bab191c2030339cfd96f1563fe85da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858034c6af48b87f165df1f4f5dbff67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa99a00ecc50577a8c1a071ac748f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea01a18c2d218ed348acdd01dc928a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0920ccc5da17aec1eb930d8dd47c9ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e49cc57d4f3dd78dd8971d59e12bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ac288d5b0e3451db79fb5ad08f44b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f6d472a74b6fb344a7a4bad5fd07d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b529a5edfca425cbd1f48716176e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a91dc4c06571836207f5165abdea2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d436181a5b5ba77dc819dded1f3f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f8c602723b89aac87b2c32d78137303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f560654d4370b1d8c26a5cdbe157a87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c5947c51c9ded6353e985b1a1ceea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aca0c90838f6c3a963870dd924fc8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10313886c851f39b6d34cdc41fa1c0e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c36d3c6fbeab021ebb72a1d6cced5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b003f331d969eafbc068bfc7ec70f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14ac49e81141f982f94c1eeb751c05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c5b94a0df3a0af38fd310813c455b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769f5235f45b2dbd6e148647b3c88de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253130ffc33dc9a716ff8cd2cc39b38c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03cabf87c2bcaa9920b9124b5cd987314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad72ab68ab74c2e455ba583518daf9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b04978ffc8fb010262acce23b2b1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536150313a539fe7a18061cd72eac263317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf4f200daa0c15bd72f56f099578d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90934f69669541b3cf1b9225256de160319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ccdcc58267884972ee48ec176abfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f2364e8930ced9d484f85fc7fd216321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad2d5bb325805884bf93aed96c27ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c45bdcab369136ed3152501efd5eb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb1c6e18c4086e1b86b23f5d31b57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455a480e82d8cde76ed8df1239ac53a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87322b0d700ab7f766b66339b26b945326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14779259951fb06b138456e6ddf64f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba66f8d9d215c0e8cb828f9aa09f139328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead4cce64654a768b906b0d91bb5bab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d4a4a91ad8bcf1ef34d6b74dbb7b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5a82bbb9044a72bc24f8c3c9a8524331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b694c98f3d824008c6f8d533eda09d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7626dc998b0b62014da2145734b65d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d05d4a688bbb00a2da6d715e68ce41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fabb78eb4ecf9ed77f2030dbbe8dc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77156fc63cd485b89ad98ad7a756c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d8b8ff93cb8b2cfef52ac925360744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5debc6aec1bbe51e3b04fa5b1871e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40705749a9e9a37c6a7a9c0ac4af8e916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4de80e3f0edd14c73c6f375b9ffc8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fed20f5df493bb3a3d6b62a586eb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ea00deb98f957a19cd08cc939c88b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1ac610b652b6159a85c77c272357210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d92a69f64f8258161566211ae35c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecdc08f2c49c4538c2be4a003e2fca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45045a3da667e101ec65ec74a168413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf5537c92753e17331fa0cde6ac6d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7dd70e794a82eb880cda2a15498715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c92e59b977da809c7dc4d408a68ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283874dc117a4eba25b06644ae0cc40217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46869341cffcede3726fd8301c98eb7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c91cdd0fdad319bec7b1dfd762778c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f46e99eef98bc9a7d186bebfd242f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23473a752549fecfce88ab7dc03645c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03edfa5cd1cbea694700fd860e525a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ae45f0e30573de60e6b83400d7c0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43f262cfb829dba93e5f9a18ad633024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b4aaf5ad2a93b70e6b265f21462eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea04ea05976eaa82569a6ae3407d9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72070d2795171db9a6081f7962cf11ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a3982d130b404b4d95dc0b5ecb5f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cd59f302136f91e0683f039f9538a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac374f4e8141abed97a8ded22493fabc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d57e80f4545ec60ac83ea9e8b1332f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2cfcee2a2e1ebb56f2de85a3057d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad975538b76b6e6b7a92d7646dd2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ddd3fdd5da29f6cfbfa181d8ae97134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397b2fbb8925bd74daa6d2ed89d4b6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498f29569a7434ef19b245db3b73fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d91f7a0da2847f376d7bd6ea75b6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747c75b3bb588361f299fd92985be5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d6fd70ff1225f46125306b26cc73f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e231a5fd7567056fd8b357b7e1963940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70867022e8de26b6fc26e15057e753fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62048de49e92f3c578a87edf82ab99ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396317be2d82ab574a00aeb89609cde743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929951e70b03968ce8465d4e76fd79f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677e6a3bcbf30dba2f3b70fd537be5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3255f0aadec32c3e9bfe1781ca818046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2bbb9bfb5f0112f3fd45572f6909d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9dd3d5c0b743a2a729ab6f9d7570248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438c3f7ae9c56088c3004cba8c8f2f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315c4930466624fc53b9639614c15950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ff9748ff1e29f4fd5ff0bd856a9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219c80aaa638248c94f141abf7a4d6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406b0b6a8895a5185b77f0c40b8c1a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba18c22a7d528e72be8aa4c886474554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3e10dd02b59168faa898e123c038955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1af5d4277d683f33eaa4ba057d39e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d67057492e2bab094b6b3dee3c58a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce7c5eef016941c85f997e86151cea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a105daceaa0023bc168a18b59ce310a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da004fcbffc1474a5369fd429bf9b4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf5b69bd9d4a131ef8f538001668b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f15c0e5a178a2a29faad2f0243bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbfb3f8bdbd9d050e20d1acec4959663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82497e6ee74b144ff639ab8b171470db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e428614a5176416470702cb5eaaf16865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb109e114ffa09305e95b50655df066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f074076ef72e01b10adce09e1887967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1669a9e36a24d81004afd44dd9fdea268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e4a447a73ba549eb3840b15253d7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583de203202057c3f929923ae1476d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0e1610ac0e96516d2ed5a0b1887bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a457f4e66d8f0bf2ee960a66647a36372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb409f13093189dc8f3892c67cc887d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b2ee1333e7a6efd17f6214e48ce574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101bddebda7a438a104cda98dd4ff9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fcb534249d8da54a34e66170d160c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb110d14eaa680cda5e63cd93f190e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8ce42427d50c2578a539c4b63e21378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896c65998fa71527cd5fdfd71ea157b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad375fb15dc81ac5d2e7ae295b8eebb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ffb14cf83230992ac22c11ae00a1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ed79233c782e4320272d50bda616682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941743e1075cb3415c8b7927211f04b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffba4b8c2ab573e704f26e8f48ff8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c1b4d7d67dfd1ea6fc9554abf845685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb622360a36503481183a1f7463ed3ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b23c48dce766649284533883fe872c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4a0aee3c169fbd56f9d0de8cac88388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf6bf00a538806067cd688fa66148789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b86dbb1c5c6b378e79d3e6b6f930d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed87fb4572c6cbc272ed90374f5867291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030309d2f0bea4e7d455fe3ebf6dc65a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6be05627f6dc0729645222416c65793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca918df9599f73b3c363eddcf5897094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aee2fed4fe721d3697c359a9f70d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3119ea00eb978615d407691520d0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1e43724e69b9f8afbc7dc52e4fe0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cbe9465f590ad70c6fd805b7c8a0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a401894cf7fafa35b0ea1c33a0163399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743837c0d3af9e4882368f81819080a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80020776ba2e4f9da1d0eecff524547a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea742bc38af3678e2a803f0a4bfac8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9a9b133ec14f535e74ac49fcb2a34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162a00651edb24ee3f4897e12d41bc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a69f54e3c67a535768230f6992b7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c493c3cb917c0a95dd55e5df2bacc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcc0bc49b444d19222d38e603bf9e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4088820574ef64a2f168977ddc412108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a1ff7dedabe921502ea2fbda642de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99198166f837f8eaa411c0ebb57d9449110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8491cd8a2a4271c2b3395fa429db9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665a9518bf69378a689f48a079457a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05033c7e3df7d3690a75ced79eb5c18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33617525ef8cc62130c06500765d42f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b1378903800497e0e61333d07b9ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f417f77d58b55369bb3cfdd53b42bf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea2203ce7fae1d3dce83022b26fce5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e13f194a5f218fdf8ffde7037757c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a2b8de44c2ae41dc5582fa6648846119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6829e120de0960c1f0ae12a428062f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d798a993ad19d7f66a32860f889acfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf6267f3043b5dc2a344101b160088122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360e0767fee7d2560ed328d43b34bb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5307a862f24a6cf9e01e16df6a80a73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6a42be36a6f6300b5fabed2d9bb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211eedc0b5551489f7ad96bfe8110d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2a0ab4cc82194884c4b806b3934fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e70011756af185c357bf42c3c4f05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6a2e1062d6a43f1b02650c284e963129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4718bc5be195a413feae3c2a32331f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844b51165e18acac565a31364db6711131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336e167942e31c53f265103e5ef80f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74607aad9bf3181d7d71aeedf32efc8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159e4f9c84ebd3edc3e62d5d0cf90a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3f808ae3fdaa86e87fa461cba0827135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc49bd46c8fdd841a0fd6997ba900e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c8b2caa7714e64759b727cb5d8397137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b28f19dc22b64ca7394938584e964138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df403f4f5f85ad1fa53ca371aa53ba2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9125b3618360d2995060bdb5ede51fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dc80c949033bbe5d3ed3580812ef2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786b4d58294341ede558ce89f54068a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a92dcf9dd681c8655e70b0a44b1b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec6fd248dfabdacf8d99be92017be7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81818602fce37bffc56c15e7be189d5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c306033ca8414db49b3d033bbd631146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072615110b5340712bc96cb9fa8b3b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559cf8dd7d952ab9cd254dbbef1e38d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9b64d2e6dc9462f5d4fabc3990033149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e9e85305f6980466f4b79beb22803150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72ebbb957e5dbc8ca49415af221576151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a428163b6827851e5a6280b0ce6383f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d36bc2eb5c06c6f80dd228f65b95b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ca3e3d289d8708cb2de2c18163b91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983be8e25b786ef1fbae4e8fc2c167155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacd2755ca6090e3a2152e42b22c8d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee182786d6242df7257cf8b9b22f754157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc6e33ea1bb5ed0eb4d4417fc61705158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c40527b83540eec588e797ef89580159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac338fd505bd72bc31691dc089dc4e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74bee308707e9e9018ce41b9881ea6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b0fbb1b159fe76f8aac2ca4577db1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253137092d80b397261687dddca71aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257220f3ca7a4e61ad158b67b00d5914164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b05d24caa2851842ccdb2bda97863165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1063ac50763c26b6e5c5e4f703e83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11380861c9c8a659bd790a4ba63abad3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0b4f9d0fcae721574a4de9f8e570e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e95a7a166eb47ed6e61f0f7627eb52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7e0fa3eff3a964fd70e9ad19a54ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c12271c8484a83fe776a1c716a7f64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca341120c835435dc52cccd5051232eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18603dc66e533d8f2166472080b3a809173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820b31160e3198e58eb7be8aabad6b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3e65504d75ccd86ed3bd13108fa61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54e162d89336bfb12153f939081676176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5749fd2ed9f374ef02872860bacea3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af0993c027bb37ab028a35faf1a596178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4b855e893ec335be69393c526e5da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d0da14a532b3cac2b85ae2405a617180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff84035de976aa618e4f193e8edaeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fc5dfafa9dc55e416bea81308a88d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69000fb61af11cb344e441d2b51a8c06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eb14510a305cd7a63aeb1963ae428184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb221e16cbb3a825190c2a2c966474185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf742d85c50e2340dee3aa7b3a627685186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12d0a4063e424030eee491cb3bccfb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8e80bed650e308360e7a1ac087fb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9606b04d06e13ccda7843ab3a2bfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9138ab785febe57c9e9ab98ba3108190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c06cfa0e9f9bf78d3bf3099750d411191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d959433a2831a8765a364b52bd80b08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f25838cbb5f4728a74b9a6bd30f7cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f385b87f03d9f322fa76712ae2381bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f588c978892f77b1ad32d29947c14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a4ab5fab00e35cf9448b5fbbe87f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4977509c431f4176a0b026bd59ab5e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7017ee08a16d5d0c9bd16114d7191c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af677e20da800067e71a9ae0a21d644c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f218825259fb0c9c8870cdc9ed06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab740816233fc00542864485474146201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9074da8a6f4799ae2449c15fc49b8d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372dec9eede05567eadea672c4cc985203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28bfaf44eafcaaa47c7f6736a1eb63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7595425478af8523a436264ed46c45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e2c7fb3370550624999ec2d32a58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf732750e7a367dc901c69396e567f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113909e581928edf669c9602e82d632a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc80543070589abdc864f12a4ca0a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c64bafa43b57e124b0fc06a9afcbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977ede09aa55db6daa73d34838a6670211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9cb51ba00048dadb91e79c18d1580212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e06e9f748859869808a5782e10ed0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f64f716c0b3d862065fdfe82ad0a8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc199b04a9e2b70924665764c3604fc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811006478957a9f5311fee83d078d561216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866769d66a21e78ed884b808200661c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e70897db421de5f7dde72f48ec3909218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cf7c8bf8c1676206b772bafe1d9c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f2f9a9b7c8b3104268f9af8222521220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240684fd82c93b6a1322c4ad4f2d7e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a7feec11c960671f0194b00d7f69b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4052f37425fa37e2fbad314eb48c734223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c364b3e31fe6e108ddeafec7eed90f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0edba58ebe78f63acd65e640323586225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006cb07b6841c9f564e61facac735ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c594e2880155a7430846927598de1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f57ceb66deeb5eb5fff7492580037228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc0e5d19b2f29e1354b17324fa1e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618151a922a7976307bd39154929e74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6f3d7692d7a7d2077b6b48255d4b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26feff387048eac3a39b07a232b2ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fa51c267785b56f14d6604c5322c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3458034cd6c7f6447ade9675dba51b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44072a0c641722a6bcb7979f1a2a1165235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b36f7a67158c269d63fba5eb3ac8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f438f2306eab28739a9b83bfcfa7e90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa793a8fe5b72ac20ba81a088e051b5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b28e82cb33d42d3fe6b60e239dccc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6f1c0711c6582326ae3fa4b2a8a9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e4db76cb561ccb09029a9e07ec9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c7fff4e2abc22f9691fd6a5fec56a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b8848b01927046a4a8b022591dbd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87939276fac48a318fb49137f90b2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767e78a47d77e860505256f255554f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2bd04d44f402389fe1efe7fb0b2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff709e7a683e6e6e74278423acdc424247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32180deba9922b75418a80c3054248248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1247c3f293ca020a363608c49c1ec1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113c85bd208e2a136c72b886873c47b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f908a81b03df6e71d274840a7a72f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a6ef9133051a1394ff1509776bff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8016796dae9a2b1b55a33ff57a5b731253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0e9b86ecdaa19ccdb279a9d727db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e6391bfa8d03fb98ce4c0d583c56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca31ee46064247ce77aca46e216395256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d010b451490dead5474f9690d1051f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f704c9cb5ec9a677b5d224793388d87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa49cf93903f94888f6345d612474c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ef45b94a3e092e0056abca7f9fb06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581868c57da580809389ce471011b30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05ca59727f60d0334a00673bb5173a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2951ecae4ef7f356888b42813ee93d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb9d946d752c51ca5f296783a715bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbeeb84edfe2de7c605a1df3fd51a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f13526867bd89e982e26a1593afea0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9910cd17d1bf2257d25482e27f08a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1f83e4f45c2bc10bfb9f5e1117b96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880544de18be92acfdc802070b4049c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a622e0a0b57d1c5d7c67e0f5ad633270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699486042777fa9674faf25345b4dfe3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf71c4fafaac11e2efe486fe19e450272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8388ef57e83a48bf03a82f7f1ce36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844a518f71e99c726186d5d9bce44ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341757dd3603769f7671442103cea904275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd43b32fd9298f6b53c00860faf186276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda288a4e42650b678b8191b38945e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e8918ed6590bfbcf3803883431a72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9f81f3ad155a116a3f41d2184c74e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420f8cf2a5b467144a4454f363bf489280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd370d9c8e3702fcc029ff295db7e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f002b043c00667d7dd524c7da971bcc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb28f14d53974ca0c82ae2960e919b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61724ab3737a79a2525630b328f59a10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac122362a6f4a50fa053c1ddaff2df0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35a6a6cf1ebfb6666bfe018c72c751286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e59656ab7056f57e7c55518757c5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4876a70f2bfc9a9072f57c2d5946288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7daf24f497f8b65b470f7794fd7d01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4193aa4ae2862d5cebf6adecefcb84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb309c4cac6d831211e6ae5872f8c0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eafb374472c8f31a784e6633a10e11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87052798f2a05792babf36f5cda03d91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b55a08298dccb2b770c930ffe877c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b6e2ffa30e228a4022376503ed8ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881fb59cb6b71029f43dc3915148379296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee351a00f974a9b03f0a5b597bad6d75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd873fc3e827c7d3a63e4abdcdf850c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5a93bf2b7019b3ac79c111e070216299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3806d8cb84045ca39b1ba4d49b9eb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18b39963a0f200157dfd2cc018a36b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f70a70168484cf0ef359e5b5c9666f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e277ff2d72eabd4288d4f97ead916a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ddff859d9cd89b58b56c7847a0e83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca69e3c47bfce0546c99eada661aef3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08932e6c801a5994fd9657b5fc0814a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d125cae214d10b6b15af214f243d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0a052ab24491d2b165b86315603fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e20dee05ef32d5b2acc3a9f71e4d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f83a05417516d5bea15d98098b7e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35705ff4c7718e850d13f68f062f7288311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb67d9714515133f8c8c89a0e47e276312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aace33736219ca8c87aa6dd25ee1c97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faed1c85f90bedd061492923550a4e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e425a33f38dc3da5a85e4c6ac273e1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f10998ca0f50d9d06e1f714588013316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7992b9a8ee9438dd9b1db784fcec64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96359ae0996af9878616e560949601318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3051523773b4efa7f89c31fa9c20d5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992b182e8edabcca5dfc96270d941ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c11d36c08be5c81191514241b98e99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e380564d769e08dd11d1bcfc18f0e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c837323c777467090f260dee6fbf2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d125fa19b2d189d999eea11f64bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8380f7d2ee04d9330a2dda2549a9283325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>