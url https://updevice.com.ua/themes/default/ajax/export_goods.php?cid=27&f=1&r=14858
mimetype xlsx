--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b0b48de21475258dfed1421f356ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09533c779f26142d5714daf1f77788612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26532d915b4c72ae054a22489bf1eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091068224e23b1fc791d9962435cb794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce248bfc0bec5880d29726ab67f40215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199c0a4a3cdcbcb7f5758e0d5175c2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbffa9b287ad713526b973c8afb1f987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c480a2991e724f15a559064f390238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930bab519d7fac364a510558802aad09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded39fc2d52e5d680aecb61c659591f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a57a10a5ddd8a75cdeff89d0680e8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c68785633da363a27406271a2cba6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448c3e07f61cacb5ef278a0a887ce9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255120f08bddf33c92ee1c3406cc15514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2bfb6fd52947c13dcc9ca973cb02a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d9170b7e44ae3bea433b1053b939a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e834e1f51932c3d0153ac3a8bbfbd2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790525cd81327b6c9bea79900226244d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f55e73aa8daef90aed43d54af2308c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848d905a7800aad8ec7128098da41ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c446faa9b1389d886c954ec1cdd709c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23ab5151aa880dce1dd15f5d994fc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bacb0226b4e088e04cdf509f318c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22a59f6b223b798aa2191c6a875edd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d54dddf979af445b8ad0b256d1945925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d96542a83dd89fd0ecf4f5945b84a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750214350d159a838d4967882fc51e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc4fcae252cf431bb79bdc791f71ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b015d359b2c01683a1101803831cf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80bfc71b5693813a62d3b9f7b2e04f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7e3aa6c4e2d388e7474693966b87131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d756da85c65544bc633410e9007324c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64377b8eb2e344c6ef5f7cef5b9058b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25b3ce221ba5054b048bc99cc765aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52b27f9d661b3696801e051b519fe935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee9453f87792168184c09e02c042336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd7b695910c2512d117d017a4cbf4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4ad1c20783d30196b6c78eda6929138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7ae538299417ade13b54435437ea539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e27ed9844e9815a2c4ef76d001a91d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d071ccc2b14a9d14c4e6b240fa647d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da743664248e02f101c7905bc2258942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50bf9ab3336e74d9ef298a056f7d9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de44cc0d4b404cb195546e637d4b4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf6c56206e4e236341c8c7d9ae839f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b97b8a8c3e73ca7e79f48f206e3e5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310216cd9f3ed32fbb96920ae7ec38f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd074f230c1f5d4349d8912f02f61f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1d31f555b05df125ce63b3b4f550449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942682023dea0284b65581d7e0e25ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2930ef112eb507acf1c294328d9e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f78be1ad60d5c82537d801f2d655c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958bbf471d21d5d52391d417eb0135b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a05717e94ecfb63908e25e60deb4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6fa4286d42537f7e30cef5cb2ba555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d70c04831a16ccd03a0167ccaca1e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb134b0cbe9586706b07e2dbeeec24957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae7dca038e3db9babe5cf8ba251a4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d5792f5925f197710fd61cf0fc26859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e266d5c68f9c5e99c8770ba86b6f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0435858edbd632d5804f4ad7741a0cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7042afcd0fb2397690beed61c7ffba062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58cd86f2d6cb879ff65f0612ef3d7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca89d4de66b63b2bf16c52c288fd72364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ee337876a03c769d49296e2f12c4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ade9ec5f86122454e477a05fc5a3d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8290a4534d2799e840cd9ec0f7a6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3ec242dcf6d4f7cf1556284f39d3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa908f7714f5d4886f130dc202c93e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01415d79178d31f95bcc50229ebb0b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792950681bf6ce31bebb6c0a98ae6f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7b50a3c9e7b68f9bfe7b4fe0122c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d06066574765ec0ee2e11d18b0bec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eff4a1b1c65adae8e28408ba38f9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eba7bad327b6e0f21d3fb9471c58f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7887365778691f64b9667ff86851376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a508d34e79b098e5936ea253fb0034077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f52abc1180517c9431f794e31723778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5441528963e270fce9c9ac3d2a0e5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb23a87ef8de31e89738ba914972d7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774575f00aeb57188eca42ead8e50e4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe521a412af23ce4221d3b4b2fed71ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b57c5bfdcfada968625d002abf093983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb21c758965196daf4b6bf0f954540984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb9c1f6ffd7ae6705538b57a3b162d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488b85e431c54bf1a17059ba52ca7a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dce66aae82ad6199bbd137289f9c8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a220cdb8bc4f0fd04a29ca35e17ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9245f93bff009451a0643f4728c7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bee16248e5d0501d7878aa12011f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50d10770406f71a621492869c1849291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b239515a4fddf2ccec6e1ca5d5d8b9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead3f26531ee23ad33700d4e7b92ef793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80520db98575f68e54efdea38a3dde494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447fda02c574d30e63d33cafe748f4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7085a4434a144531bd58182372d5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ac14645965de933d5b5f517cd708997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93992e92297d740b8510e1d1a955298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a609dbfa5ccbbcb98958a70f469db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc40fdc8686c7ace7b2cd2b708e4bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50597fe2b7540ac04405c13ccc8cff68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0275ae0f897791d68a987b2313fedc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2150eb172c10cce00bba92617f41b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf53febd4565c6e663652cb4ec7320104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3a12b9237f58a1d05bb6466c79365105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a311809caff9d5ba74a288c1a41519106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb7c22820c48b9935f17358941390107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505290920558db5c7bba440af6c5ad0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6047252eee2b53344902530f45d953109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665d39ff07030a17dd8d379e8137407110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51cca68b269acb5751ebe5afb3def1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b92a50510080d3756d7a3127073a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35859c660977cae4b6c979caca0a680113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31a75770ad5e62dc9191893a4f52de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1884bb2f46c0050721d0964e934016a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2334ffe15a55b567c67024e241aea0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e772dfd0921887738c89958d68bf1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a31bacfd4e360ea35a860ad91e718118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c7b3819fd929e2628f3a36b357521119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc2e9060d00e8f142a58329f3a631c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859164810e26a680adbddb8c9ae51670121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9ab601b38f0f7aad5717b4f839969122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da250bcc3d3010cc18e81fd4f9969485123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6827e91cd410ba5044754fecba5b54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d28415f09b03b52f8a156a86fca4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e14622c056824b13fd0e6ac552094a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf740b1454b2c570cc126aaf245deb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99054708f8c6dd1b92b7f084cc9489af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f16b8ff47465f8bb28ecbcd7239d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513fd5192eef18008767bda0f7cf231130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933dc5bfefa8746cd4b1c4f5b6f8f20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70c20462ea3bb2c339681d65b34329132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391246a63e4a05837c57ba46e45be5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15474ecf05c3785682fbdfa3371670e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f669c6df829aeaba616200f837f20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4852b80f51d178602b0194c3829ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7f37c82d53314b972f98dab7cc2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb140b61ed106259d11b68407ac5dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c1d5db87d2d4312753f831726af3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d335886caf35a3fbe0219a905350d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e176ccc641e81ca42f13fb6485827141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f4736aabaf70d5d45d79abd36d893142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211200caa509ca1cc8e096f2a9b81fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1803ffe604425eb82868944fdaf237144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a8e3110b74acaeceaa597ca58ac73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438179a64609cd9ce3e213411a1b3e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c586e64842d048e9dfd08a1ebc6160147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18cb5ee120e55e81388f6c6692d1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c826a287ffaabcc274f0ad2959f05b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364114dca9f0482307118fd79fa5713150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e0de8027950613802fb5bcda55db0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128b3e4c3f6bde8b057978654439dac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2fe229b0f52bd8f2604808ff0c64b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8c55b03e2dba554ebe5838345f494154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f28f3c0f0f3023e3769a35cacdb73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b36cd34091fc061437ee59544a0e6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e6baddfeefb9af556ed0664c5ffda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55144ebf1bf6b1c0391bcc401b4e2dcd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813ae8cc47c25c10c4653ad0cb7b3ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dd6fd3fb9fbbdf1d63467d2c979bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85653be033aeab9dd33a572e99e05b37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb238130f22d00a15c5304eccc7325162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4521160393daa3262b273fb572298c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fe59c2308990e4e2ad2be59e55160164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46084f2e8042e776359eeb014a1b8d50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4435e3d5b08e88de068f2757f26dd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c99c04339631a5fe96c98888d8090167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98fceba1112bbb755ceb52ee739036168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c406d585bb73bf6a651acd72281f27f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610fa9ba2ac7976ec898b1103759da3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327856665e6cc5acb1aa97f09b4eb3fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6cfb8f9745a89f83ac98f992ad7c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11915fe289b7fff69152ac997589f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca281f8149b7a72619612593b5a49828174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c83b87ad1993c007c05f3cef6d8f84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1e2282a48eca48d278dcace1cbded176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fb10fdb3bae71a77269a181403d9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e7bcc78abf62bc1b4a57198b90b1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83bcc553fb9fcc733f802d512152fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57638e9e4a970ee00ea2e8c9f0b1778180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215ea9c8cc77ec1d60a2ad4da135907181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356a013ae9c72d3b78b1b3b5c7658f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c5f2a313b24e43607d6ee4ec4eecd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32421ab5cae9a1daad37538f3259059184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228b722517f559e872050b820d8d50e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5fab7523a3782f648ad6e678a4222186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ddcc84b9c483fa893663e52f7162d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae84c1a3f8a20a8bf643bdab264642c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09704506d034ec191cb167e33091d91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b175c28f080aa3f1280a170aa45e6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ca48cd80eede7a20341f8aab0e557191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6cd0cda3526c3a7ac25e48f4f8ea6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7523ae03bf740813a7135708111fd98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bac93a89eb2c6cd723c8bedb32d2d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854632d4b2d1be1e13464e5f2afe434195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456a5d44770a85ee01dd13920f7697196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093960aa57f6dca8fe3813875647af9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e9fb814213d4600f52a9395944800198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8943ded34dd2088e7434f03312943199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b116e0cb8b78fc5c355238cbcd96ce9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497421aedb3b26cc9e269f4aea42d77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e534b8ec54c7eb75caca8c511a76e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a1c8cdffc8228ef78674f456a94c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0462baf0b95775482a5baed92fa76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4ce2f2309bed9ee396a43774d22e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0534a070aada93766151cfff74f741206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884f536396b660068f55a9457f2b178207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479beda781f0705532dfab0f497983c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752ec6f9e57df68ddb57499d0a653e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f6967a1d804ff51ac41b7d4204ae3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7538b5a21fc41f3417d36b57921113211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad3d9abec68ee479ab26febf7f3079212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ef792b9973f160deb276e9c42e0dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da975231202179a7655e6ed0e6beca6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500228f6b17ab2381d719cea755811b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cdb13f239b51c3f1c4b63ee296693216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd68370f8b04f62013c2c40cee46198217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c00359b1e199f9c9d434825f207aac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f412fe863a3f9274a05fc4fd09cec31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334da17ef9d26ae44f0f1184403b1272220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af3369b71bfceaaeba69a2f292d1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb70a04099fca48894359abb5036003222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00090e6dfd8848bcb5832422df951311223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526425c1455f66d1b63e0f1a0b59a28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6c75b3066dc8de4ee5923b8f20fd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec01b476298f2b50488629a54c3297a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd852f23da67fae97549f0fba3613e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a898be1fc50c2cc202a2ab8de23107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a7ba412a972298c483a0d746be880229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb64711f28ca82fae0821bb66abbde4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27203b574e655278e2ddab7634f5c9ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375a37b0ce0031ef3e672be0f9d92eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fab6cad0c616f1272db2d87dd8fcdf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f87a43128b1a0e198eb4629ede3e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a3f97517c0a3c85f6ff59f93fc0fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89337e8efd3bf1381316ef07b37e24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267910a4e14c1425d12366c1eb1c647237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8057705270eb0453acd71ec1437724238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1fbe152223f7ab92c8bf446d20218239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e4771433ed2aa31a8aa627480e7af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29547f6fff1a07b997eff6c52ad54d4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf6a720c31d06c0e11bbc55b395797242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c67384fa0df115bd1a8e159a9acc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d4336e34deb43a1e016b593ca9073244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258414ed641ef4c08b05150cabeff39b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f556dcff5aac79b5ad4ba558afe31b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b05077aff552f80b36af0ef2c8debc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3e79d66190bab8e0e7ad33f121ad8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e18aac11011b292bcea672cfff39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54cc0d93d63d08b91ca4d522f314f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5943043e4562fcfe04569bed0aba158251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb735e9dc0024d47bcd236d5414a62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50b062e2a61bdca5bcf53fe86f1771253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab194b76daa2522426be7598719fb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0d0d5e07324d1977fae750f7c927255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4fa38bd0cb916db057ae75abe4d8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f5ed0eea5e442da9be16d3e6a0688257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cf096a7c7b0b51f68b7f137640b90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c4bfea59b05e0992a1671c7f23d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98810a87cef86de69803b9c5ffd405ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65206b7ca8fe7aab43ca04c311433be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b8fa38d9b1e7050a906ff0056388c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27883bd0890327799cdbea5eca5f26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b174f7845f352f95f95667c899ee7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003f06ca0bcec772e4381d7074006d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f04d1f3964a5807d2e79b458aceb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea0ef6aa95d7cb7c6f5b8b494dd23e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ae16c6f38f967ee75841687c3e847268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bcbf0cc7d0ed779ae2449ea01abbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eed00275ca0fcc95fb118b96873deb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11278bf74af8ff504869013e8dd937271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458507d7491e18d134ee06ed005327d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf53f06def350bfb279af86fd961f73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490125c4db4a669545a133926e4fa70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6d0e5d96896db3b11dcdde9f11276275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14f92ec411dbeb60b4488a272142ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f15b029d27bc14123c9c84d39b767277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23c0bc1599d75361d15e4606198ca1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510527bd7fee48a806f80c944ba00ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4ca9bf693802087627e7232f2382c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a463f44ce4f39ccc3f44f8ea6a6e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dc6658582bcfb8e5d01e0822d4072282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1da7142841b127366030758eb859d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211105eb73fe4af3d8df54ad287de28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff943aea781b7ff8e58cba5679f60a0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef059443ae8b329de8fc952fb1a9f771286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b58602fb6e86f321215adb874a442287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de36aa596f3c065d76fbc053aee02af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9042ace768f68a11d4dec2151ae69c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362df6fd8518da0169518b0466d6cfb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddea63569d1e6ae87cb9f7e4dc9bb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef8e260e18790a8f12c5829caf1e01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e82bd1b8c4212c5b0b45399263181293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a22c98b482aad0cd905fad6dd27d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ff41737b09d33b3b74f9e0cdf63c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff39ec3ab6d6ae19c813bbf0e8401a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fc0d34c80dc1a6165de5c4e1e48e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72b9aa108d1f8d1af47c2c4ecab2f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efa114abe444fd76446aa61a7f1926299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406aff4e28f3f2c2c3524b94540e142300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116582d777c4dcd1dec461424df55f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a339ee3d6d76a15442c1770973c2a1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe0ac410b40dbfa7edf1c3fb017dd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a76dbbb36ba929bceae9ce1f20b17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e44d60b3c8e1c275695de5e512ee7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5465591b9706cab20f09eb76228325306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5781bb4c500ac136c80a6473c03b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d270f4ec1f63ea2c9a3db08e2a3a44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cea1b08f7a28c76e9497334f29ba7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1757923276758fc5285b7316025dddc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01991384bae865af456adf3b518fa260311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d943e05d029b3fee63a24b73e362eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc6e976921cd9ff7aa7719ec6192e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef669f55f5280240cd7c6c9f91f3a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8302a4cdde99843c5c3a0a2d44c73f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7020b532a3142f3e30530015f4cb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0e60fe722b2c3f9feed99d3087f13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc804d239ca9b253844644a59945daae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ea931ac99d7aa3e063ff7de2f60fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02c9886c981f20af10bcac98e6ba9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4b5482684fd53108642f1eb46a5ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa09ec75cba0718a849e872b7da1f34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a0f6bafe64640d0024097116e2fa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83fd476c86a3d19d0d6a7dc960cddc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2979a58c4b3ddfcb39a0d5d63fa7d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9264d40a386f1513ccdea1b37cbca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fde58212ab5a9e665edf763ad2d28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf24bbe684fe94ec40ce906e086556328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e96491356072443fbdbe89ee1e934329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aa2db10a7857d502b1822e01daf24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5362c89236edc6d45fc52be5897cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb601b069f7eae4497435dd6905e746332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222099a56c4229c8bb65f95c704f9e36333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd9914778a326fd75796c32326564a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a02786445615b3c581cc4dcfd380e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2b58a733457b0018c58e6549aa7163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b984d6cf452700c82fd61c7cf1ee54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b2daf704cdd3047ce7e05d30efb995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a2432293989f5ba7fb11cd017ba1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c58012760998d727df73973c578017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429c080ffc8b4dce30e128cc96d6f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dd5e9c5772f17ace0d9e7fbaa2ad89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ed1c48fd4cd47af94ac4d3554b8cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c029adaef294c2abf0bb9ba97d28311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db60a9b5bf3f05f954240947d9f3c6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe16a5edec5a3558c20233409f9a5f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d25dff56315ffbfb64de74dada75914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4486dd2b8846419facf41abb151b5ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d73225d3cdb7cdae8bd1b49921e3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a67d0942a18aa15fddf4fae00458817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c514382b93cb2b536b97bc46a589f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c2c0eef4d710d8ade1d40b24bc8a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613473bfad07d1e8edc72af587313920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239692d9bd0076ea85fbb183662eac321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4338fac7129c22df462a38ba4f87822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85642e944a8843e0c2c188134e291b0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b3da58f09e6f46ece6d7a8246be724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15509c347abe8e5a6f51e69cda3eda2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405508a452b364abfc010b06affe426726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfaa27768ca577e3f6ee89d2c1f56927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6bc52581773f2e43ca0ff8e12a05d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39117531ddc95045dc543449811a3b0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e4f25d8fcb29c326d166ffcee1ee730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d9af0d567f8e51d7c80e356d1be2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086920dc31c86dd656dae39f1128111a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa8b6f8c97d6927d5b32f8755efeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c247d128b4862b7bc7ab00bef2b5e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7839e9fe7324170c6808e585dc288f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f2de158144e43f6b6e8855ea8508936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87571924089f2edd739981897742b80937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19f40c74308b8ebc53afa2485af08938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63744807fec6d934c5e3a80787475f7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255efd51f6ee5422691507abc485b19640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1275cb45d20916c940d9299b86a8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e1aecb1bcecd6e2f4d173f0e9b9f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b24b41cb580b3ed5a96068b0f3df943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474e445d88235408646d615859f4d0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464863c28c204bd3d01b92f97d0e1ef545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b2001ab6f65bbd2e263340dc0ac9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37e975d20b7f6c27d49054374b002947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f796143a3b294abf5c6b928bbc3312748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71070a2e39dd1d78c93212ea4250ef8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52fa5f97e89a8c9b9602948e2119be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c87d2864c1b2300d8c8727b0bf2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcbf92f0581f41cc4c63dcb281c1f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4077a2810448477916d15c80ce5c91d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50201be046b744487b407ca898d4a96e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659a0ad16f56436f806ce2d4b7dfa7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31822d7d4d02dff3844a3361fdd615a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d18028d2b3b282f34db38a07a9e0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349f155bd21efb2b5c7f07745bb719558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d154cdd3829d0802d19c0e21af5c80559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d514fc9f10820bf2c86b3721985d3a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95010807c370cc193d030fed1dfea75661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a600d64fdbf3c08df51957f99ef6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d26a151477c488b063f2cef6c492e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279700aa34685354d69ccdbf3c6a5ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c135badbc24e55bfba7fbbaece664565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8527468d6b9ea8a1c3d9264511fbad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421816dd78563c45ef6400b7877e3af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b64d6b87cc07faaa7967c0d61bd4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555005787782f163a444ae37c219b2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb83415a613f0f4ff71f38a545fbf4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad79d1f361eb8af0c2c9403c4233b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0d7325323d8dba86d46e5bebe184a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d64145252409a83ac04df3a00d7edf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84301052a8ad2663b1a713026afd6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54c77918623e09638216704095c98a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1792a40c4b056155c5c3724d2dffac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab32b1ee7c80af9fef834f7645931577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bf1105ed7a61af403d745eafd580878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e17fed6602058070a06f3ccf19e9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3aa2d43fceb99f65e5231ca3b29ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c535ab281ddf214e1272074bad02381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2d8ee416b8e9ab89d2abbeddf242982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f30da62f64066eddd4f9412413f42f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c546adbf4fc7460f6886fc7b6676384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175757313b20f8c7220420f9473b4ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab0f4b136dc09e65bbf2f4fe5af0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1495a04aa3b3b55e811b06ebc2c16b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9ea207faa53b584cdb79a5572c36b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79a993c59466371142c18b820e4a2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58cbe01e6a4c72138f6cd0071963db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc15714b9025498d5ac66c228cfe3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee6359db47840dc08262d90319349192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e6dea1211e341ad01d066d657b4e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73170e6d777b38eb9b05738e2eea876794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e915aa1f72f3bf39c4b3aaffb92ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ce95dc020789fef585ac4609236a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0307f9d05c4d1b9213ca0e97b66d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71e789ffe6b5b83c75c7884ff1bae698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c0e4d25f58c3ac6b1692a3627895999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cbd1667a2b5d9b52ac2f4d8660768100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82315215627774d4e8becb6bea0cb6d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558767d8b745491317632d0b17cc254102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60aaf069cea82cf91cda1a86e16bfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0d0fbd0227d7f4056d70dd57aff8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0603766f695aa13b3ad0830602f43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab4849622c393615d9e153d22e5661106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55674ecd150e9e5b551b3e5fc595c9cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aa12de74a2f8c893df9053b28ac68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5790f50cf94a2afc89f2ee8f79614109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a774aaaf7d11ab9385a0696b3ed93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f9d455d4b2927803a4c9e44a58534111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daf3f0bda158103fd6aac3391ab410112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9b89ff64a14495e7fa48a52d63b19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1833c1b155e0f18b6b6ecb50ec809d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e962a62388a4112d187c778ee14a3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb74edcb748fed6293d2ab1f0552ae3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772471a703fdffdf22ae2c199861ed0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae47e9151c670827efaf6efb5847fad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866d9877492c03ab5abedccfc631a6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb8b22c40f5280e3c4343026e6011120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2b6611afffe1db7b32e68e8451884121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607461d5a341b79ba5f1a1bd289edef8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f78e4bc0c3fec69e208b6512380537123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d5b3fb6a463c5014644a74cd034f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd5d06231610649418190336e07f86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22a8726c42848c3ce0d3613668fca6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783399c03f711cc952d570aba80297b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985324c719efc77b8ac20830c99c81e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8c3a5d00b8cb285a72aadf8609c0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d59e3290b9935e6a6419aa9c6850c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb5aecdb9f75c53bbe0403ab5b64e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e1eb69ce3063fd47e243f734c2a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a2af27c4bedb6e82e55c83b6dc989133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492f791024fe25397451dd817cc1dd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43292bb59ad1deef941f99797482c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9476afb6e5a66c868c61e13bfad3b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac94f2c423ecc37ea1e8e14dc7c6690137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cdd368b3fa7e6f493e4ae9cf46994138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500bebfb119804875c0f6e15e64085c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941b52eb41dc72724c8f259b7bd77f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158219899652ab8004a9f2be7bddc21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103eb8edf4195b2706b289a6d20a7a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babea666f6bd4f58c5aa3fde5d0c84a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6ade798f991a8cacce0dcf6971f48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a82f89e140bd89fa021d6f1c892d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b976b7a53b6463e82e46d649ff3c46b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb00112c68beeade0bde24717bca2b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a18759fc045dc4b8b3f55930b6640148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d988e3c34a573f30fc376746b7c6d08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecce32d78f3199a26ee5d9fd24b6f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ca6327493b5212eed5cf91ed7d128151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da94a9cba3b5a8aa182abd8a759b646152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480bdb5c6f31d8e8b5be4adc3a616cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b00ed1e1047426c5641ba39607240154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaa03b11f961dd8bd7d645f4170482155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876032c804c4a46843b5cc4d0cef0fb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7090de1af94227613ba31b27ee122157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb3b8a438947de10513e84296a737c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcdb850dba027af57523a04ae65041159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a85edc70c46f10926ffef1f73548e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0faf721df22bd26f798866d864abfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733359b8971b11eb954abc5f66e1e6c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64606aed6b0a1c72741f96a0e7fe40d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107486782eb9ed9f47626a811b313dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f11582fa3db760dde540e442855258165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c4226351d31254e14ff08c940a565166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19eed934fb2070777a5ef5801e5bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6210b23ae34cd0c24c35376c03157168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bca6a4ef93841a88f9ce4d16c8f62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a799585b35976b9460fb4d2f5d65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987661c69b12c991b094c1b81198fef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415c0340a6f6712fae15a9e8f7ee5a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e8d4609238f4fbc97862de9c197ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0583fe13e6e518f182d5853a0afa7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df43bdbc33780087b92afdfc6909189175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f7b1f11a737eb5d8fe5510b95e47a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82fe230d144a1d1df4ba83e516f3b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20610a9d62b47fc4b4bc62979d20d290178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e0e30f3be8394e1593030788f9f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744cfc23406a12ed4f85f76bcd5c05f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e787f9b1936d56a811638beb0bb329f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433268da45f9bacb6ec4bad445f597be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9d6b38c6197486e097d0c3e418365183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419c9a7c26a005d60b879aed4f6715b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000a351c45a58e3709d12fa89a225c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1452b56e9aa753c14ca828ead370b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0d4b63b967bf9a4282d1e84b713cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073c7b4e28c5455418b753cc8df7bf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563250f9c72533a4378f8e306811018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711e720ecde587b0f299d7215948971190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ebbf1f7fed97d56c9adc687984c90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389a8df3fb3d2d90acf0d0c093f88e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15e6c7d0cac1e29ec54c86cd6917cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4715fae04955c48588c6b0129fa98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76a3ef67b122dfc9560a5398b39f8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9878c09d070076102c896c09422a0e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44a32bf5fae52744392c81c6355c76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff479f82fd736adc8196e6d082e73b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aa0419db03a43451f8105358cbdf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e11894ec3c7b57e0060b587711db7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3af87b2b48f7ea56e0d5a5a149851e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dcb37252d07da23f2763624b60adc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08a68aed8671dd7cbeda4e82177c3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1d3d440836ed695955585fd1f6b52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576e0bda06ad04912eaf2b735ae23bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354fafd9cf5f53ef70cc9d62e951119206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54d289d59d56eab012d646de351d05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995936fe70ceaaf3b429733290c7833f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc34de86c7f0b4d70bc1cc909b2d78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33deea29aabcf5f8d3f0a783c22454210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25292412657d350660af02c4544ee62c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7349ef698300f83ceb1552ca30567db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6328d34ff62715217621ed88241ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e61a4e4100c8e86141c3ee8e147df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b7f71b068f5315e80bf455ab22aca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3eec202bf5aa38ef85f229e05b112216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400b9d0af0a26b76dedb30265bf2ebb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef901320753d332515870d987a26633d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39e181444a650d1adb69002a538452219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc3f6a9c3c27d2e7b6871ca5b63c1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f17d6c9ea23103f6a47615b8ac90b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2d036455520dfe2d90dd82c4b07a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4bc84341af4ec40c67adef375a86b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5cb5bf6654265f86fc00a1f5b6be1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc073353843f6c7bc8ca86112123a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49eaf0bade6da90ef9dc6f0dd46890226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d1f8dcf0a2d9066ec5ba953b067d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694146f86271234fa5968e6f34cc58b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf80f7ab7d2db899396a547b138bfbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de88b4b1994e52202d04ca655c07b9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423fed8827c7691d85f828ec89d87a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f4d8b2cb8120961a1c3f7e4b17a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f367649fd54f5ee010802d5b81ab56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbd43d91d057d7ecbc5ae0d286ed2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f512e600359940ab2f287d920537a47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30079b829ec731ddeedc18fd89247a95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ae8c6a1211cab2a452dba206bbb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446af0e2e90354f851c0effcb5d44f89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96248d1eb6c27b41825d37f3f7e25e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2965355175a79dba7d790f0d63288f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607baf6269316c5bf65b4a3c5955d1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5035a0ea43156ae1e15f341b8cb4d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e512a57de663308d956eefa45ea76cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98d9e320edf5a6fe2e1a915609963d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a45e9092c1562d8ba6b4034c47ad0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253213d20794ad69916388fcba5f4188246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa2d33c4d259f8de3df8dca0ccae0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7175f203277df0a3d352d42bcdd4e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479bb57a493d6a7d5b0650b6b4bbfee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2171c11125a41f0fd093bef1948cff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3694ffa08b838f27ec3521d897309d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b94af5050a14350b29c9cf1c22348252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e8253e8a880c8fa65453c89f683e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04f49e30e36fa89469034a7480527b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c534ba745b438c06d15e434267e3f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee924570682c69767324e331e262aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040edf78cf1932784a5ca530222a1bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e454deb2587814b994c7fa42e752258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9efefe4900598b46147a5d73b8678a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5282d3e16f8cb7c4df7be9d5699f4af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8675fb4c59d68a0160aa6cf498400261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d732e5bd6b30d7661c0b96e33cf86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b86bf01260827b8d577a18bb528f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63e9254fe9bf77bd0c1f22819c4a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6abc530f0da9452e97d9e2762958e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bff454496bb936202a48f9828bfdf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f3dcab53a3d465c5f4a65800e189d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a16537b3fdc261eed7410baeb446c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4558543002fa89c468903bdb1ed7a18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37f7655b307d09f16ec0f8b10381ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef48720f4e5047f45898567f931222271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c372af053c45d8410055914e186bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe04c933e073572c5889b46d465bf1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3290f66f8e1c52a30ae4ea44de4d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ff647c1809b4d4204922e573fcf5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df3793d862177f991c623db80f1a3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886396bfc37933be1c3c706ffd650dfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30878c6200841bc4a06bce44f6a1dc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607259e514e7c813119bbfa7c5260c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddd8f16e487fd3a5cb43605a3abd0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842197eafcd0d535d08716d2f31fc03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581be186402906248b84c7cac0036598282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ccfe059634eeb3ae20d78f534e281283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f08ceb99135ccd32a59552bb124f78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a3c7c15b05f1348d1d6a92864df9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0c6c80aabb4abc2d871941be094f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a2381295478be225463cf12242091287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab28290ac06d189a134488b9421fde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78456c8785acfd478ad68169b81a165b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c613d3acf0d019325e03c7d94402c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fbbeb2d48ff84332a10658a078913291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bd6b48a577d8344f0b8d6aec64dc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31e7f85a58ad6c17691a13a7e08c76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82204d810fc01407e56fb54e1acff5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446139d8867e521f02c3e2ca274e542295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7c0f57bc622eadb3f91baa6014b46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e739a4dcbf433e81d0d63c10fe6486e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86e43f9c5f39c4a673491d995a6938298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682e5093b5e6cfcbe18071344ab1766299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b958aeef6e5865f4741f1b3a833ec2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16c4c34273cf9453f5910fc6b820a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4b05df575b416d943f7558cd6f294302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f32476286034150bede797d7701928303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be4ec5fda90e9a8a427189f668845d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d25b34f1cf279b0cde3b88e0ed2cd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7b417cfab6701906b8ffe0f6ebada306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac504ddbed477fe8874d81d8cb5a70bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd9f7699c8826b9b12814ce35d1887308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d9f183ce02715c68323bba949f1e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68c41765a41a821150f61e4934e461310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c990fd19cd822f9fab7fbcc1b1f8ea9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96327dbaace5702b159cf444be983e70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6886e78e608b7b467970fbb90f6b492313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ada7ef1f63a7b310980e37b03e3ba0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab827c60bbd2336b57b1ed91d0142e79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67955e816d55878a5eb7fa80e3911609316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc91d2352be3ce73e81c01702db13bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bd9492c5beb5994406c484e5068ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1060b64c988c5b34402fd517c8f5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae32b5d567dd519f7716731b368b0ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b70f08e1d2752d7ea37350da12f4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d84bde9475f202024477ba330df50c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594c819fda51bcf64eab115518fc449323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba62882c8852130d5f3c894cd95e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5d46bb816aab2966e55f775779941325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>