--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404dd9a3e884b2134e8bef30ca9d8e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fffc705a5dfb39369314a8e1acc8142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250789cfcd603940aa4b916adf5ffc483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0da0a00aeae36a18ea968ddf2c13214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91dbb77ec33bbe7e840bed7f48c4ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad5642ef13ec874a4ead589233c75b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef27b7b80d35a3eeed06df46fbae807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ce9ed270487d524b26be25b1323a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d80a7603408776672c9ad0413a8309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa3509ce2a2f91ba639aa28f4840a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891dae8287d3081fdaed2cdcd89a52011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6f11c74234220a6538d4a3a7feba212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024b1b13b3628706c488d309da8cb4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c471f607fbf8b3d79f16d30bd5a1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989789246088bc09b733e0335f027ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e5b139debe10b32301da9969e044f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729e0b144a2ca96742d92baeff3fffd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c50a147935d51186c10dec1f102bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52634d175413b2fa69a20b3631415a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7999477d0119fbe5ca54d6494998920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb6f62a29512314ae6a821f5e09b1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e0514678ec472bed7c67166d4c5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ecb6f3ae836c28526305481a48b4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286408f5fc82da55632b931e3d47bae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd5f92ca74f23298034e59fea0e3f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a854b4b7bc3b5f7318742d1c2b292d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ff5889d59afc8ad495ff78107109627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3c4ada84d0757caff8afc100d001d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89dac725937786e1f7c9994975f98029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0f41594210a59172d7493b7ca602b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d896532b75baab469f97ff4da34f9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a40c2d6ea8d0c6c066d08f27e202832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31374a19a881a20a96b6cbe88c0fa433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d9daf122900d7e72c87daee52cfba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea198ee2323eaab51f62de21be187435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3ee1d65c2e53a9c904f31ff69a45436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2860c142b36586dbdd14583c7ee29837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e202cde414fab42257d699bc28049338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f99a40dfc8c39692cc67abb2b747939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b48d017d8e1bfb6ecef20415593a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437301905dc9213d4052beef4301126f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced851872976c589eac407c1f1b6eca042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5e39ce9846b083a0ddbd7a299b69a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1da25476a69122f2147a95bcd4ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fceef50b203abd2b74d5cdebd118845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91ad5c4c7d2903fe4d93fca6f515e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd36ba9a6cf3b0502ec9d8dedc61a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bfe6d95224bc0c71df9bc631d418048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798e9e697d9b295717b3cb9a23ce7f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ebdf57bb9a7333c87a31d1e72943850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ce4d382df3d79fc442345fa6e0d9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4c4608c5968d63a9643e5fac6042752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d39446ff05953cf847a5bb6850d4fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a0ee36333a8e307f9ff121b1976a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6741f60cc540c4fa860c5abd840cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cab7a2c10d331ce41586c60aa4198656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a2f9d1abdf452c85adeac3a1cdb5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60c94a4dd60f1585a04ab881dbb8c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8df971f4e9f1332ff970671ee3c5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d508070aef30fcf4c5c42a18ea3f3fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb9a7b80a77c0067810158eee6a02761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be0663d582414b92823d8988e6b08462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99cb59d8bad10f783ab83c155c283463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306e01b41f2fbda68b891b7b9f0a34564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9cd12435df29b7fee982f82a6024a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f93a2d35b1174ff235f70f114bd2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b28314b936cc1f3da60b7fc72973d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca67661f35da446da65fca63e05154768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90d12393cb9dbf94b3ad8ccf4816469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aa07d148c68c86c8d26cc269a5dd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151043632aa20a4760e73605ae7b178771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3559ebf71a056d4b4d345fadfead6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114591b3e1c2ab19559ca19dc7ec5ee373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beddc41bf8a74b306225585585ea6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd796a59198bd80b889558115f36075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bc98fe4f959f33ae4fa249bf4563e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac50fb7adc7afc63998366968659afc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fbaa689e0c76adb30bf77628330bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fae82f4cf442ded48ef571e105b1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49349fdd869e2568f14a40610941ca9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce12e7e67d1475ff18248840d8494a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96075e8fd49bc1fed38135510f01bf6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57b124dd9b96aa281922ba1e3ce42383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7991a7c9837eea2f558142a2fca2bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0f46015674c59bc702887e4f0ce8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9186e7c9ab6c888c30a2102dd1c9e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc449ff1dbe63e5f9ca2c3c20ec2f16887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60f8dd97b8484f7fb2fc0be728b90788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e285a8e51a8bd48c5cc5b3483c402989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a11f75d631c75a4fc9b41c194bda8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91b85652dcc0a976f8ab6cae9ebc6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6464fc31e7f8c04d33ed69eb322d47992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eeff7a18c6f05a9521b38ab812f4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1bba6aabdc9ed40d3e2340a7071b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567412ea8f02dd362533bebf9a1b4b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf199a81fe0ce9fbf500d79d253ac2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3565a5de98f07df2e2d4aa8af63b9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d002c123b2356565a258c0382961498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bec882a89d07513154c567713f5c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7943fd7184e19e642da903e8418b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009dfcfd9b23bb9d9c70a72570967db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a0322221819fbdb1d4637f8c8377102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c55141f0993003a0c3b5a9cc4dff68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda374de40e0a54b6eeb4ae7e3d610d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406ab2f6b850dc577597b0f498bfb22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871ee7276895e7a0d56211ae1a9abf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8a57f705d31000655789c80adfc83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30865894556e66c5d7f58870afdfe6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279d09252f2b23e2e70f9de515f34ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a763be2edf4651e83715f5193098fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289a0965ead5684aad28b656955c8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1dffcf12315c9c75ffcbbb13fd21a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755a4a507f4994c348578c75b064776113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ec45eea5ae5e99c55122c897ebd81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd07ac9b7a8ef19c8f6419408846f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40539eef92aa70e04ddc5bbfb260eae5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adf87fd4bc8031ef3913c78c81fda6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6d74b1b3f08012968afee5984a82c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd28573900cc9847a18a6f06c8bc5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86011f2c4fa979089c9562d155ad18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f1b87816448fe8a61dd2777c6959b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2eed982ab88642a2913f857dd200e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a53a4ee9f903c907ec89bce4b7c3c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef767bdfeefe2c0b70d65d2f0ddab4bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fc6de5bd30baff48c928294fc99a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbf3855dcd1b264ce76787be16e191126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9b7f92b7fc40a9b23ac5d67f698db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85870cd5bd682f2c4b640081d19efa9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c51a2745971b8d9def71c7603677129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cbc8323bd8f22f4d6a228a5131d90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f53a99f3ab1068a068d1570ff48d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61d8332d15b81435bb1fc4c5ff7035132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e7d024396a09055f305f407388759133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb1f296a736f1afe1afca77054b9c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9eee54ba9302fe77dc111e669ae9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b101350da398c3ca916ce924dc3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674c8804a6dd79273eed32fb3d3d361137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e12b675decd85bb165b986413e26e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cad9ba2dc0418872d118c71c1b2c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342d3b324602c199df08e0a1d1a9b45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f9222fb42f7eeff5ee013b1e8d43d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd302b8e4a98bd22c0c6d5842a4dd3ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece10fb8ba099cf82470133b39288f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e47b6f7563ec5a2cbd74830dda3a88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf041702459f47778ac336cee8ab5fc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61afd90dc13b4aab4f6a1371773094c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943251dff1dc955f077cc73f1eb0451147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090032c24ef5eca2d4e02dd639823e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510efcef38fdc6ea6c2c10e5ed30650a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded45edb81fd2b472f7b1826663e4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c0551379e914a3a687bfb1c7912d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d92b8c69aeaae52cced12e1231b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db219688c38e2c25c13d0e957ecdaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730710cbfcc367f3747c51687d4bc6e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9d2b52a6e938ea555e068c32ad734155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331c8ab8f682519e952aa70aa5cfeba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669d57accea70877543b07f53a44125157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b425563bb9cf6eb393fce02024f30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4dd95c01ad18f2e94d8076acc921a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a408fa116f424d11ed44fea39cc78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4b687d07e3df4db1763b594e17f37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7b9a373842a0b21410ab12239a7ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c48c2710413dffec0f82485d5a1d8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8467fa2f1618c480c9225c89088c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8f40a5ef550dd6113904c8241015165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea63d3dc6df4c9d87717d994b70edd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8e2d9f48a0ba0a8a8d5bcba27880b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e7afcfffc03fecc4e3455470465da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614358e0ad21229b3d125b45c9488cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039477b76d01284f1bdda9c99d5ae61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edac6b7cce977a769ec65247717b194171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc34d37816b9e5f16097c4ca7ca684172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370561cdc5c4a7ad5615db4ad2c6f13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c854c05e87b66a4bc61cecd2486022174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651b26c77298f8c8446d8e814ce5bd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca987e12091e0087f7d1604bd64063ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac095038b482e0d9108a003e3413bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc72303420cd55dc0c644be24a6a0ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3e0ba226791ccf6218ea260580a88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312ea077f27e5f9e46bcaa9ef45e6d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f889fb6339ee3bb5f6d6152d299f8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f07fcd5744e0f91f4d75657b2af69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96a922cef30f4ccdb4bd27098c80b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984118fd1f005660775c04736aee582184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6a81380cb14641406529a6d935940185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8481afce6235b560d1f8e54d72129e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f91b8917039d15d42a5766bf663c46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d7c1aaa0feb4439ce3c61bc9a5461188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c343710856cd00a1b7db74a6672e11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b006fa462a8e320dc77d00b9102b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657de0ffd2652c7c4a77b95c5a98036191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e7059b2f49763c7470a34edf6377f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea2f0957fd6d03dff8731aeaf45906193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f185c8732d4d75f58921d910d927194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17d5316143de5f3c1e88763aa11b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25f09ee6a1228a18c1a9fbddd9743b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cc572613b1acdb5b7f3a20bca5f78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5274cc29f07f4804dab3052ee96ffe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6320b2d9e29664eb2328c6721724e7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f308c9f7a0f0157bbd6b0cf22dda0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a3f6aecc5cc8a9533b2f8d026d4a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f79c92d385376098fbb956e009867d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969dd1e950692dfbc401d93cb9b246d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7886d2f50964350be131ee0b1f42ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2888c3b4f172cfda5af9536dfeba84e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f8a7fbcd1e8a8b19b914374a8e649206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf46bba982f028f19698c4a9d69630b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661dc4a3dc8ea87ebfcfc1af4af64d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541e695d0f81a83083b9f0cbf68b2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9600f82d5291eb90a2ed21e44abb08c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4c3d7c1a2b7d851ad35ed15204bfb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92680858053ced2076b745c17d7f04c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157865d8e7901983ca34bcb9e7730e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196f6a9833187b107866646526696c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49cba1daf8804310d5a6ebac55eaa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6248073f0b3a56cdfc28dedd26717216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387a33e416042d749d13c85f93eff96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fddeef6978fb726ed7339297bbc542218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76156bb040129f21258b578573374ea6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4944813cb9cdf5bbe7adae3b549d05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aed8ab1d238204ce4cfa929ec2a500221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d201326ba648304d438a2238d6f06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8cd97810c83711a07a4cc09f1f27a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c32dc52ce2a0f8d6dec30ea91eb23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bc17dc0959eca36a7993ef23aef85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28deb8c6d43b917f057b32dd2dde56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680de5101181b6a821be3995c819799b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5f2d4df520e848ba446fa2787b8cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128d18a36a5308dc25b4ac3cd96e468229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da096e6fd54d755cf1fe9cbda14f3a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f577e0a153a24aebbeb5a75d85bc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ab45df0ab9cbf91eb7fe72cfdf287232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721daa43f45d10a5f1516adccd876e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471de9e8588c9af1ae44a486bf4842a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984ef2557f5461db3240c1f5a7a368d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393f578ba7ce8ccadd820e44b6a5cfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3ada0bfaa46a509d6203c0752dd71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6810cc128fe1b76ff9fbcd2805ec2ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d124374b5e0c393be527030f90884239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409896476b54ceaef59332f113e92793240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cda23d5c08a2bbf0827c37a32d0c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce048ef38bffc5e41144cee556c1a8f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb157a313c9b4a9c38111466403bc22c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4d7ba5af4ee6d41ed39ad63be34a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673965d5e48141613a52f205c047d28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272551ea0455ec39a88eb9ec82da13c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769fc1184a760a95228dbea122f1102247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f885539b3dbbe1ee01e126b66ac01d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542e0719caf922769bc4da5cbebcc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ab19bc8fc9b1c6c6f14c4be5ec72a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aec688092625494be7333fa11fdf73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ea6423bc678213eac6c1acf131c51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdc5f8a84809f5fb6d41aa34e35dbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8bd2c25ece423dcb17c4028588a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ad8d1ba8688d6a744f18806bbdcfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c8e2f6e27830d0690a4a43673529b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668e3e76d6daa506b71e717d74f2c24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34345e10af77f0118eba7dfd43755068258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274e3610846a109167188e998d93b1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7494d6097614f4bc2f8ceeb2e740fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2694cace8553d95f3d90e2b321654d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf07122689dcb44ce0ceff8e9a32184262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48de3c1fbba04304a8e787b29612d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c4e78f9a870c7a3fc6ecedb53a644264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252388bd6020e052206aec83499992d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9b6e481b4411109bcbc0238bf1caa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40eac5b9a32dde52b29f91a1ff2bbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e4bee3f9b933c69e8a205bd61c169268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5de8b975c1895fe46a9a485b5a209c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bae32a4ca20e8c2b66564c8f9a691270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93037970680dc352ed622959c8cd5b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246f4bac1691b0948538f7731ded56d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2a4d9c391925d9d6bfd22e05343e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f3e67d64072ed7832510b77efd81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cd353ebe0058c93484a01668db3b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a7a51007f1017920e3b66090fc6d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b9ede3247da65fb82ab68c3fc1b48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c35c6ba71010fa2e07b90c6dd075c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561be995ea7f5c8d3b46671940d9fe7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0d8bef67991f32e89752d18193b1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf883466a8f1be84d45442b13bc34c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc8dafc4ad356b4b78aa57223a2271282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91dcffb9dab7d214bb1ece48f19792283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b64edfa90ff290f19baec6f7793a2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc1eb5a4c44cadb1b6e4550241348e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92289f9ef72a7d07d79123cb4637f432286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534acd71c6d4fb8f58cbe00772d50c6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa00cf89ffbcd3019a18b6aec61ba99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabbac85ea3971bb804f39acbada3df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e976a82adb69c4fe7daddfd779cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e366ce5aa8ff77cea8677279790bd1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b61c8e53430bc3bcfc2c8bd55e928f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4dbcd08a5969d7dd3f7665dc2f2df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849150fb1caa14a5e05f74ee34ddfe5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2606bf12e2e2731d2c16a066f8c6b33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ee1f888c2f201df1c56cb2f91ddba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c60075b59624cad384de6518e0fca1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdd65d75b7ad67611cfbe4f50ebeb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0188c3b742116b96d02f0c952e30fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3e57f2c91b7acbd6eefcfb2ed7719300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136276c94073e71794fd029628949a91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21440f48ec91fc58238063547d3a9e66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b3c3681230cc413dbed428a4b6e95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114f2e13c42714d5434ee249d80e6f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00565226f9d6dbb245c8aa2217d63b15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a6b281fda28d1b23cb70706b84df9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cd56588fc138206d3f04df129a56b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af2ccf517fcb9fc6fcf41b7cb1931308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f28a1e0eb76fbf9de67d132511cdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db726de043d16cd0970413d464387c1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87110bb7f850b3836ede5123b9d5bf1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c149460efaa309837756949ba79c50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda333a1d9c39084eb381654e7b8124313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204736d022f5b7c8ddc654ce616e9477314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcee0bdef1d5ab3df9cb88318542875315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd2fdb0ece4f271ec5a436d8936bf1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceec48e98c128a07fef8f4118798ab7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673756b6e15a9b172f56b46e136b961318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d714e2905206706e491901dea0ce615319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c031ab93299615b6bd59c33e0f4ef0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf99fbfac50b38b1a923a6e8da2b50d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f223d2527a4502af5778cd8431abb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc38951081fbd9358b3195ec189c9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf0f7f4fb0d8a4b588f0fc26150f05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7deb674d72eeafc59447bb30dca23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432db3acf3452e2d7b387fb02771bf8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8342ed2400382fb2bddc2e6c1b049327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa1f1691febbadb01f69bbfe5e2d49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bb84adf06dcf2a9c15e46d5299fcf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f1629138bbc161b9ec05795cd6a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddce8614b86a6a39c767a255d468a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06ad9a5bd065547ce4b52dac114e9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbd10fb44dfa3e9554c9f62f877ac8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b6ea0c1ee1a55a4b64888d4823fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c837b11f3dedd1daf3bca3d6b442d292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781f201ba925755553e41bf370a63ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e8668da580a6d52ee5b8f65be93584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5aad010fe10e0e2001910e98d3f325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625dbec2099edfae1d8bd8bbebc1c406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64391b3d544afaee15c1e1657138af947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5b17032c83a038de15163262eb4408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca366e6995f655df2f7ef98ce49f5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f50e7aa80b292961254fa5b524521110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a3a944ff9c036fde511ebaa3949ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc12afe564c61a06f62e42c984c96a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081707e4f753013cc554c8d5a1e897d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebd3ca901268d2eda9941808c8dd2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70390d2b90d6b59c40791e07f69f646215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0575212c72931b27ab9e8fb6215410016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4eeedcd8ce7fcbe6b9dc03326fbc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df174a71f9193e7f1dd4109efe656cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81ebe8ade02bc802ae7c6eac31a54d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52acc9a168387823cc978c0f394ef120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7027fd89f5d1c8fb96cbae5bd79415a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb058e846d0416b2eeda963e1f165322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2d0601ca3e33e75c17d6957c7324523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c1750b84b1991d9b320c48fda742f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08da1bc36e5cdbc9b214816f30a043825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256e7b5bdd4fe15cb461400d51d74d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece530fd87c3c0912436e546dbdee0db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e59c1b8d1b89114a2693f3063c63f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35830bbfb6b7b7c541e2b646bf7de2db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068d9c7107fd825319a3e657561ee4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca19d2c00a55cb767bf2054c6c4bab231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df285ccfb0a41337ef76871925ffdd4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827449a0b5a59830d71768c18db12e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b3b895199a74715cf36571502c9d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fc73b000638edcea6c6a7079d241435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c775af53af318281fdfc4599a5b58336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61025eb79350e8e2d5ce470505ee5f9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6efd8dadb202b8f1c436cbd165ae538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026407440be0875f457c5d6afc8ef6b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fc746a979711e3a63df629b23eb7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ab604587ffb72d7ebd8d62d61079241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b54572dbc397f2bf7428d6226fb7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e823b008c915272a85daf1eddd4eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f41f3a15d12ebe4511e9349257866144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b184f6f2260161e8a0b3f1021c9ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794f9e408a5801b0f602b5c938b9d5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99258a1b9709fa39df3010f2a97f4dd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda6eb7e632cad4d0fdbe05ae7a2db248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b7e41072770b0560fd827257ce11849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744754de435da7c634606ed57318d05b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006cf11ff0e045c904501fb4ed6131351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0d7c3e32afe2357dcd9d9ef3ce5f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11347903b2522340958aa8873bae629c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915269244935e02ed89389f1ca3d05954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05faab3d3991226ca3f7c7c1ef750255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad2a09b2819d1c9b54dde3c89cdb4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee24f0b100f9b8e3a8733657a6a4a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dae1bc966d3cfdbde05fdd3a1815b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05cf408a1abbe900cef878ab48beff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203443a6e90b15965500d74a386e040660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2e23ea4b89224591f70566b4a6df361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c43d4f3a9df1cf95b029b68c71a2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd413df85496228ce7fd1637d5a085263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41a629203b0766c3874e37e06fceb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885c1f3e7062bf8fa8df8f3da5df90865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb99043c14e8848ac0c598a8caf309566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15025fd7e494debe05efb8e3eb0412b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9cf15562967ff69ab1c16ca27b37c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541f661b50503c0098606d4431fc9bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b92d21e56e1e6895d3e05d9ee657d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5734a941c6ad5dd36404fafee0d4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a404a426920c36863eb7be0c24277b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918ec9ec71db6c1baf347b4ce37cd2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978b6208608e6f3ccceb70316ed4a5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4675d1921f09b26dce4d4f908b4f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee364baa7dad7a398dc687f16b42ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184314b295fed9244ba80266bb34bf0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d3b803ca135ca61fea47f604dd7ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d4a9d63b860c00d1c16484afb614a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed061710426a9c819f01169f4a58015480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0431791cd0109b7952293f0b9218481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bfe47ff580c42481b47fd4126c8af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af836ac3e13fc2ce0be39f27f1a2bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c381acd7e4f85b22854a42fea137284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567bd537426d62efb01b3fb8ac3620185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cb3e7cd4a5c0efb8e27e3d5271cb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8a16ed3db1c1f32a8a477e22ad20887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db879ac03758ce3459a989660fb9a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f04d1d1d2030d7b9bdf740afca34bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eb01fc096c01e74190b99b41ae5c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb21e84084dc9f91031c12861c891891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc7c9dc50ae75c953109b66c506c1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa5ffe65a853879be2f8af1ba007a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44198a6c83cfe7623cfce267b4754494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb3e8590de624a5dd74ff21e1e95a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d3735a67657fba7ba40d8cd56905396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e6de154cf5be7bf151fdd8bd9a20997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d158f4986c1259c2ed43d2578e5f3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3620c891330c5a61ffb977a22e7181c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce59404d4044f74c9f36ac1012baa35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe329d71cc4a528ff25f60b4243d383101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad318d32c9791b6de1060c65853a02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d7466e46b6c4d61fb5a2cb426f790103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805abde218dcd3b7db4823e54593df31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e08ee4ee23d8014c9b1a7304328d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39cc6082070c023fe698e676e1f3f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533c5c128dc069ef11e977154cc5fa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea817bed3debb8bf3bfa3260805dcb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688712bc6fe451575422f1b792d7a988109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1751860b8dec915c8169991ad8c1abf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f26b3ba41a4b2034ddff0800ce87f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880da6f7b78a06d6206267e270c2960112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc1ed7a55fa60c145ca13e1df2515e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b108c4c666569fd9e41dc994e7576b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d8f0d135627cc59a786c787caa7f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96226bfcbbe0a60c565bda62d4bb315e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcded939fbf1fc75fc1a16d3affdcf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f29cf0133b9a709fccb1e18297df3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd9549d0dd7f3fc3e82f0f44e7e4e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de12dd629be83b60d422ef704c9631120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c98abb384bcf4302a95d3c9edd2fc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85340182d621fae0468a021840dfbc21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a40c5efb8bacd2895e488c83461e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea422872e968ac54bdc3aafb168d64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d43a3b49e729c3c84d8b89ac2d3098125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccede2218d7b69590a13d3b78e33b4e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafba639660d4e81bb5c83d91b385e8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d90bc5f4d59e18e5e2b905cbda2369128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a76c6ea9c7e943d392f1192f785a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64a7fe2e89cb1ccda62623bac8b5bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd644499c52e12cbacf7e62678c843131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e5163a99cf7e9b93ba38c2ab09c38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1a554f5b314f0712931a22133f03c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664b72bbcd790dab926e71eda16c5de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09ba3114b194ebf7664e2560613cfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277b029fe24f1c2ea8ced41ec33fa54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5452e09515d62a7e368a551af760d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7133fde10396da639cd411024468e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc588b622db093c1764fc8afab1c6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf264893a004a1f4752deeef60aa94c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594da70f85cc3066c523e1fe1722201141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee62de7c8659c155f7600923304e5b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f910eaa770a2eaada172b94a4f8933143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b71c8e23cabdaffe49dda2f6daec0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4270c30c66faf98e77a389f6b3461145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94154bdc73c41ac0d46c5a7ee61811146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24005b2f4e09f096ca6200aaed862147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382036c6e593c3f749db892cadf95cd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e6a3af7c676de569488d7b53c9394149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093f53ee4c6b67cda07ccf9eb8a0359150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85d67046b75c4574b14efa6fc26983151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59e22b949ccce6dcb6a5043f630fbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90d05f531753d8a135abeda7317ee4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20784cbf7598c9da12887a8318558d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae33f7fab1c93cef20b12a5124e458c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe076b2da7fa35a9f37a0455965f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e198bf21cb8e9fd98ead77c8596d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d0e6476f32ae113c2fad70d680f0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c1a13cdea46eb0043a42f9631fb58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f257a9168bd1162a9e6580355e0ce3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ed832c8652ebdfc49758281d69166161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94db0f96d577460a453192bf4af79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef843b37383d886b036bc19ce26678163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda480ea83ea0cd5967b433ece14de63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46a8fa3a5867ab2c6fdf9050a4ad94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4e3ef4ed22056e57f1eb36fe6797b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064537f03d1c7c8e56da2994c4a87350167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66744b999272a900aab8e12799476d32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217e09f97c972f1ff7248b9ddbfb9a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c8407ea3cfd0869ba01b304dad4ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390921d13d083776bcab4770c01bb833171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154b7cbf9ca7f7dfd09a8d7a9001ee9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e08a3856a9257befd5262b3240df6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ead29e57bb890b6a954f5ba7465c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f1bd02f9ef6ed99d7d559698d6e2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a8a8156b012705a236d70e2cf2134176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c1693a935d2c54a2808e8674fd99e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aa2dafe5b48c30494c691bafcf7f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec37dfa7a0be907bb2d09d633982c9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f85975a4849ea0b6095ba9b1e2de13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30553813db70ffc487716fabb4f92b86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa996c718852fb5b4316773ae982b14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f4928c2315e553aaada34a7fa9e22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f765672d625dd889cf4fd860af812d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5781d9a52825d550a220d9c6d177d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de47b59bffb1290738076504b58f746186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fa8347a79529bca963792db7f9f52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55032ca90b56f9b4129e07aa050dec0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b6c686db6d38fc4127c3b6cd16a4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fd88dbd3f63a8f079a329e6652730190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44125842078a265cd08e80873c816018191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8787c952c998ce24952f9a780b7f6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a232c56dc98f56529d57bf0f8f6a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816c09a3466896ded5723ffc25df4a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c8664da0f79acef60407e416f1f9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9b087e5fc9725244ab552418839ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97789f23e44b05d916460b5f2c62176f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95444cdc7aa54d0cb337854224f34095198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399b7bce7f6fc4809807dfd35715a93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4ed75d0108f93fd3130cc197ac4fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c244ebba3b223576ceb49e6aaa12ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9c384053f206e3676b687a24a7146202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c14eec692d1912479d252a67c0129203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b293da8c72d46208acf32d9279435c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23cbe9513f17a762f31aebfc2c5b81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b4e800f1891984bb52e51628c4515206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48710cc87a4d087606f2afa9bf0d6ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8e7d41799045f59f96e77a580057d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c66c8e1f7e707d28192473beee4692209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db8d29fda090876f601f1379816f0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b984941bfdbb8b546454eb058c9a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd041fcfbc53a60e5ab4a9045a860675212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a22a9abc8b6d63804c18805a3861fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26bef39f30424194e7790b2503b07c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ece477704ebacccb6dfafd8c28fc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed43d3905872ecace9f76f6ba7d679b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc65a6b69afa38b87e04f7dc480e23e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481344ecbf352cf4e8789900314a01da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0955f41f4f749557b914b7f63078c32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e03bad1ba33c770f978f1c81ec8d14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb72ca67a8b06d571f95e5a02102305221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe20b1dee16b7c02afdf8b30f39376222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b49e1e83f974e5ae2400bed8a0f6f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdedb1cc8c5e031af8c61c247ef1e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d00cf923bfc010a640a4ebb9f94f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eaad2861a0b2caf925f3887885d0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a96eaa48af7145252f5ee488390892227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88847fc74ecc5be2c2915e802cc8df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d83ec86b9b8837722e1b49d7a3df01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e5b34afb32958279cfeffda039614230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659878fe747b9dfbf955a82c41251da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311b76bf1f8a7c28074f903f5584fc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c1a7d60abe255fb11bdbdb6eac248233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e46fc8bfeb802a5dfaa14f6ad65a60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53771ae6b68a1ac506566ddd2ef05d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773e4e2900d5675b1746c40bfc5fb3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1a59c84e99d1c19ecd510e4db0c8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d66253f5e7ef35046c265316c814f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f573275684ba99f29a1d0358b3e1b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611cae3e9d512d166da39c88a366b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aface46bd83c65e6980c86bd8380e44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355db8e8141b12f1bc00bad4c9e84113242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd126c577ea7331d462532e88d620f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e35004b6adfa9faf14f8807b3238f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140841bccfa9f054ffe5cbe0a7d4bf1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99fd5516130e9fc37cfba7d4227f28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a6c4267b8e44e8837460522ad0526247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f120e81f88119528719ed26fd5804a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebacfb1e4f120b38d46f5437b0b2a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7c3f8b0d38cee10335d287a133980250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac22a7305221bfe1da51f8e1615535f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1396197dd4c7f79543decdd2e63e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea29d21c6ef70e4c7de738751c59e1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616819d7776b833c39d4032af025353e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015c0915e61e7c7d40fccfa0d6bf60b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144089a269b797fa54fbdaff60ab285256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1da50cde4fd8fd7c41cc60270c09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27cbbaeadb66443cb91f8ca59edacb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dfc3222a31c3d27176bd993c220e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac78bbb25b3a3ac84a46ec988ce768260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a304801a2e24ddd70d45acab79c1e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d955888e65f08836758ec784dc27116262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db6d733ffaa986519babfc4898861263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3765923efd92ec7fcb52e0c0c694fb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e2c7889cb6f233898d8eacbe1069d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7c4fdc25c68159f3f1edb66575f68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9a459c3b2dff63f3a567ea79f5764267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be336597ec15ef50fca08260efbb3701268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3090ed27708f7f6019aa7196f50635269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6590c3f63df81a6a546288f45289381270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206440143ff97bc6e417cde30df715271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c9913ab7d044b9535f913a6cdedef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacaca3df48deb6853abf365bad4171273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aae11cab6ef84b0ceb7d5edbc6f8c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308818db13378fae4b5b38b60da5cc5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd14b44244ba23d0d7f0a2b00cf4881276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1605217012b4a1903fff961b8bda10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecb30435f2bd9acac48a5cd204009c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a791ec0b39562b476a28c80b50df9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fee27265d39bfb3f89cdbd1b91058280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528488c47e478dad5bc8aac63f549646281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ec677737f3bded5fea396ad184c91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5d5797f7c2ddd1a4d8b629d2b6de3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306eda0464d0c3b3789cd774c9351de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac355e903608726a77fb8cb8561c62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea949d52547dd3a352b19a7a59437e90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaf6ee7b4bf6fe550f5cb8c249caac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ec776f419a2fe09923e085f500f44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c50236ba1d708b81dfc0de6d3df60c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26a774329b305feb2109a7657a83ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c0e06d4931879c2af9eafd056aecb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b449c5a2309583d6c3203eb78385de0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b2c022dea90369dd9fe7e26e4c64c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2608cca647aa6c28fbae5f2f71fca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b9fc08b0b6823f569087394f2d392295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a26e939c51e196e7ebde0cdf3810296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272811e632600dcbaa42b97d746d0d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf1ef59b1d24cefba1dec07ca25bc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fa1be4fdcae50990ad1735e650889299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdbfeb80a48e2f060e1ba30412c38a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe74b5c1c7b37ac1cfb5868485df50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ab3cc703eaca595e41f53c604b1ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42969f381ab16d993bc2de796c7da8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137a6e03363cb14e3312a640dbf140a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad577945a4e2c8bf1b88323ab46fcc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816918e8115b12f6a0602b732fafe89c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f88711cb680d5e9dac226625c4fac5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7f5bf02f8c59119ac6ff8cae63cb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c7ec85d83b4219650e6e5f0709769309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a15226f287c33c9f0723e26f4d71b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2d187a7a394edcef7fbf66ea394ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810efce72f17d1a62af56568f028d03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a4fa04f3a0265e103774494bb32fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9c4a0ceea8b0aab3b5df63b13c423314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e421a766807c0dbb69e40c5b063929315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d477415c11d398cd57aeed29daf5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182cb5bfdf5626f3c9dc56997c7072317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7274a252ee3117d42b6fa28915e86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f4024404819ded76a53c16183cc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b322f63c219084490a3d20c792cf4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84868a3d4fcce7441b6253265806781d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff8c09e5e723fb5b5bf75ac4425864322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d360414ebd2c39ff3eb09283dbb13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76f43094e6a5bfa8afad004edb2b31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08647c686e72a5f265cf08b7e619ec8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>