--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938529f5786362d47ebab773777ed9f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397d42f59c9b52a69d321afe8f349552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab5298aa5f44181d6fe6b32b9b96223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f585e136110e9a7b4230ef271e46824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3532a382e6c50594b7f09d293c55ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422ec035f8e058734ed1021dee3316d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873f3d5630c30dae93ce7ee8890442f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7b5ec341903c58ebb17fc19a76ed08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7aaf6fb4546d0c74be364177ee29f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee408732ff2c9097b76de283d1695d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c6f7245544f01ffdad4eab5591f6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b28b17ab8ba5087fa64a957e5845312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04279222465e68d7138f7df20b57d05613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc0c27f283ec8ee960780ef1cb99ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc29e1c47db71f1f97ee6d000382c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307f96a947f1596e1f96551691a207a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8c23cefa0b3cae68919ee2f76c29817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ce4d7ef28bb65ebdb3d162ffa68f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44ef83d3ab4d2eb693d9fff3bf03be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a41aef0f94d125e38456f84f94655520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e050b4a82997190d91f1d948a2cd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d91272f4d4a8a99298812e9eb567222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8682d1b1724ebe5e663c7dd14d31fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923dac0d5a24e0db24d5bf445bb6ee624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02099be9671a8fd18ef25afb0d09d8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56a8bcec20c2389e97a8289a0927e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925e993ea5c269f8f543fc21d94df9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12132f56999418cd8e4a356b57ff5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5fc6293be6ad3a3e5cafa15bb76229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3de72655dc2ea4eb369f40f3d647830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2497ea44c47cf5411d0708719fef7fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbd28df47937ffd18a33ef683a118832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19379844f8083c68d70c5532baaa3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b625768bd35a56fbc21da609ffdc5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f1776358996da06075294da0290a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8757f17d13f7072302556dd801eb8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfc7d8742bd549924ac8ea8d802fa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec5882ab0189ae78a06a365e7e39838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998476ec348191288756b685286ac7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a31d3a720dc8f69e0ed252133a747f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c51782d1cce526d21c13ed3495363a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16294af53aa50c34a8e842eb0a544b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e920ff4d7412503af6cebbd7eed5f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0c689aab53e82053a06a3f01e661144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef16e733f69a618d268b34ca06bd7df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1cdb7afe5588bdff0702422d6be8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3577c9d383eacdd5def52f1d9b549347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62869d3227e16786dbc05c37d875f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fdda46515b95acf76a10ec555d36349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1610487b98a78d11d9f922d6e6979150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918b67aaeb78e7611040232ced6df7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a48183bcc445693bd913b15e5a4a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b60a20d234992894e8b191c4c5c9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b01fd65d75bafd7daf6746cf184f6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42217bb8860df331bc8d415925eda055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a484ffc5caffeac34050c651cb5e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55cb73306f2d533440f5282f867de857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cfa15b7ae7d5ef3d2ebc812032a2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ae84f609063e24008169099f0505a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add14de1b11870f452847acb62aee96860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e9419483f2bce205046452b72cbc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6721971d6b53b2c5c48f0d1ff6f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4ebf2ba30da3cb72654cf5bb3cdfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86461b4f5b63115ef6bb35e97ecf1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7542def31b70337cb9e7c51f00d5e6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a481965d283a27c11200d8886c14d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98af941aa2b6a73cc6ac000c6ce88d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceced92e54ae28a5e36c6072a3c4ee768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8f92331297724a5e8df155c4c894869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac81b94cdd6b1d2de4b976c4381fa6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b785b2c3214c626582402e10abf1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3d61f17df173d2ab2b95ba1aef24572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d012dcb74c0c89ffd17820cd033e0ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e34b2ea6315cd3bffed1ef87bd06074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6364f7fb49ae2044c4ac3f44c5ba2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced10b0ee1a79dd617d8c1bc3241ebf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6305bc43260ffb78e570d91d33a3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de973df820c141853aaf769fbbf6a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03016dc6184430e397517565eaea561279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cf2762b9bc87e67ebeeefec0f12c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808550d9da13262073a076a74f33a8b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e14153e42f44d67e844d5a9131e1fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec2eb648f24f708976ae80e7da652083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33bb98a6789c3a0300aa98074d1a2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab819ac320baf43b9adbd1eae4355385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47883847f27cf4b3c324b05ac2f26d3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb4e68d82b3ed79017fe105e0c048587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e637948460fcaa70ca47173bd0e4a0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c0bd2a6124ff91dd54ea7947cb8f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b4c66ca2d8694b2b589c619cc72e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83297241f8a1befde120a8a81661b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9f88cc3967216a70fe0b88bb370ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fdd3e8b00b226a4ca95cb9cd5287793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d04b59d780e91d1c5febe585bfd60894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20840ab2233b351b02b544c6c7f8e25a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378a65b6ebc0082a1b4e511d154ce2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840cf0187aa4ecddc8cad88ac524b5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4e9771fba7adb9f7524a22988229698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553f494fa8798fc25e5c080527b40b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b33ea305236fc81b745977d30ebdc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e7b8c1c481e762b479a3268925e6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1229cf2620063f29dd51cbec14247102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9498ad284f3319dd7f8190c6b9d31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf0089287fb06d7915576119d30a0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd2f3758bbf43a8afaa87d9f427ce6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2422157516b6ea45b2c3032fbc56d45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f4c1dbce0ac3c30f858d5f79a41c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5f4b693bddeef7801a35872cf94e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512bf3d45e5ac20fae8a3a3241d5cdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc6a08bd76475c0fc2b8594798be33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eca229ee059aec0f473c7b47156fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d4106eeed671f3caf3eedb250eba0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152c5c5116c5f4bc3ee60b46bd61ad9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8e345ac82581992a1e712e2b49155114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b6306f7e48285f0a473e88633e42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516d4e69d9163f117b377bf58eb7b32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb5a519ffb0d856e19968aa98d68c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb5f4ca83d68e2ce035d74733b97ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3dcffec26910d0cb639fb00d05697119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd5f8f4899a036caeb392dca34fb39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17718f66919b7af3df5f14dc8faa54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9d6a74fb6bf189d1989d69f27f03e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1817df1f373ce86afb438de1597a18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8aec5947366a13214cbab7c85c2d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41622cde8f063a0fccfe7b9bf3cdb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6576988dab39b2c49505ea42fef04a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f81ee7ff9b01b08970d2d2d0c16368127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5740f58315e9e109b9bf8c75d7c12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0bd59f537a7d4314b9e1d192244c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13d03408cff521a683a0cc4799b659130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5df12aede609508bc5f8a5b91f640131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9322930bd9d2f369ab876f533d224132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281573bc815733d95019ee42c2495cf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaa3f243e587aa3c842858904a71b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcec528cc85330451d00398ef280f99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe66f3fb575157e3fa096b9d7010ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6e603de09be4f1ca0d44f003e7c83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235d0740e250434a2dba9b4aa8d8af7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f9ad87a67efaebf411e6c26d1f1e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032e68f983c69cb67fafcc7b832d6a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de340d3826948d5bb81988e3865e4c02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5315f316375fd392211efb9ca9ab6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368496a50e23db9d1f252262b446ba4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134a881dbc37d231f578faa744e83d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2f041f39fbe0a01e06fed528c1304145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d3f33b39e53ec057372c4c5899534146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d867009d4c81519e8a469f0e53031147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cebbaa9259e222ad5bdad57107314148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22467dc14af3a4a35b557066aa40f84d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb36e984f74a124ffed34962c932b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa05b67745452c290e0e402538580a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbc605c31b194c0f78557bd71c1903152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcc62c838e06c742b9ec3ac67d9702153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ea8cfefe51de18063f1d529609f12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea434a1935b9b78680c085229ffad78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9458e1e2ebd8f3596898de175ee95a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef685f4cc83c46dfd56fbf29e28ed0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a090c3df146cdc680ea6192553afd0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631dad320e4550fddbe6ef26685304f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e5bc3de2a5084a89e163b5f4ee191160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d3523b1801ac11703349acf91785a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b14af5e676fa35290ea2f8e2765f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b7bde9111d661348928beec9fbfa4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44fdcb324ad67d74e747625d043a19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e83e8bfca77ff22cc77d3ab429f53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75079190d0178909ce5712837f7c5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071d1695770a91f401d22a557ec66b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb9b397066939fdd267d68cbd2f638168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8823ef2a4b18579cda35f6b392dd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c1f57dd80a78606ad8bfeb8c25778170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a115370bacb0f9a7960d6a8fc37e87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15593db1fb2c64c59446d8ef28b80d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19978d9c3489fbfc98ff049bce0f3e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829bff3d6177e9210d516896ef5a3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe03f3d8c30c05a30a1dca1afd7d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d62025cabef79e078fb4e57a21aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d233bdd69925d23465a09643255a3d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5239a377740f9046eaedc6056158919178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e46adfd9f812fce7ff517df3070648179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4d4d438fbd6542a46dff6c6de868b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a795428c95812b198de54c0f4897181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b3312912f39b98571afc4c10a5207182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920059a8a018bf2de4a707f7c71cc65b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65832478c1b7198fee50b8dbf3e11c94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ea9b0b707cb7c06d4c8ab69e71d78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b410f6f08fcd81f29e07de90ecfc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ffac049e8a6f20becec0dd4938fd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265af9ac94fcbb7f13e5168e44d923e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570efc005cd2331eb8b1cff405bbec00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0040363bae68ff91d1049d96b7afc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5093b3ce37ee29408fbb9f7571d41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae0c0936b30ca62273443ea0cd741e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd7ee991cbd42ed7a3501d3257bbc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01df5c901b5fa1644f42b070d3612b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d1c9f823d1a8c0f2237292355d6e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0dde1607e17b40aa934706fb631d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9ceab2d7112f776ddaa632cd7c3eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d246b6337fdd394add8f9490b00d70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394f6879b4505efd03b603e94e64ed8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534fd967645a93f19cd44d1448c33a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f3c02c8ee63108eab4cc238ce5e03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be49fa6c35e0df7737aa763c605509a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc2bbb6379468de755abce4b13e340203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303eac9254d27f5438c7f4287448b62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c455a44eec94600eb943f472dd5ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52573b8dcb959e37084982c80b98bf1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a99a796bf5bf785abeb8b6c7a2753207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448795989c507c5c406f100a419f4f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c283a16645076405a31be29e26c7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af860ceefb3af8bf6ce69d249990ab3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc9c145e6a6f4b45470b2787414574211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23df975cb5d74760aea7cccef64f19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305846e72235fcb5d647839a2a14f4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37defbf43a93957becaa7c0f61d7e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdd721f89ed1554fab943e48d361e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c8fb65497bd077a26e0dccc672e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421706125b87cea04779f45f4f53267217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293a38fcd4a2630a3909abd6794aac5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83310dd4bd553bd570e8ca202573f861219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3bf59993e9fb3e4d12cbca56094d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271f68da07e35f010ce6931ab612261221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee40d66c04eddee2ecb9dd7e901dc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c061e573dbc04779cc70bf728739d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0be9181a90ea2b46e6f595f65a53a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80c3ab8ba403607995a613471a8ad6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb17a1870be6cd354e5029870f8eb63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e9d8ef55abdcf68829b04753c2a62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c6cd7474e42c9f4ff8735e7b23021228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408b483e3c22fb6949d2c867b56b129229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2960146763c402e687bf8a2d21dddb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b120f35fe20dbe75d73bd4801ca4133231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d0227c8efced1028d5e0f189934cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d8151ca78aa8becfb56b910b96d38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ebd89f646623eccdb9af3d5563060234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac866e493f1f81cab0f265b8d2c6b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dd1b04374b6df9ee3604c35d1a926236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021321de09b93c2ae717ae116b9c0cf2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172bdb4651693c00fa4cfab7578d1e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deb57d0be332e6f8082c8d3872b8a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa8a9ee35e421f59bf39a8cb46cc81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ea573dd994c813ffb73e2ee768c75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014207391d9faa63a3adc24e796e32e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2406fc2e8c387d6d49352c1e10c325243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb60d54159410284b38be5d49fbcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db78e62815136f98a18b1b456dc601245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f5ee60883ede67e723a083eed8a97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068eac62de7a2972f7a916a8318e0ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24eee68e15aee8c6565a1f5fa8e958248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36740ff54baa9cecd74986d092c16a21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc87d1e0ed08fe4d6da3aa497dd3ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba213c63a49d7761ab2db1f77aa56007251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b134beb0c4ae183ef5011bd72e39474252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fda4a2c266d32a3f8b1963fc79afb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bafb17584f32e680f6b427c275efc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf41d9126cea82fab236ede445cb67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3961a8f856f0d4c9af2b9c5e39a8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76679550f9d5d1f927af15b6e1e852257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e9d32917506d7946ab0632653b717258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb02468df59b5a3302c473a327b0317259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420e24ad350ad620532c8f252c87836260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894560c7ff80d82dce7da7369486181261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a965e0f74d7b443aefa0fd0f7bcca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c7b679f9099ca4a5293a51b703cb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467225724e0976d248f57b8f1fe19fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ba51f2d5334c27239c80a6693133265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadb881ed8b0fa24b817d9fda8cbe39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adacb6f29c0b2337ade1b006aef26d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec00f8d4964ea666f8e25b7536aca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0796d47c9076d8e1b53553798f3284269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a420caccbbf182add5d154a0ef2b7bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e2e7c11636513e1ac795817e74cd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d95df8eaaae5e8195738deb39a4a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916118beb1db1e29c2e5e95b6b86bd3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832de4a45614302b3ac5200c58035009274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7f5eff87d1b5aa23a3318118dea22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a6fd1233eed7355addbcfe4487bd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf891fa8ad3cecfdaa3d6f73b8ad41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ffd900e470e1a5063bb1aadfd303c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecc1578810e9fd04c79801fdaaa17b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d98923deb590b02d3d792979d8c23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc62c8a08aa05c55177ac20bbe31eea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558c543f974ee2d00387b60229c3207282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a7bc6998d03c1849e1d865d3a53ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2fdfb57b451dc3dddcc6c2cd11613284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc5cf5a7557eed408341870b082bb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57c47053afbb641439ec0db9b2f041286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4fd526e84e086881b9ad6b5e5d339287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6348d03bc751c3fd04710409ef5baf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ca51bda09ac6baa4fe3535633cd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca936ea1d82490c006f5545fbdc7b2a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a23a38a30cbfd431c186313043fc1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934d7d20b3808b6b699d770b7e4c83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882636a5112db4e441757b851d03c087293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7d0bc26976b8e17143e353d5463f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890630ad46f2dad5373c6919c5f8b2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29278dc18129672c4a555d8851e5b7c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961846214bca0fc9540c86a5f5f1e9b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50836d5ce58db62250a5588c7a67a8c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9314fd3f14842558bbaf1f63a1309299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87474d80f98cc8e79a3c20a76a498eb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff49b6fb08bdfdda44e810379b73571301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e33cc9868f2970fabe0e79aac55726302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fa9294a9bf8528adf94aa061c1d04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015d681b9ccc456943801ad44ded1af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a19be4d0356f72b7a8be9592bbc32e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285fc81a58798bb65993f50ce32584b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f0caeb68b5dac2c5861694ea5ddac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e62d65230b33f235bfd3acbbfc863308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c89e2de1fd7579fa47a0a9533dce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1962fddbcded3338dcdbd424af3991310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafbe8fbb683329bca0db885531f146311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d75c06c6cd96dcd3998685a9e987312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c34f316aa8e1eafe19e5fc61d0c96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803558954ed226252e4798417083b5a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb43ddf09463491800c20fa98fb79d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b79c2dd10a6a706669f76b2add6a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629ac9d8839e03c8d8bfef37ab57dbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dea4123b29cd1d5108e93c7d359e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68fd1a1689ed1f141552d43e536eb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ce411707fe0f3266ac7497eb13d9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e09e6184cbead314221000982c60ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac5b0e766673456217a7d1197c514322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30ba049a7aed95ea2744330b195d3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab6ff09980bc7d86e6b1904b7fa69e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b499ce5b9cc2ec3e1b0e2e2aeaefe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e595bad8c2ac56d53fba168fd3ba95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d530aa9f5ceef51d17daf2497816a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ffd56ca9370cc8adef4b59089a45f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9abfdcd25c974aa7fb4e427098e9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f806b120ddbb5210a14b433f5ebf6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f1b9d5ce90b23543cad669fb91f49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4abf805e73d43b3c593c3f29d14213332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c4f57f7b8c95a4ddebb3f5e880d88333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07325589996d663221b607e11458b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3b89d39c87ea254bc5b9274aa6d2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716db6df6a7a6691b641afc4cff5d663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1eecd17aa5b2a8c5d39f69b4dfb414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ac122fe2af813023eaed5a0688bab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d895f039b05a92e34299b31d743816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a73d5c9d463616341b986b4a540407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35353b4949551cd0cdc091fde7df78dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6184a222334227a1adf6efead541b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40685f84b09e1eeeaf038db75c58ac1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce082b4ee6e26d08c64421265aa15911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2acf138818a6af7e4451e27c31bd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d8709a63a73bbc0e49f95a40c7f3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ec3aefa9f82702e510481370cc06f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5d44a3d1b935e4f1984b192c411c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a22d63e4104d51365424247995d8db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd60ee5bc98ff242cfa26fba1c8b8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348ea2c276f1e0a5d309f72ef1675ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a593bf6f2dd68f7712f8d86368b2bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ed7425c115548d3f786a36a7244220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468bae9a6889442c7daf09454810f5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49361247ac7136bbd83afc20460e64c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba09f8f6c1aceccf4118997569657323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86406e6c702ae2146aa7f67e5f20fc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30593d7a9364783e9d4df7fc8e623525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6cc2f9156ab8f761731342f1dbf3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9e4dcda94d30c93daa29f2e024ae627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064f28ea60a108b359ffbe89b2e6e6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73ee272601384a4add766f6324ee7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0728f28b008d4a453a562d7a5a2f6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc0befe049a3263129094646955ee631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20694fa02689b61502849121eaf82232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a233cf86e10889088164a74b19b4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b666acb4b99f36ee74c749995989b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5bd6d02711533aecd3df276fdfb8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796fb0a03eeb58a6fefc8efb6db629d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc28633a58456e8a06b08be7d414bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4837877b2f556595d16dee3e1d7a0e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9cd7828980ab753fb2d42139d51fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5253ad2fc5ad6fcce2bb8c59bc61740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4113d301dbd8d179d0400beb04c6be941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e40f809fc2fa12037a14ab68e5e0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07502fb0ea176f1a210b80b6db276c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e0d7abee7c03ab98acf8af8023add44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639f747675a0b7085c47bfe5a7024a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccfe16c6a81c1f4dcb7c989169712946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665120e0e478edd1b1baa4c0f227c2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390ba99c640f798f48f45c8a0d4c99548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9724d16c05285605ac6183e6f38f3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f4d4b2fa4204d5adb7a63f26903c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2735738cc4c814a17684ea962fd5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e6c711c3fc55fc228f248768db90a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec843e4d95b28e211aff60133282c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79063d3909569be37bed49dc893b841654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd8c14b6d96d90209a978a902a63b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb921f0d626fe38d85efb21c32994af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b462259f963435e64c68bda5b8ffbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80829c5b90870da9be14cd524575af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081eaae4b736d93aa37b650364041b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a7b7afead26a96ebb697a16dc8e0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028d3bbead478375e11f819c20a9dea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2d4e464049327337a5cc2bac4dec062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c99bb56674f3e4622f19356fbe14ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112aa914c565195044e5688b42534d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89adccb296d1f615e8a4349da6367e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c2f9cc8b4d5b077113574a0acfca766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacd8599c02e51f17deec4b637570ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28471b69035d91c8c250a8ad26e793f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e31192f09fc9cb204cb74438baae8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17b0b4a3958d1ca514f72a7528478170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4f87d09f60c04823e9d531fc8e90471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227bc7e51ed6aaff8b1b0dfcc57e1ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650411fa58b012a35ad06673aca66b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250c39634e0de6dc96e17332e4f048974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767058732775cb2119341eeb689c07a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41451bc32a7e9cdb391feff8ca6cc81276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a2a02b5e9db1f98ada17315be15a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d439bd0a05dd5507924b6bf532f1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171655beecc08bf9d0dce5cbed4c95879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83912a944e476fc3db2517bf8b7754b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a78aa3a1c5be99989183497f5334581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78afea366cfb7595aaca94a52683f8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858f8fa6eab366421535705cbcba89183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d65f2b1d276c75cd2c685d6f2b3f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474466c9d13503075fabf46c203adca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24a2272fd3a1bf96277bf98866ed3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1e1c97ffd156dc3f85f5dd476120987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e517e4dd16fdc4d2e15526d5567b4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013bc38296173ea0635c97ea0d11a9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466943f4a34b3577ad1011fdd80c029990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f458062eef37054a1add37cd87f56391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8886b0eb6d0ab8fda41a9dc3667bfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff14ce2b218ed3f06a1a4e9d07155593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6984379daefeb5a5643c2bcad71bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd41dc15fac42adcb317548c3418f7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e81476f221db8d5663c84987b2c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687f9fb87b4c026447d4ab6eea6660297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f04967ab179460d254c6cefb17828f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7f980f025011ce3cf830deb5d190999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa3055373a98024cfcd223d933d712100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6e3c88ca5a655efef0b86f3d1b390101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106e0d3be62b874d8468f738b43cc6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00198104ed52a4759df67cf12606d3c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92b25215423f318de972d76869c348104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dfee2ab6bac81451b49b968dab8cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafe1406b1dbb0401364abf2a782ff5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b20ace5d7c52260040165dd41fb1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68c1daa1f14fe8ccab2aa931a4391e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b97537c5fbe6df5df83635cac055109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff46e380f6ca7507202c7750c89d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9999cdf001dd0f4f1adbb4e3c27f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392e4bafc8b042605d1779b2fecf1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119d10bd62e9731607b1fb25f827c2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876d854c50b0ac5a9adf03058a66c64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d078a9b6ba3ba25a93c99befd7d47af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30075a17cb6b1eac25e6d24c122a30c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339348eda81a8881f06ad600e27cfc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305cca2489eb1cc6279fd030e332fda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517041b907adf3f56b514f33b4c6f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e429235c1f7721564c057674e1835120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c35628bdc5da513ed8cd35a92f73b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a99fd9838705acac4d7e4f4af21b00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd1bf7fc97b95aafdb9ce76484099f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85130a434cf0bf6f3752b3b8b1672a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2376e49821604547466655009b221d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcf5015b71013b2a39a6a4f8b1628b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1bea7348873bdc2ac9299f7695198127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a1dbef99eb479e15caa7be830456128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1190f4ef278d6d079691d0a74b6ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf1941325feca3f0a2c7198cc7f90e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f6634075cb9567bbef8522ba0da4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac60e72595153d6db3a89c74e52113132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384940df1de918cf10d8240b2ca3765133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12f178aeabfc9126091f1da415d6e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0014a303e1b0e5b705ee9a1de61443f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25343e99f62b50cc8fbe1228200181a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71944d7be73a786bdc6883dde8bcc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f8b59df454a1e0643178bf8eb9069138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091992abb501f993c09748044603e41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21b62cd4a9682a692bd37a13a831d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd35a7caace901e50e7ae6022420e60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821111fe4ffd748556e92d467d9e531c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ffd46c11ebe299533425edcba91ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b29b3f7c186bf34db5294b7d1ecd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6ef437f86702aaf3926cf695de029145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49bfbb11058b5515a7c1e59c3e9ead146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1b61bd0237aa439b303fc3362a32a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9025fb662ebf08ea8c861eddd5dbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba912ce08c5587641544f4dcdcb58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fefe7ecb2aeed39cb8839b18d7888150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6320ae741cf3fe9fa200b8ca2b1cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f004bcda074453920c7015434f8b97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c7db1f0223f344dbc52885c0c7f40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546cd209f8dcf5701ca445117696586154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361b494d4fb27a6371068f65b235e46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeefa910786352a4c5a44de5d71fb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7b96247ea6e5f70399d309f0485e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab580833d6ee1b02bc6063eb25cfbb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af90ce3b0e3fcff589715382a5277b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa49911783d0fe50ca26ee86e3a1f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822cd3fcef94b255f2b3f7196bae695161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad48dfb80b947807af0a5570105e34a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525c9aae3f6c26df260701f92528edf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da181e8e04b978d98c6401f7c432b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72e1613bc8a29057b2852db9d99e8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607afcccc7a77791568e094dce3c355f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d85715349a3955fd6ac4bca3ed9ad5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f071f95df93f487ef7d8543dde2e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630ee75dd81d6949af97df22fe13822169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b3a3613943f48abb322680ee50014170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b0872836a1130698834ebb8405496171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c409dc2a9cc8e28d8e76416d3874f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56293aa3d23ddaa3afaab53b71b567ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2a6cd3341cf9564d0ccafdcc04097174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818be4f893fd0874dd8ec30c93edb3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7e73907d0676d7de891cd4b4c51a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc983cdb7fdb934c444c5f2af30f31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9c715704b0180b67fdc9ec285f162178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec5b67aa6fbb5bacc729fea094d402179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab25f0ef3a590d875c7be4cb41d896180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945584836a612ef1006e77a88a3ecd14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65891707bd990f00505f7c876bcefd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c66be4e2d5a0f1ee7fcc51a9ab8f0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dc4387728aca1ad750b4a72976cf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4124a7f19584beb3736e4c36ec585b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a919c8484222623704eba3654e6931186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581b94974798f0f91aafbedd7526fe2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55375ae6d4cf17afec9458479a0a0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f356be0ca2a81f4937208709611fd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0112713a1de0d7e26d3656203a1bc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3fa15687fd2b52e3deb1aec566964191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040cefe198bd63d0bb42a9d0e6271f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d3b55d1216a24890babe209a19116193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d911e61c71eafac5979455fdf671e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbd71fe27780a888804656316f0385195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d923eee8969e5373878897fcf8054196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b25ee9301da870fc6eca527b23a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7694a3c57c800e19d94a0d9968ce4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d852afa6413a279f7b042b4088cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137682b417a7ca0d719d64cf4de1ee9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5da4c9556307b86f3d4deef519bc15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd613d22e5794d90babb5cd26b9b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fe25aa7e618fa90a26c36b7b218c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039165d72ff80cc3e6b0d6a3aeeac18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a6219496ce7dab236bf24420fce4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffcf89febab3ec749e36a4834970db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e95b28f8c78296f8083640aab9883c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde34a3d8902973297ce523196a47d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022bb00b7a5689a2e450c3e92d0d5e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a0947714b0c01be9722e994c270c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d54d63c325fc0a0eafb07d0dc3413c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77827129c9eb60dfa68e5ac0f79b9944212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0f2f12f69e268965e05d5c0a091da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd0e7941d321b1863bdfc9d937c6a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a819b0ff6bd2093eb84dc39b8443845215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6be9116d02e6a3e4dd3a7cbc1085c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a585e89052c07348855b397b3c8f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3fe2803e14811524a4d32da230c7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c17556fb522c065855115562b3cbb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ba4ed1d0c3eacea22143efabba1ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997177c2c5929724205df56d1894fb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26c8204bf6ba2f8c1c9bdc6387e352222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c71f5b7cd95ac76c4880d034efb49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411f2771d175a21c85cd255d7d9baad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe09ddbf133fee3fdf04d0fc409ae37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c693be841acddcb04605a381f4b0e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fd07018bd474f0d50020a6d11642c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0c1322059322b2221414b41dfe8ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30aeb432a8fd8e77a9016504d2c39e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b937a450d3c47dc67ea136671c86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cef3fac66e55f6b6f680052e3f777231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa969712bed5614c3693b59bd1e3879b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3711eb34b542006fec464c029653c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08f5d80a530e16001c8ad730c9da7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574fa4d55d9f5102051b5350034e50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68df7fc15f7ef7649983bbda1567363236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ca5ed7b74b02e8bdc95fb9f5547ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2206791864183597ef9202a7fac5cd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cee541e62562b0aa2cea76c83c6954239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512eabb028cc45d28b2579c97de6caa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d9c9cefcaae332f4f3be34d3ebdf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea10a19af6ca8e1089c17168c5c9102242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9e4962b1ae4e5038cba00d3fa572b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f8e07194513c0e84ab1043f7e3413244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e97f18cc66d00ee72cdd9352174693245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d01be40cfeea6a16f21c6d0acfedd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bfb2e1ae9abf4d550381eb7e39459247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96a293344dca36668d8184d85c544d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530359e19a9086048c5b37e6321102eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5680248d6455d28aa5ad30b46e5383250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380a5f4ef5eaa646927446783ae2d8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b95c174604f367f0db926a0566e41c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2899b9e3a74af5d3fe9d685d5f388253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecbdc5489938f9e387c900e14d3431254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0877713f0d84594b18f7bea6cba8928255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64bd5ac736beb867caa03fcecca15d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660d310b32b84275886081109ba7377257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6573b3e5761d43d0298aca6ec1ad04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087b7ed619244373faaf18e9717a6ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7574b29b500b2a40b089496e13459260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ddb057367ad8d1386cd2d91d1c429261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0cd3cabddfa93ef4069a46eb68e93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f37532933498c19bbcd21fcb40500263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330083f4d3f68125e0bfba4566e67de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53935ae228c4a98d25371cfcfb0c16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f22f90b2c896817a270d12d7077901266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44c2e7b68a84fcdf21fd12d464ed8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f222b74978aa2d0c3655519162fec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c15f005d46ac4033eea99a28700da2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b606830eed29a4eef61c7202a99acd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ebede8002dda842a7d1dd5225cd68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061407f952e90f317a4823ecd0bdd109272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf05383a89650f76c1f6bd4f57c8633273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d71a2a08f37fe5b312635aa1c85f01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa9765c7cfb437392ace6af2e7b94a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee47fa5229061e939471847cc76534276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7a2632e4b54f59b20636688f65d36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e50221315cc6e3ec7cfd5d90fd6f74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eab2877633805f7e8f66659286c35a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51973c099221161ac76fb84972ee7a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516fdb35e772438913fa090cb81cc5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4c9c28fd4d9045091922c7c3c65e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823818d3b9fce7a4eeddb6dd02cb2e24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053210dfa8328fd42498e6357166af1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9403c76256fa4029322b998eb4241285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ab470b5f5b0c5d7a3e1ffa25dd68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd39b1abbd663c58d279affddf2b4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a068dee049fa42dbe574979a521e3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee60452061498ac2dd5767f4c77c0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fb37327bd4d37ee4f339fd7e3d18b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fef6758052b9c2167f611cd43e438291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a944a44a386ae7301d71fae3f9b5aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2c6d08adbf10c0d5349e06b7f3222293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64151febd7e9ca0264436462948cfe1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c4c08e0acb016b7c65542225a22e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e5cd476063993d17e5e90cc213ae0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c020727d81b953701b711cb0ba80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e30c1de1a1e12d7012015762834b89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3a07c9aa3893f529e4c28f986d55c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c65996090cf552930d7c2e8c5a3a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8843b026e98d4723a0f8d81e9af31a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7adc91a5f75356a0895b0ca17b152c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31508ecd0aaa74ccb96bbc72803a19b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b503dde717fdfc2d59da98a58ce413304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1155d8239c47b705425f41fb0ee3b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf833a9833f6805e3fcc01b02a1f4197306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724194918013c7d791236881d9476a1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e85d56299ac8c264916538ab63cf69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9377c2bbaf6adb533cb83bd2edb37a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715ae261dc817232b3bf8ff83e5cc75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfb4c0364599143b990daba3004053311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf83f996ec7642c793696d19b65419312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c657abe8998b69fb2fa62442af45ebb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095f55f0da585fe273ad48ddbc7b4d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf3d8cb5d8788b6b49d9b801860502315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0b04ce575798f36a53079ec1f310d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b30ce6dc494dbf34e1999654db786317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f875b9bcbf83b47588bee3916023a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cbfeee72e1f4d3d34ab38d1f62f10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f00a8e780ac3d6dce17763e95dd233320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ecfe59d5b2b4b3145c4fe3a4dc147321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbc971f64f7cd6b392b643e687a875322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba63f3e4f5159640668dae42542fd77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68e756eb086606f94842eccb5e4767324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113300ab7432b55569c6c35f589a8ba8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>