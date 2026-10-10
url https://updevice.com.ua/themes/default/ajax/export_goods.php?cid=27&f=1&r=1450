--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052c5d4cd330227271844564bf869601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3792d3018fad3cbe03638850ab9ed9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7b7cf812c6c6865b89fce9929844a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c87d6cf5113188ed85763b759febf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790144ab4702241aedfbc76d0efc77f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152d9421e0a5e02f9601199d0dfbcda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b9b3e57e781c64ddcfb08b5699e967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338c07284e829960b2353e2cc7187898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c614546d688d5dcf00c7e61b50d7a0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa9b094662e93cdb8075282f43ff9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afdb84f1a768dea92ca3032021ccb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b18cdfe8c9dae2edcc5bcf430acd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75f50a0fc8421f5370791e2f70d8b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c4227d398f806be7ae8e2489bfb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cb7d7ff881948868d4524e9b30f5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22042865111c746cf934273d1a1d1e5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbac62729406f912fa5af47e57be3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab36de0adab79031ea13dde77977e0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7844931e13a07fd0c35a6ae5088fb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a98b3da88da2e35373bce3c5d3654e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6da762b9b1f377230ee22aec0e382121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d06e154123603f1ea3946ba806d13422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b75dfeb7f1c60d492bc04a8891225a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691461ef1bf23e07c1a6d81f039828024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c049fbf30d5eb25e36c45e73534747925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae371486b3a246f936bda549f4e42f0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d740122eb9f512c047a3ad0d61fef1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc6fed070de93fab06ecb8c1621f5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53280a26cc2851249668509438513d6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759810fbda4c1d3f40d32a46c9e03130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb041089a58cbf8854dcc4a657bb7ec931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cd13a6263d3c05e1438ecefc48a4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e798fca4640c040a4750b43e2b4520133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303be100901a4d4b532536bedf43c8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80757cd9a080933179ceeaf40c283d6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec5d99735fc13500a604e76404e79936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55450b859e8726e40e442c3953804bcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21652bb8836976acdeaa1c5802b30638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c16ef996dbbef4b35157026ce4ab639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2693dc53473ff6439ceb0684e88447b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522df0d4a67797944b362aa2dba8c7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afc54bb7f9a1ecc79f9b131c9c1d1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b701883094544ed3d455f09bd57a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8395078c3e4a9ac54f706d90ddaea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292ebb598adbd478d7b35b22bfa6de845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3193229aae2715743e1f1c86069eaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bacbfd57dd1dff69af6fe9ff8574a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f1b94d218cde6b3423fa047d9839148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6338813e30ff8808c17856dac892edd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904f64a013528fea4fa9f36f750db4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b346af24f1431a60bf2692522af351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1175a8fa5e9c7e4f3b35436324f1df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0591c31b8470ca272224a7bbe22014f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9aad5aeed4f01813d24dc08f4f4a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bbb54eac71605103d7a6afadede6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddeecb45d9cdf56c6a03a36177cbbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c199deaf032a74f3931512588e7df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b46a8a9e6b0a6fb7e8f657b291890858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3dd2a6f86ff0488f9e232d7534a0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2fe082287331604c897562adcdb7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3454d3180d5785b6c230dd52782d50c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4e1f1be054224d46425578b6d486b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868719574bbeb8b804d7e5ebb9fc6fe463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb4db319594d5843311e495ec7d72464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae786a3b2f133ab21f1fc438da2a87c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb977f0907cefb2ca1346c15471e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134050c0d9f1a542365958f0cbcf42c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c112460897e4c4896c0fdc3bc496b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe57d48d57c54bad52777cc4cc58a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5652bdbdb7405620275d0f3d38c7c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a792c9586e10f15402aabeddde054f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc05177568ed77a2f21f3dbb5bc22f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccc12424d96c5cc47d06ecd4bb745d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307d5f5fc241c68973a6633b5b9856d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92647d252d2744e7d9dcea81516b672975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2eec8561ac7f3d6b8c52b52e941f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a0dcfcfda1bad84503cfdc8f6552677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7648092d5fc5d0ce7aa9e8a40738078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e41d017feea09c3792ff35f7fa3d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52943b26b9a7a90119553535ee1e3d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611db94dd21181100ba012604defa90581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31a9262650739756f9fabafa2cba3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd5c4c991795f086c732fdf309c7f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4aa3f248e63176e3a720fde4c110184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b494a3c8ab4d4ac45ef82b95b084085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87c02279cc46e16162e3a38a164fbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53514b0fba930bc531231b3605ddf1f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e52ba47c98174df6fc5ed3dd23564b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53a192443f89a8c4c0629ab49cb8fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9904004972924cb3ed7b294979822790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6ead561f9989fdeb688ac914e44ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae25607421017316a7baad456f414d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ec381e5094921161271e97f36422d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6387fbc8d348d0dcc59fe7cfd8a4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e03f2c49c686ac2ef01d232537a09395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b827e0e4eac05df0e64831ddf41fdcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37229b7d236f3991bf1ec525cd6edd2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b45aa0fa20a50c4d792ee36435d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0199980fde74f50e47366b7aaffcbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241c47dbc4dd26b0002d28cd879020f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00e9c1090c63d48a8826d79ea0a0a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576b5cab636561f3900f510c6293076102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229dc162cae375b8ceaf7ce27390010103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00407fa83032d3d1caa19b409c185999104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc32f334a9316258c0eb3ae916f34f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdaf2e649abf35452702abe2d2814d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f2281036f9a0d2c0d5813617dbaec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31332c762473890fd81b43aa9e17bfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5a58d12fbffa2363574026901647b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd75018e2e450bc72759bcec7b6a1d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bf6dd448a7df9c11d2e6953979217111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c772a85e04b45bfa6cda3270ca29a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04137597db394504028795f3724b824113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22d56ba830054a027dea9a9ff29e72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5761d8f0b50a309902ab2b54f5d203115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15514a5342f43bd30c1510fd8f93cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b8f784d96856ad8335c4f5806cb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f46a0e605d49bef034fa38e3a4815118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279258689f1714c327e35822bb14ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72652a939a151da77ee2c53654f3c41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ab674b3d675ba2c607ff41656447c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355f6289adab4b514eecc0a2f3dd447122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded214c77d5c0bdbe8d4a6e9cc9d798123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ea1e1e1d2155a9c41cb754dfbab57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff5a957d0ba8c3121d94188014ec3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbf73535d029c2db8e12b391e36b96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3ebeffc42b253eac646bbb1cb4a23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c228c5d39b6d6d434f339f18030b5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ede755d7089bc5c5fe5426292000129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e93780596f8304a7a1d17e3e07041130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27f57d424a324c4eb2b6d4586e49c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf179417f5c76d032dc3e23a7ede2f90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2858cc4df3a04f887403df5fc2f87b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80066e010e45838ba61d5dbae95d21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cb7704f95f9feaa6a76bea05655bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a55e9a3d329431912b48746fed6d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a45f1d2a3501660efe34a356b1563137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c5ee8ba1863f756087ed18e2c403a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96ab5b15c92ab5ba4ba57b0c82310b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d80d24d8638ed903be0520b6bb8f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25722ae43ae5cccc8e2e0c76b162a72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d60b3a60360c81a37c21974ec5ec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a45bbba35e864c4dcfa900d1b5b90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cf3cf4de80110251e0fa75a8cff00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f3345bc37bc216d0e0a0f3ab19e7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d41be8adef4b729922b195473ea973146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97a7ee5156b5edeb29c6ee3fc92e22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45b46ce04feaaff3d7b578b54ce3c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e09417611310b70a3d3eac0e9b4180149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23410edcf0affc3ae3a9605c09c88f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184b2a7210ee38fa927fd8cec1a5a34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145abdf749227993b91d3cec53295a82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11e485ff35ff62eacdbe511c5044d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f490ec7a49387c9beed1e689378107a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a19f054a7c281e34ae1196c91a1e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3405c6a7b4fcf50e778db2fc4fe943156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03a3c5b041ec5ad76d9f00cd9bd70a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ff167af31858682e45fe19b930062158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe4988159ae9eecee090ead00e7c10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b2845234f7fc8569ae11e2aecd3e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c288a272931635cc44b1b970598e62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a85a516e3e3e49080141d3de58b85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50700689dedb0214282a550610a97fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16095ad0812954d84754f607a460d16b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae5693e11ba7a67ba8e26652c3596165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3b3884a33acea7e1214ed8f9dd5d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cc740918486822386bf63e32551f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a298b4766a286fd4fe942774c4d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97325302c4befc915319f8dc2b44da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb52f4bc407081eb311d2a9efd655170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046e45a864748efc14b40dc8d0f942a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac68063b23cb6bffb081f44b841575172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d951d4540d1babaf9e9070d50dd27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c927a24b5e14eae1d4d4c083fdf167174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e19a5d797ae1f01e7c2e196ef90ec1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df246761275521a4a93a05345c6284ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e20f35725235fc802f854420bceac3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071e717df921c2bbfd9053b3e98515a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c76afbbfa4357b5a43ef1405c5715179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eac3803affbea83e97ec4bae56275180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329228012a1843fd2f4d5c89ace119b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f241c26bd60d409987730359848023182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdf75d3fc0707ded83199282a0837b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe54095127c2a56e644e01e4e9db8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929d5a58a3f3114c44a2aa8d5fc202185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e170d1acf64facdf6ebbefef34e69e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20377ac264181ac6ac38d0e0d42a908187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f727ef4ff22a7d982aff9cc1eb023188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ee9d977968e61538fa3d3dbbb1034189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faa01204fc1ce857b9643ac5e72d3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86150a8088782cfa5642ae6f386f69c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f522e9c853d04bcc0bbf243c4a5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972be905cb866cef51e8b1a41ba0cee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cadd0c2ae05671f534f995133e8f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33e572df85bd356a79dc25f81c0cf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c22d723948dbb44835f15fb3801e53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708c4a85b67dc2e5823440b500e0594197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fa188fcb11e7a098c9659c199a597198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701fa21d049eeaf76872ca44ccf320b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d2a1dad22c8159cf5d829577817d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6171d9acc8334f069f107aed64b2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9921c664830d82ee9f81a64cc45045202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726fd3c2db8a6cb83bad380a97234cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de63ff1f39d92d46dc47dee75ed1dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa92720600270c2201f620e8c18f262205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b4b6feb41fd6bdb8ccc1923405c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8e473b459de11a51f363ded0f7805207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46398ae29a07c70a7f73d7c4e0a339208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f9d1c4bfb4448c153b7d11c7a81af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06062b6733ba4a4eabb6d7ee11adc36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb44defffccf13c2ff8dc473e56983b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bf9ec16eea332c63c941fb61da738212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdc8928e1ca040923deef5967e3bb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde1d54bae602dcfd579512cc370f0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cddc8b17d8eb4f7593b161d059b096215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789df73a837b3379c8bbf19716f0dcd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f01a3549338f8db93a18654ed7629d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f07f949e3e41fd8e747ad2cdff016218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944083ab2606adff14ab6a879da0d7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a29ba20eae96c0637b26ebfb42f1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6413e66e09c280f6ed8b55317f1eee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfb12476ddd05280fc614f5ed6a2e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd8da4616cc5f2e61862b28e25af84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f83d7d3c5cdfda4c2d8b8062fea97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c5380b4a4bdf1977389865a03ee70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c911a8852985dcbeee393169a0c5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0423498973d2b57b488aaed79903d0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2a43ed41177d1dd79e1086a17b708228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1414729fb28f75c740e239d7956d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acfb55f4a8abc63c262157b2344d3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcb4708153e5d60e0550aaa403c45d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c531085fe264b3a32ef3c6925afe077232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a553f998e22625a5aaae7e9bc76ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39506deb99723f477293e6e88d5618a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078328a61b1b9fd3b2d75cb2f154650b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e514267175bb276fda7972eeea4ca4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e1dcefa951d1c64eef01ea62d3af4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169f83a3952abbe4e609a9ade8d4b86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9c0d4a76f192a6b968caa08087a1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f631a94012c2ecc61e5bb5f0769c254240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dc57d41df3c0edcc488d5963684cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c575a9181d268fe7b94579e7bdf4c8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f64df6c928f8375036e10c8cf074e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9016e9cfbc66580589eaab1b64de02d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704bccca5440d6fbf424624bfdf9203245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260919b94eea2f06e238080f7bd060e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f765c31fbb6c596b29169f726d0e2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3628f5d098f1a7ea29c5317625712e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3e51025dc35149e69d3b4ee77ea3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418b2e6886c97e64c753458391a021f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd4ac1978a74f74e00858352b8536c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed27481842ac90cfbf23ac7a4f9ca9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44a30d0019d2fdcd35fe94817de75d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc907071246a415e7fd55a1a049d8174254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9df3e5b8ff0361768bf53391642e89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ec9bbf2f5be69e88e892d89f0974256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b0387167690ce3cb4ac3d5ecf2c76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f22ad6c45a6a0623c3565dece7f9c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827891fbf0222b1648ac7ad6827f071259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566743c7e7db68eeab870de423407b13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e517a06b4a1dd946391e98c62681f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be0e7460c644010ff144aad903ed65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfc9a97b6dd79d6729b7aa5b0f02a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc21b6282c230baf98d0a8445c25b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493945574650d2a893dcef370af702f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec71c9b883eba188998756e92a9e6f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189ece033710f24ed70f8f1b7dd710b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973e7784cc044916cd662e9df3c191268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fd3b9fd5c103facda196c4a1e424b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f56d38d9bb66bf378a255c107c02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8294ae69b96c7714ca6da83c619ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1448eb52179b24c9ef558d918cc7b65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afff0b3951c83f395edfe859d5d35b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfea9123bb57c542641eb6e2f2259b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9bae81e94686df9e87eb7e0d2ec04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c7078b9b122dc45ae76c5d7b46682276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c80f44391d86de26f35116eb6678277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaaa3213d97e3331d03729b4a1defb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1d7850fd7e85a9da83744dcc2742e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e07477b1cf7d3f78e27fc367a2277a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78bdc1c2bafba391cdfa81952d3617281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7e86aeff2f18b8bb63e9403fbeb53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2659e117fb66d8073cf659bca3c0f0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecd1d28af8b2a7e3ae2676df773086284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d396af0438ca624d21d14a25ba9ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22e5cbd86c2131544d78952d0af96c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a36020fb769506867516ee9b2b0d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830c0767644124666b840228a2929e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b74d54ee578f3598b058764bb25d73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefa86677324e6ea50ef45bf885da8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1681979e61f9a6cdb6600164eadef97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6fd79e9f78dc8ea4c2b786e1b94c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d07b36e56fa36ddba9a6262acc28d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02fffe3f735ca39349ee5479343756294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f321caf07e5c96f010fe4ca80ee5d3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b98349f2e3e3d05708cdd7d76b0de9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eddb07358ac1f2a54637fc1555c14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376f7dbf2d9e6a394116f78808f6e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944bbd110b0945d0a4931435f04ab6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3b237ef28d6d8ee48707c082ead3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccec34ad1bda9b2f3b4f8739e03ee4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5759aee880938576def970d23ed23ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed00ab2b39be51fe7756b333d93942303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19aab74fe3bc6aa4e8ad1d234ca81a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4661ff67e91b04ed92bc32f1ae541305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477b781828d170f5065ba4f0fe7219306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1835804d4e59661bd1629c0a5ad25f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ada41f680c5682cba8a9ab95301bd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d0997339fba8921ce2830cb2a4e60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7078b304974e10d3741d4ad9936ae7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a114f328700cf00bfbb1955d96ada0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830157c54fa45be9cdc943a3ec5bb3af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ec279733a52a1a83aa766d33a433f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82ebb26c2d3d8df5300ea66377bd41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112928baaeb857784ff4d9b873479b92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318abda7dbffe1f3a048c59b2773ad7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35671c013da48a20067590ae5d5f2e7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a54818badb079d87ff1e7ac4c7ad9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c73ad7cf8279ad729902244d4feda0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308efd6dc6af1dfee06f69cc4cc9dd23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf948bc82eaa985f63ae2fc50663a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe5559b9f19582de3a93d750b5b29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15144b582af922ffc71373e85a14a5cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf51b00f2feef0caafef35a4c62b50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b772a4742ba68fc48ce49cce62f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dbe8197c210c4491f4e56af21a106326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938019705020d544f50a021086e9d88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafb2fd7f2a38f32315b039fa204f84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ee3531447d6c461b9af1cee6aa26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b33b9f96dfe2ccfe397084d381fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bbcfad8897cbdf7a8af4fc725e99a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b0513c693ffe69508c3d4c42db41b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc597e55fd0c80165ebd3e1e45e5f2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5d2668447f569292a155bdbf7c4a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a696135dbe28b5c1991ea6abc128a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d7f9ba90a6bf3e3f216a7a88027093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fd24c009fc3733e77b19c26f79e384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb646c7f5d9441c456c34d5a0d5c635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3777597c4e923ad5228579c5b6e186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553b51f3ef180be1032af01d97f94cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47b10b054d0b9fe2621c0668dfde688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a229c0b9e61be41a3e19e15a463c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0efd647a1f3322a81d02b055e442b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c80a83ab918a2ccf167fe778618ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed2682cf0d334f6c670b46ed6f07112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c551d9f8e066d27aa359655407492213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1335161fb4bd4ea05981e293ee62dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0aae170f5bfa42405a35a7a59f0da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6192ff4ed6b6c5aae6def5a3133c15816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dffb9f785ee2879cc8402f9cd43ab317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126ca3386109f47ce0c4e74ed81082c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d34c6cb2e921728f1ac5ee980ff1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fc038fbe6b66e5689ef778b79528c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814c8693d9b3eb20fa1ded3135235421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8de9799b2f45fc95ef74bfb3aac4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb89aceb2e28f9dd7ae8b6bea6067b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1a43546d5ba21f84b7d282087f40e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d03f8f34884dc658deb3352d7e07b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54831fa1cd24f5c9e840125fa86d376926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2014616bfdca080284e303cb9a8af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bfcc7dcfe11ff1f36fe991fec046628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf417b5b45e644eedbcdadbe7df06d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17308c948f06b2be0f81a9ed1e119e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803026c646473c4e7c0e97cc18bac0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0d7d488cf49c59d659d3bc466e91232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bec2281f609cc274c142ca7e93c6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a39e49f0611e981e5573c8988e27934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80eed452798800f8db8818e948092735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3006f71741c2dbe7979297af2caa4e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae97d624aa389ce69a54148a08e5f3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ad93cbfc8cb84ac54090167a553c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18f3e09ba5cfcf95f0af90d813145a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82a5ef0b8b3b316484021dbe5f2f0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d14b251611dd58ffc93d9a6e2936041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71869770cd252aaa5a92b94550cc8a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e60aad30e7e795ec7827445503db843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add58779a48e7c4dea8198288d1bfed844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c93faaf69dc9d6db5ced9dcf14fd4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a67ef453c810d2b7f1237a32a9b2fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080970d3142ae67d08a36b8198ed5ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24809f11297e053e26a63ce5cb156448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fd771958b2279b4c94b189b9a1c3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcb7d9c7387135159423d982f8aee450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6576fa61d0b75ffbb787d9f94990d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a8e3ab1c27ab8a67c62a20403f2e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2528a7cbd3bfefbd47dbdd65ab52253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3944010f9428dad72a940c7f6fdfa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d4da3086842c937f4fd3233818de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e603e9cd11809ce97f425cd4ceaaf8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987714d41d1566697f016bda70d73d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf0518c4c5cfe315e48405ac90198958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224b45a1f60e428eb1951ac3f7eca0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42306544d29ba17feb3052d8ad6f519d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979b1b3d28f78c7360f21524cd8016961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b92b6304d1a9b4f7e2474bc18f57362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab037e8c9257d52514f05ddd6ccdfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0beaadde4c22f35960ebf77177b1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce107e5a9c71e687dd5991016cd1ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa278a38315a362d747447322a728e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae9c7bc8ce5c4ef2c291dc7c85596667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba03b077b18a3129052f940f928489868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b297166ffb91c1c66db5251eb2a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa57d0358936cb5885e33e8a2726f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7e44772fe13d2b5b614ab1b28beb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b1a0c263b5647825ecfb71953577872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b50a0b4c49d3c7194d6393f71533273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c2aee4090ae3d33f0a41932e707a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847f43285b179e43c8ec523f49d802e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fdf922e8afaf19be1204cb16ca02d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a063d4324c9c04fd3b457e067c187f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462e7a00061871a450b9f41f10603c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f96930195bf28e842e9154bbe915b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e17c15417fc0cbbf445c0d5f7795080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf6f687b96cf354fbc7466f53d32b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67a779dcbb8838dcf980a508a674da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11100c2b78e53ef02ededfb20c2ff38f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc628f0ccc2416f4de60a19a6575e6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00357c6c90649e22e51a29013bb64ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614097428c130a5c71670009bebdf0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeea92f7020f962d698dd9d19c1683287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9089c288e208ccfa018ffb5528c343c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b85a811b3279ba01c3a211079e2a0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1307928702e8e9fadb93e7189ca92590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750344841ac245707394e4bffbf5111791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce4c45e8cfa0390a8db4e7a26e656992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b140145244b48e44b5ebe6877484fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90a39a4e22b479eadad3640c4ffd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598faf84e53b66d55fd195807d8c237f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899f420634fc9e07454be45d68831f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad12f982b903296f22aa298980603b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29d05438f93bfd966cc565997e53e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c1760170921b4c21752c958b89be899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda6258bacf74ec5636e8ba3d73a5a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94847909a25d6035cb11067506f4ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9850b7c0c2414d4a8ce64c178dd4eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4417187b675dac73bc8d6418cd6b736103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12235ccc5b9b3f5f50ec3bc3db91d112104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea2e299ba5a406f1c4400e8b71b93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78965674999e78d0b05b42a915aea74a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aede182cb4880f6cbacd4a503139c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418c5e095cdec06f16ad1362a268c86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e74b07fc015b21350868b4a7e04a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e95d2a237d19f060163ee9e07b200110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f323e87a55d7ab1fa1388f3ece1a8f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a517e6f7df83b374520110e3acb59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d765844051650b40da707d70e034388113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c5bbd53e4f6190ba47128ab3e318114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410efa59c82a93aee05e68d36ba2bfc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903aff6d1996cfe88ae20e33937498f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a14f227e9671f506751b15f7a69d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1bf3a8f80336a0d051e3a454c0e29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aa50faf4578992398d0d27a7b81f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98147501259a6d05ad75d12774ca76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae4999bf6db5fbc2f4b1e32cd6fda5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eac1afd67a8da3def2457e250bc73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e8236f42fb3ba3c5f7e218b01c8fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a79bb9c5ed240e8b761f245b3140e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171899b9e70d81a6d3bfc3bf8a55723125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876f8f4a1d16ba4429803b04434b35d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22386d3356ab50d7de74116e2d018a56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee293428d17518484034991a236da83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf76715c87fef6f2e1b58f1bbc4db7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef45593b77ec17741519e9a1971657130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa42b2640b5e66c712fa14d39802d4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb5d40d001e2e446ac75a90f1ac319132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaf48c2fdab3a6df783e48e7c88d1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed308de2dc738e22a691f0dd1b4bbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc942c07bfd4c8902fa6f82c661baf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a794f0450358c6a25f01eaa372633136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa786e7d34195702cca7ca2360c342137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514f50190dd065fe3e7479d8ec943af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ece477dae4b82d4ab47dd5dfbeb12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18dc343a6d28c8dff0e80c84988b4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b2e55bd78a1eb00a9f8b343a619e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ece1ba0fd2f4dfda411ce8b428732e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e202334b21d0ad120039342a9f458a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99874bd3449d53b8c5d74aee2f174bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480955dcbbef49360575fbd19927742e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aa7dd843f6a882009de580e32797a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801f889ca8c5a69b8e86c44a1bd5ce8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d385f0eda79530dd04e093bef6725148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd179bdf064f7ab8fb35a8c0bcf00d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f12b5841c927260c9c24e77e9b449150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc45460fb56b5a366e1f82526bd99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bedbe427b0b811e9edf176967b060f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c6ed19cab6d96deef26279ddc679153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc904f0f49620eaf5efc6a23b6376154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee639b897fc1c38e15e5bd3a098da4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4f2a8855d0e6270f144b762c31d0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88734fb4e24d94097646c9a23f71af95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900170c395a994d4617e6442fad1af2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcde8b652e8e4005fac11d2ebd90474159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dff1eadf6087363b56d3b6ca909f4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f53111cc2696c25568948756aeb48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240da465dc1cf47969fb657ae2ea2e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2ce581000dee7897bf030908a19d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c82d2e5df270b7a67056a6e74d4e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c681b9b038639247f59be806f93836165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b9aa27821916964a3cd5e82c5242b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a82f5817b5766a5eea405bf522dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee123a5020777496b5c1cdb0e0b77537168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea1f02d6b1b0ff6b12604c3bb23bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e2812ee97ee29b0097c20ff580913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2a139d95369061445176f76472635171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f6e1268198afe276629840de67a3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299a8a167518f8b451732138787f7c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42da54038e24c0629fc2c37c3fbfd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd6b5dc034c6588dc3ecf4aca4a3a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0dc7f1fcf51df9fcfb9b9b2356a3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf1f1a1cce426dea5929a8186a177b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6c716b0dc3812710dfdb04f253687178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84979e724ef292f2acd0245c4e889a57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e543f08f566a64716d612e4016efd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fedfa73f197d66c81977837a16618b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c19ee25863eaab1d78cfbab44f2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4823f87d5f2be364dd38273f428dc23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96549eca8ca2d087e6346c42b0f9293c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c02568d4a65bcae54001589eefd108185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac279d20496ac5ce153755886cb57efa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ada8333a7eef039e8ae185e7e2d7f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b74e42fe14ca769aad9238f0853d1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0909c92b54fe2dabb8fc548a230983189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93584606fcdac8f341d5242be7dccc39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef983e58715e5cb5919ce0ba0bd73453191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a31b6819f15432859673985d57990d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816f998876849f59499a6b1024b08a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a5f110e35d7a99bb2e1937a1c0116194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82629d85acc4337be637d14258eaa81a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec06cc141625037911430470618f61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488119708c4ca3b12d992bc933a89451197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc650297068296893396f83b2b807e7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600bafae2f0d92f5459d58cb4ceb82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2348b6cab812157bf145a7179aeea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfa9c30160688db3ecefcada488aae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeca3adaa3547cc68f2c265e25f8c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ae890a1e3e1b14a588c0bd9c03902203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2bf17777c5adb0344ac67a259046a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99275589f7822ce937b95e273b04c5e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc44f2e6458ce82b5b30d52d4ab6d77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8dff7cb305896882f95b8143bb98a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51f2de12278e30fce8bdbaa21748e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c4bc5e159a6ff19a1bea68d684667209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bf087dbb187c051af62dece77e2f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5399d4794b92a652a31dc4d5b0b30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc37fa73b7c58480a4542060a4d1ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3401cc5660ada34e5222bd3eac21ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e84d4f3fe9bbab1fc5700765d967a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2843b3c1bb6cdbb6de5fce260be1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58656e92da77532c567a5f854147cb9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a80822bb33b89746e7979ff471579b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276f6bd2782c05367583cae35098398218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef66780cd18bd99f30a42d270cfcd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d661bb053678f1eeec4420cbd64e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa87c81456f4a607e44a7485075ff1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffb7aec38db072fa1b29d43e3c1450222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244cbac8e55bc63952cf5d3a52c0830223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413d2365bd3e547ed79ea70007c46e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44b6137757ae3616c469264184fdac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7ab9345ddf6b7c5b011a1426ad8c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751843d94270edde49ac5ccec881a23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31719d6faf075bfb06a492dbf9a77f2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad31002f97f524f47189f2ca39199b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63668d9167a6170831b985af0c538c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81389dd38177fa45fcd3a80ce5d85fea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0664a4b852e8ad22078c6220ac3b4d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e3dbb1fba013de33230084319eae3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4dbfe11201bd8b40834f5b4e6abc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7df9d989eb2f91f1af08ecd586606a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18855e05d6da1bbcff14b0b9623f732f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff45663a2762859e701be43f6a70d45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551d91d168733693fa1f488017ec40f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c41e710fa230ba74c6e5f91334c902239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec879d10a5dc711ae14c3f7395ca86fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23aa0760c2cb2e68e009d5774f036f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9940fd5867a2694abe78187dc1f173c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb6b402c30acaadac99fa3e977ae4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ded49844360fde09ae5210be0c80d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b6fa3ccfe3f9f8951ec8ae2b92e25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46ba894218915ebcca981ea4142807246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120999a975c559e3ed5026c793eabd92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca4d8bf52dce21eb7b9c95c65d7f29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfe9acb6e12337f29e5ec82ec7acb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613347b792e7e7be0cc9d6fc5945d2c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602d5ca4d1224c0655bc6e3d3da5cba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6237dd6efd9a8434ade7c35cf280a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68416966556b279340617aab2612eb2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53495f0d47cc881bcb56e32450e2c96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2ba2589daadb3534fcdd6418594e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613bbc830ba45788d60de946ffbdcef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5076c4793438cc29d5a179b8b3d9b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1a0f79ce2bd6e2b8d5c5e8b549487258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1602e12a6e18e8ad5a4910743cf19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be68c082c2b16832fb499cf90f416260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3e75eb7eefe6562c4cea651910e3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3817e7d98f7bd8a9d28f862770c0bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada78ce99a1ac17c2ea0b58ee0220e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662052cc6d0f65c455473876d502eb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9f5e702be4ce44f6fcc5e62b884c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdce0374a9f1273109b88e10f3f9f69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de491272bd4a1b65e03daa36b329a74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ff17f5f48373f383e7fa8fa2297b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378576947806d5178f4cdec4172ae73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252432e6a786da8af1ef5234b765a2a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f08913bf3aaae996fa135f5a11dfcb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfde07e7f2aebaf61b235b3d12544b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33583f8732491212b07c24b34cb0ee44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ae73955dfd9ac2ca2698d9f34b0b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01fc38fa605e31c0940b1615b425cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1abc2fcf58c778924448409409b4a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef62d5f548404c8fecfa314972f649277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6a5ebbdb1c530f5e982eb3a9d3c68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee7fa9d1363de245234709c10e43d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764736a0e8516bf490f43adce13ff7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a1b195a4da0355763d31ca55da227281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fe16c90e71f7d0de3126876208ddf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a52ae90bb06abd588146de55d2406283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31064d01f1975b4c5d90fda8141cdc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0ae34ba43d4036cda571254d69399285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036e15020a9e3aaff9bba38c3760150286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d7195100a87301486248fb2821793287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d96c6252c4205e3e88c0e0ddb5af67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3ff20f6a92e1b142468b431666795289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3be1618ba9222a57762201ce2a206b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a7f53d6056ba2f578db1b5221227c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0df2bdf1158bc5a58afa38bf3420b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfa1e1ee50de21451dcf1d5a2dd7a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aad1b53effe2722d33c4085c779244294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d06a0e38240d1c70639da95653d61f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea832394e7f7c82c65d48a34730b602e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2be687c7a74d9bcbcd32d75dc2dad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856196a13ed0075a39e8ef1632aa59d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb06153292775edb7b8460615b337c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f581ed1d49930512270ae4bdc3fa1f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3a041f6ea3f9f63bcbc280c696187301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c37b7d2b4c7daea998651c2fb73f05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af775ae3e6e4ffa7dd4b529d19a14473303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fd6306771aa35be8de179ace3867b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d9b41a4527a112798ed0c24cb8b2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2216f67665fe41f68ee8d796fa9ccb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82c5bd2727b0e7fa096a85f9f2fde5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9fa043ec525f3ea7e3b9318acd261308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd019043f6192db75c1aa096281680c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fa271d28f9fb0832341c423febc47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162ae51c7a42d2b39a5bc8cc069c5cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150923225b629d0facd8b1c903998ff8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789450fbabaa6c248785a9d641f813e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dca084cda0792682c8e3b4599eb47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13066255a99e0778f409d5ea1250f393315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6cdd7ca9c35d4ab6f371b19553b33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748eafb5d7d26e6b5d38179d2773ffa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b23ad172acad633c84eabde620222318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd33849880a8bbe91fd0e52132b5c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a4f9ecf4ad2870c9a2270cace1e5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832b2a2f2742ecd571c9177eaeab360321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65146ac5ec2248632f325e9e1776b50a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f4d428b25b9f07e0cb78d6a131e7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bab38c2172844cca28987dd42656d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6681f3e9ec6b678a09d9bfe86ce83325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>