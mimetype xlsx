--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed797fb57161f8f338180ad8a5a4d5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aeb1d345753e54e5b5cca42b9c5912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990ef8219224ed9e3094208d8a550333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a086b14fd31e0d1de514261364564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a7faa37668d1b68f1c8b20bf1314a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144a1a17e23e91e4ff8c802389f34846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a945cfe1cec3bcf2f1721cb5c5977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b514672bead983e23be96d6ce0f1028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe859cb1aea6d62f23abd87358296ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08489fb203724425e23a652a2d5bb38110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5719a0137d9a8e2f54335988f9f2d1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248c1c68d855b0375fee9ddb3327ab312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c614f81f421e1c39ee17a634ad6b46913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab47801d6a28b0a4bb4cc7f4e58f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb53c241995b3e3cb666e30aa6b64b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36c40f786a194eb5768239596230de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069246c61120930c47f39c74b7a108b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03847ded42a3de33b04ae736556df2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f1a4d1561515745c4a9a3713689f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af90ca230922453307e40b3103be58820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c620b68cba6ae94b1758b68fb56bb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39dac4e5b196febc6258b4f9a2ece522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7547810e02226d1bf5443636bf0518123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8a9562c8bd13a6f48decf48f640bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451937beb807f35af4a3139465db97325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bea80653f9234e65a184ff9488cd0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430bf842d51ad5c9ce2753c79bdb3dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaa0e6127c97b34e9dd156733dd2c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1e3050dcbd628984a7da74681495129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdbfc9823b506db66899ead930a4d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db5a8480c9e12ae6f245a3a2ea1c1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915224e8b9079b1fa63265ff452a3c5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d367392425df3824b74742595f2918533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400014fe45aed26ccfa3880eb236f4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d149124bf98ebea295d8387b597c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac4d94dffef24354060489ba88a3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464f19b35d8c91ec6c9bc03ad103d3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b31fb3f4a14235740f06d4b13e65838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5646036e9d8fed6b09a98671f653eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fca6ad01e93f0d1c02973b29050cda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfee81e8608535c736f9d9841ef11a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93372e7726ef09ec54a918afd5d7af0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86188791931906813a084dc212a72ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66fdfb743390b05fa32aebafcb29d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aa6fdbec06a1e390e230a71ad8ffe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d5da903d0014872e3149410f445b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e6903113f51a8d24e95f60258b9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e930c20c7cac7be097f0de98aa86a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27db853f6ed8a9938cedaac2adeca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213ba5197db729caa5442f5004fa55250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bfaf3e3084d76b38a08f7be12331f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c153c7ab4b5f876d645d6b8996c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18aa0438206dcf610d827e0215effa753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11d1fdb247d929db874e4feb50f56e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1af8a5d54b3fec442a228112ade6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac80b9e4914b76af9a89a88221bee856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc049a61c611c0cf8f38ebaec92f3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50affea70a3c3b08852577ed34020b9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9d95d2a385fa36efa47c7aaf887f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5d67c0a3850faab76aa1a733e5fd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa8e1e9965043e855ad76d795030b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20115d87118b69718cdef9e504ae6a2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7d93915c687cbfb5e5dabbeb33af963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f7c836d39fa53cb321dd76e9954e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9128f5f00fa3e1626e254d85e6e7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597373bbc9f64b829e51525e92503dfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7cf9b85f5925eadaa388f644875d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892a9711bde7cfe0c9108150e4d628068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720390ae3f972dc5042e7ff2ffec6fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c15df6a2af7bc3500555b8f38a84270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d6a7cae5a89178104b188bd8a574a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538769633c45d9a0b7ba82878edee3c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08547e7f55f6989c035f7444dd14e2b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa4985fe592baafabd4cebf20a480274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba56b8d9c8025f063ed24409bb592e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f896bf50f448b4d9f322e6133a4b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9209a00cf99050146f70ebffd1c8be077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73532583b787aa5afc6e6994cdd467378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cc3e63e4b061590ecda3d35cdd52579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c0ee5c01d68bf296d3c28bed8abd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130ae397f8bf6a9a612952a1653322481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9064ea9e6121060368977a293e78482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb3ca4a309ddb8e77cbd76f413a7e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509367aeca443b7fa1913b14b190b2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039b57f1ef1d397299fc8643c5cc23285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e171ddda65645f02308d7d43c4ba3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a29c3af5f6dc5c1c10508e426494ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad9198a80f019c2c207797b7f1053d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d935b5d51311a0a27b07538572d91a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeb095888f9468050d38aee269b2a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40b0ce979582b9a767ac77299a089c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b013f3a4b0c6bcd3d5076ca8199cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed5b9d8450be02eaadb589f7d73c0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf68665a794a3bcf7a715cb127926794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16443eee9e96c4adbe6235fef9dc54195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb9bedfd97dbbfd37d95bc370528f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc9556266d8a7e9780484e52a9a96597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff7d33e98213c611c44626aa7f2a7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c30d70b8cbbb3dff87f130c7290b2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353cc5d49f170da5b62a335e4dd0737100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbe8daa0f83b99db8a2c6073b8c42c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d451a2084809b58a9ef601f4747ca6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e4a8aa7c8f270040ed245e8deb771103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3074829ca0655757e1470e5fdf8ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6be0b8fe1cb668b86fa27ef3437e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e55c6c0d0b881812f40b99dc464d3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e1a1fe144ecf0ecd5270a85153abb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9103167f15976ebc85fee0417a89835108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481fee8f6c9606dc8b58cefb16381fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3379e5b4fe97361cc7b4a790f60ce17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8be177a2ee6435fbac304a796ed3f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404924c43906fbf59d9f63de5c0354c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d25fab4a9ae70931f4da9ba187b3b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f1c3630fd13019a45f514080ff864114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862b742ac998ba4e56d402f9371cb51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb375194fa3f75c1d12ff9a06b6c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a7bf495ed3e6f63a5df5ff8017408117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23e9db573b53d88fac7a8c8f0ad062118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f3033fba440dad627bf9c8b4ecc8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a646571deef04129dda5ed823a95f47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309a345e70c371dc85631bb6a41b53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a07560d63e538253aee3a082aca53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f87cc51e4fa4255bbef1434b1dcab2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4043d607d1ef2caffe7b946ce66185124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814e107a373d571dc1429207d18bf58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf286391f65ec5f5ad8a15efba1135dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c06c294403a501ea95cd6c7ce1d26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75288265696499579247ff24df2770b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae919409e34f9795cec20b3e80df49a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1aa28baaf7241368d2927061830a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ca9c3219027e9f9ba922b36470413131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432ac1162ba3e565746c1d9d695ecfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395348c4ee58eeab8a250ee505249e88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfea86a3a562a51707a3955976c6370134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56338e37cd7f0253a6266b909c89ab7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919907a0fd8889ce7eeaf8afddd7a63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876709ac09436be0b87ed1600758004137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51df9e59a9689da7689e1a66df2c8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcedceb03bbabf9cdf0b9999379df22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f4c19381e8b4794cf4e0a4f2543a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98717c39ac65275042085b6c62ba1e1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436ce2a3f81d7913c7ef7dd2ef86e02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ee814a38dc382c093280ba93a55b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc606169c7112c3afc6f5e91e36c836144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968f7aedc62ce075df026b067acd72c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71970bb992b9b3474a9f774013b68755146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2d913ba9b198407368d551e1759aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4d65f50e9b28cc71210c4a7d67fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a1f3988d2f47ef06bef43ee81d4a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7524bb6ce27791ee2ef605b69d969150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb41ab9d364020085b0e0c41bcc030151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e94a8f0c000b333609ad8989b71c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e0a0cdc6f8a212e62432ac124560a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d52bace1e77408a123621892092042154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95606f3191c6ff3f8387b6dad60325d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed95d1e4250a91b6d9335d7e39aaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd132b64befb9a2563ba2560e96b06f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cb8bc0fa36dc4ca1556343a00401f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357a8ca25539612a76329143c76be36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1c2b2eda1d8f4cff70a07ba9cd72e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687016bcb0e06035ff6496e86b632a09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929fcc6c78724c6b77d0c4e2f8d20d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d8f946af047ef52caf9eff33d419163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d1b32963445628fb684b94139570164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00842817ef1111720e8a0fd26e327978165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504e76231263129d2eaef97484b3163166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7281555f219f54b7110c8981801525f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6d6d90b152a61fc831849028dbdbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67be6280a485bd3838e48d375f4c62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8d2ed15f7dad9871a2696a73efbaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117c9326dd21f0f88ef4ea77a4e11f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8ab38985fa0327cebad0ea8ea2300172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3960d34a1df6ad650c74b599cec92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1542b0d6f8f4a87005f88c25eaf76fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162e45272fc7ab03a69b16506407ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9964f1bca87c0ed4724cf08cf4351176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fa1ef216fb2c5cd502485a7da6521177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc665528a200d462abd2bca1e05888178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92c0777f2ac846c6786b88e130e1c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e85ccaa55612ab207e7429ea022ddc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34226f9b0b86bb6897e55f24e2d9956a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee43019d877daa573777b7e511c0838182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f9af6ee2b673e51d87a50a7d8e78c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd28adbdb5b357f66720f816e52af4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edd176b9249882a0c2b3b66572282a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db99498d66fc5afe69fac7b37f81dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a671a18a7bfc8b317326121552249b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d333983258d760c8bb8a4b2f77d233e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6e812125c7629c80438ea5bf48b49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ff3190e160e0f02e583ca3472c56d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10cccb53f20c98809d4a32bf156fd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47917b663ff223a9e9d9e0968f0a0ee3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b98be6344e91fcc5a875a02c951e09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7432270ef0ec367a82b62067dc61da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cc085bd32a50f4b5139ac3bf6c30f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51d24218c637655a3d9e3a722efb17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080f959b49a37f07a2814755f7a4671197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eaa6c7baaff58d46e4077617a5103198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7b937545b23345e7ecf49fd08de9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eafdb46c2cd15b8ce02f9914306e0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56924286c25ea7a82dbd2588d6f2ae57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560800a23c2345ff56300fc50c06f883202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadfed78f1abbf85fea58e3306ccc29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c04f9d7874bcd6c9486de52cef1226204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c92b5ef31439a97a9ce20d802bcc9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4517e5ab4a3cbaa6b2ef32fd77bea92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ad3f40f76163f4941668827c4c0c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce49b3fb624c8b5c9a4dc0beb9313208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ddfd4d652b9141b6ce68dfb82168209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba09ab6ffd7b948fffad12cfc00a5f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494492060a903d869f7a8d7634fd868211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79497e1713a8abc7bac53ea397882553212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda22ffadcc0381653b9b4d337d5cf28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdc88cf3f268af80d64ec863245a1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7222381bf11afafdb2421e4bf71a315215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f34d4ba45927521b27392b12dffa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c3fced9141b4df5b9c1f6d46b426e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69941d4816c996ace317cd25c13fcced218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea503c680d1923e3d62e71b186fb76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f4d66b77a7b64cf48cac723adc4de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70d3dfac16987a3c6aa269186e0044221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811baeccb918ea301c854ba86999781f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b8023782718157a57990777b1283d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdc0405c3594e8351e43812ba7a224224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b34d885ee04836b664b94267b345225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8b1a702e75e39cb42814d8d86f8ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f241c92b3749095bb8992cb91bf7cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2a26c6cac4e67545839568677267228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1da109f172bdb386c8890ff4320a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bd0e97ef6559be06d1d2e5ad2bc8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f1ada7b0677ca863a9467fb2a43f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c271ef38d670133368cc510da2e9e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ce430eb546cced2287a8048747770233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132dc22e028523f88efb6cc7d51380d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2501f10ca98b7b1d7d82afe31a970ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4c82b4948116fbbd5c139ecc1bf30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e487cfc153659c98e1edbbf7efca9cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9acdf76f39a8e8bce6364066cfbdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e8862a54c79bde28a5123b20c94d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e424336b86418e50a2e061c9cabc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0ac055e357e99169e8b9684592fc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cce21323ce87c065fd5009ef50b64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bdf90680e41d5214cbaf956535936243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91c0e70bf3dd04d1279264131f3d40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574cdbd93fbcc1bafd3b3099619e05e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7b37162335a6061edeb489e39903c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0136f97ad39fd275a8b9e9c44b0f42a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c2ba5afc2620048effe829f9631c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec254a9dcf5d1552f8de2526e2b6b45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fce2c18a0bec4565d57012dec770b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcfa646518de83778b748392cf8750251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa93ccf799edaea4d9ec6f5cc1b3176252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3833aabc8a82d46d80ff710b58e54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9062f02929598a3efae96738770348254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99957079fd7464ee0cfcb16b4f127e1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b6e7215d20aa84d5f04bdeace6b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a15228b70eb7767411717b97486fd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efead1667f0834e8c4a62bca0a4875258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e86ff9fe6f1fafe94adf8d1bf1a264259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4368e13b746a199dac8995a6974ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085e0eb65d4d9ab5abed9932e8acee3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91147a6c02dd324ece282a81c0d2b2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a0927bd8fe3520ff7f700d7c8b680263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db42bfbfd24180f3e219ca9bdcd2598264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529af00dbd688f54e7c1ec8eb6a9f51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee06da8ad9567c92504a2a8796b75d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c6a6f4e4cbe91a90f0fb89029e1b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f544eb8543d26dc6eb1b22a6ed62c49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60c331553dc4b73a36d0f2e231ecdd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5576b36177b35bd7e2d01c81feed4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1986aad19133c866a2a81e55021d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34df8cb863f85d45ff01b2e109ffcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d86823b7868d20e9f22285e60890d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71906c64209645ce1d7e51a54c8ea5a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f4d158d83b9e1964656f06e21659275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aaef1125b7664d02b2c2408bb0486276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508db1d9c94c8a8bf35c2f3169e2073e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d595225678ce7caa0771b72d92391e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58c41237eb393a08b0ec3caa1674c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a923449ea7361beaed321e10d0cdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f095871719d625c6e9d2acf4eba0c84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514d2643ee558e59e57792ab939040a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54663dd4684343aca604c5746883ebc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e26c9a6836375f687faca1f760340284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a01a971edeed430f0c0ef34c168e9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a9736313075b3f37c3db4fdf9e70b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a37ed1c07be1af9c811912cd08d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4979084c6e27a1606c3860c17ddbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14875b1604ec1f00aecef0c379c61df3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a80f0040133ab62471b4e6cebf2f8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0e07d07b255eb37518621a1184892291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256b1bf6071b6cf76c72483c56ae172292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67977bc547e0b78156457b42f8e11071293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846b7ad01e1f92ecf732f4390c4717d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86111da643685924f66cc3454afd57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf0e43bf684ff1702fdfbb5011961296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01387ba675463250165d2adc11ba34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7160d3f2610e5e76d0067bb196982c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecab66129166b5f97bf269957e28fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c1ea0febdf99ea10ca74d3094ee10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6289f23daecfe730e4e009035314f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb16564d44da9553c09467452db6b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec208b0fabba469575011fba563baf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d87e22b53745d0fd206826bd734a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203097c7e3df29248ae09ada9399d63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086c94fb69a2a6450b2e42cba8bc15b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371188eba11a3b6b37ad6c5b0356dba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cbcf181fcef39283652c74179492f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c257be62b1bfed01d6471b25cc3ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9b3563214745d5d39a9e019e30e48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4911b5b070214cbf029f2d7a5967ac1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847c62de04f83b4c68e00b41b5a7ee4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fad1d55f0cc965207aabf445d8802313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c02080374d267b72e5191844d133314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6339ba8238aaa4ebc8d56087df3cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eeb3828dd03d103e75f5a7f85ad37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd593849ba4c502b2a81008bdcb039317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d226c061492f4dca1c16bd844f33f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4650ccb73ae1b7b1420fdebe2e61d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb022de017b622a5d6cb9cdd36c149320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f1e0489943ab7854fd404cf78ddfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b8bd6f6ce0092a522b20db30c2331322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688af6067beb909fc5d562210266ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9c2ffce038fa00a98d4d5e16c4568324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df0f8ef5925c473133a957fa2d3253325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189d64197bb25f4088197fd02daa07a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213fc83fb1f7f3e4e2101452c35b8bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274173be5882dc8c8be69ae48002a2f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29200a3a7ce0aa35dc7b977b8056841e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17e3c1e8b1b625c0aa3acc2ce60014330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de06df6f3f6398109a801e95b00d8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817efa4d17fbd51a0c149b013c707bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cc8cf2a4258fcbca4fbec134e6b29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0093435d7195c2c8a2a9ab3c51304334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4c9a5e200d78ae63c65cfd5f7d251335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb462a87f44a3c0f6e550d5d525485a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c5f861f094d66bf0a3a83d370ebe8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63c17cf4ab94a1062de92e68f16fbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd830ad09a74b514cd89e461c990a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1823e804db1de6a89529bcfbd68a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d733c0ea997ec6796b519992919c053341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d0942b4f5791d1756f58d1d76f9c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe783ac2f3d2290128c247f3cbd332343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c496812d1dde77781e73b61e909c27c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2a04e344e8a728bfcaa813fd07d8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19bed91f534fb673d8bd2fdf9bcfde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3868dfc588d6851773ebec1db9f35c347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbcd7f62419f508777e0f3bab5a80a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8439bb9b1246d689166a507768c672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696bdb1b84e8ff64aa44bce663491993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aa6c1cce39fe8aab27d626b9baa624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1be04e2aef50b582cc19a238295155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee30a20594335e141c3a2c05b202716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4bf7a83c32b626e713e5657c0d73c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb0b077bdf799ca9b47e798d32f7618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92bef30938fc6fd80725fb4400b4659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d130d7fb14bfd6388320d499ada7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ebcb2d2e2c773f156ed51a5c8b80a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383833f486efe3be16bfaea062cd95812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967977c68343cbd799968f11599f8db413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2f1a8c041124a005c38c9316c9c1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902f675cb9a2561c257dfc8d01d1caf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6116a545eea388fb1ac0d1fcdd96316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae2f113d121409283f5bd4d9c0b16c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb392212c1f73fb0213bb1ac80436ad218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eb6579d4ffd798e1b860c8bc8678a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6f18485e2a13d07be1db510baf24920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac5089795ee6044656ba9194fe2df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d906bb9ede16883513e8bca8e84e3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268794eaca2df698344d2120f9cc044423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7185c49426ba516326d29e17d43713c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5037b49dd49d717aa31d6acc1147f9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694d73345bafe2583368021a4092fc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a956cde3be5ae2a0f70c3e880da7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77fed963a045e66207daea75014a9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651af029fca4ba4192a325cfcdf591529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0120b6a241a46e1e190ea375720f32930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332377ee28e08b3218ce88ad67df687e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc946ffad0e77b23342249a269cca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de627ca2333e4aede97d9ba9297e612033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b7453a6dff54a5f42cdb20bf3823f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f18465775593429ecd25384c8337435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7034cfee74adf329c25b1217019fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e80d45b60bd3ed7ca989b98a9eb45437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86390c7fea54d558169eac8f600e5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733c262f7cad9096371798c8b7f967139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f13b516e4b8abbd23e0e08efcb9a9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddcefa4ccf20051bcf6428f14cf3eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982f2d1cbad35d60b8ab42cb668cd9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f34a9effd679250a251e50a4b39c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65bb1c20c5d166cd2e1eec06cd6dbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cb1a26ee7cae3c0144185a563b3e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2ebb756e9f8dc2b3848abc60b314946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724361a60e6ff97d3350c50fe96bc30347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deae817e944a0f922ca5eb9e739bf5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a012538ac37df01db347b90d5fbe849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91308b3e4bb88f93f3d754e406039c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d769f63eb163655356ee8d062a5ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49bbf5ce368577f95f92298da3cb7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f9646453cf2cae86e280462a81e6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea3bb95d9b85b230dbfe94b74d87bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a164a9e35dd8a9a1c0970c4dae9ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27585279fe5785d7cd146c521f46275456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0d916c929e903961d92aa9476ba8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac653fae4ac12964a5e9ed1a702c5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9979a31454c230f8e95d550e4dd5b6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1275accc6b5a26cf15a16965554d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e00255d2e951e28df379144813eaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9055e7fc88e32ce16cd453bbde190bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e16f901a0b37890aeb4ca6bb9e5bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760119e8c72cc764067f64dd2553aa1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6080f432bb80157963d2c2896ae8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e2c50f4b2e573c6ac9aa4ade69ab566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ddbd76087879ada949fab37d286e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9db0c69878ad81fcbbc7b1173fa868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baef13e9e2278bd3feb3bd1cefc95769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353eed51fe7e744fa6cbf8dbbd0e46d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0b7193612ebcf580db83d83bae3e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd51e5f4d7487a9aaf25283a4e870172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ea2370636305cb8fcf95c264466b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f08c5fe584613c1199849ea15c47ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2e6c09ef11a02a46b63d93e9eaa9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa98867340e9682033d9ac69aab47b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df642c3cf876810d67b5763d6242e0ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b78053422d8823cb1643b3763c2d2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e8398421a693b3110e92bffbd42c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae53572b8e47b3fa7fb267211abc8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97a5a83ce436a1a40ce1e33ea6cab681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd172b584939c3ab5df7a174ab34b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400765359921aae318e4fbc97088ad583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7b7a3ceefa4f298f8fd8e69fe96d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616cae68bb19dacd5aa2b19a56d31fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a8abee73c3ed752c0c5030b4374e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c38db731915f9817d640396d5aa5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b72307eccee3a30cf3a7edf23d34e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab571a3d4b618f81abc76dc7360c4c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d6ddb0e15e51f49df602511fb2cdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17eb8b24d19350d1aa1737862b3b3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e91de50e12d15ce91acd2d01a929e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4eb027bed975e0de9e4a845367fbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c121f2abcf86979f1b684a74663f8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dced2e3a8759c3d20c49228e05c9ef595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d82f98b500a750273400682df7427f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13168465425e7ffd062b57cb16132d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175f4752d277375e11dfb261faed14098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee6be8f2e68b4f0ae42f15921b651c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc1b3e167a9c372b2983384f97a9a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bf72a75c850dd56f8ffb13fa31878101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3fb5ae47b28558ffa90bc08b7eecc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd451ca96e43164b88cb2e8611e4b22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0c6ed4e5d0b25412d90e6baca2d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc8ae2f549721617405cff34ee2cfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eead9facc5daff11691bc1173eb67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9474c85f6f734a62e195f41af99103107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876fb4fa757ac637249ebe9c2680a3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e40726e92dc4b26312a44846befcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72643308e05856bfbc93746299e3b230110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef6c7dfc6ead69ad38fd035d19c73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffd2b1c5df58aeaedbebc8c1f160ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684ebd2f91cd7b8487ef748f927a496113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deab021d61cc25d05c4fc5390d2648c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f987abee4c08f1c7be908ba05b0f1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc04198da7d9498b1259bb89e13881116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0173b9a181760c9cded0f4d87d5adab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10b35f15bd59a0b0303ba61406a9be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bbf512d7cf66f0d7ab33b4b624c6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856c48b50f5b80a0dd402f3c2cfa4e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81558b20524a3ba0528a2e1c5b62a2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75c8a70c1777e9beaf0e40abc3d41b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216d7ced4ff18239922344af32cfdd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41425c18cf28d908734b18dd8f34a5a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7460882a4862b0212ac9cd5d7c46a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5280eb15e1eb14b8d69a65839a0db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76165093abed9bd65b0f6e2f16d51498127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39d3fae90a66b94cff1ac5a06f1cbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9e796e78857177f022ffbd5de9a8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06605a53405139a3c17fca8c24c7c0a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0df0ceda5e35a1002796ed8e06a53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c4d36792441bef61a08bed1704b23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db2985478bf743c07983c3855c4aa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c501f54ccc1bc1b3c73b12aaac73f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19c28eab51f70936ac572c2b0aa8e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc859ce14a05f115282369137be433c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a783ce64263ceca3739c9da29dfa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2776f20bb08e1902678241d8dfd03bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6059698795935904dae842b953f8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cb0bde39974b53f4ce335690c8542140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c29df82b347e99203df3307012346141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d907ae4fa19217d3dda071d4340ab9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e18416bcb35e9b262e8ab2d8e5349143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805ca12cfcece6fc315381114e61467144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245b907fdbdd3986f57345c77c9c3cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7ffe4c1b90f85c1b2a76458fbccdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bd00fcb022b7ae129a36d75ddce93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8ed0a1cb681c8af9cf9ba838d504c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f0ad7d7ab84658bb0b08eb82c7986149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb2a82aad02d70934a33e371f4966e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01335966f0ae0657acdfcccab26c7430151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcdc8606ed2fd88ad3cb85f598fe70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79023dc3e8dc417be79db58231ea48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58ffeb5de0dba355679bbf0eb97112154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d004f862878553fac17e1aa67d3b5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fde64c5ba239014ceee538819ef40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dba2ac13e8a7c3686bf56c3f404fee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100f378b9ec128ae7d3ec299d43d4a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5a3fb6f19fcba8541f374fb340811159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22a4c9d04fac197b0f09bfedd2c88b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ab99c9f5fbef57e79d1d431d76cb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ff6b0206369eaff6aac8bb8749767162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6d98e796571416dce83e8b68fedbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703803284ff5dba0a1f8d390d612251164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7393eedbef6e6d88ee7fe15849c44c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70247d084d51665a487d3c596091409f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de357fe6a18cc6c637aacd5e27f55cf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc8390936a2aa0339253a3c64671cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640dae00bdcb932334c7bca629607d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb7b7208d85f6a4d950986cef3e1f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914c498225b84bf82e4c8a5aacc3932171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599dcb2c83d002e3659ce37cb71ce67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26228565c1f19a1897d45d0c13a7ec90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e0d5b7340272e66d2c783bb7ca716174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178473c63008dcddf931d2ae459b03ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbbf6a1efc731b1cf804607dab9251176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d679e9e7465c16eb878beae379ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076b5426d32012c40c4efbece1ddb9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f53bc56972d50225c4ea6f37394534179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831420c012db664f0e64519f5f6b7e54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46c71d1fc58ad81c28df9f8d0c8833181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad44effd9654e1b449375ab71a88ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41feeea080392530fc8d6c0aa4b7bfc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce979929469f5378854729f265b0c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de568b81ca9b8e3bf75417d520541c65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765bd76bf3ed672859dfa5718098895186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cdaa8acfed9176249f62ea23f7f43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a70017158f4a44e8326938ce5777e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de65e1cc36e111918d9dc418d93202189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6889b70982d05ac3f89ac99b55cb27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40879a2a238a1018466ecdbd7a503b47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15935d7ef6935ecf3bd43bfa5d1d9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77be12e7110b174af6faf563834a96b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bf52c32a378ba6a63e16e25245dc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128e70b1e77ccccb612cbe346f95dad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb357f281f8bc2aa6161ba68290f6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d8f3c3a8a830a3e81f5711fabc5e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10432b521811ae437b717980c419d208198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ae9407cc3ba4b5a9a88647ade324d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db959a51b0b9174187bca0e67c73b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6327d03c94306d25fe091f9f295b42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17e64feffad40468285d9f55411472202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e588aef6fe67f5509f25d4f7051ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93f22c298f64c9501d3adf7d7b3f06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f89b06e30ee22f7444ff18eb033b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd5a3eedbdb086f0446f01507922a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fc302ca4cbe6327bbcb8336540155207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c614b6382edf97277ea22339121a31e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd35787fb61725ddf9630557fd68bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41aa9e4b2e6a107004a986bd43ef78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d70cb6de65f99b1b36aeddd54eca42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd37513e17fee59087f1b4983dab1d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e2229d647f12c587a2d26971f0339213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162da2743c6cf37464d261add69f1fd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738a8b23e6d1ffacad049902f69cc4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009475956c300d54d5ac904cd7d4744216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8f745fded72f9d5bf3e9ecd9a6cf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5843d8c13e43377d06072db7b464b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f825e67cdbbd5239a3a30ac00f965219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d417918252a83689a8de17f0982e05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91775df396b8a449124ec5a6267f935f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e600993b05c29690593ae7ba51aa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813bc0eb25a203c17d07f6dc4962c6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63a35e1c237a3ac0ecb77b062d0b1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968ecee3365202f8b42f83c50cf28e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32107f896304811b8016dcbd4c3f6c39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4fd1289393ea7009dd35be2881cc4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e066421a468b37fdb18d07f0238f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b336cb32a0ec5af24be70c0878d59e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39491e1dce11e0f05b49bced0c4f2b59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c86b89c36738a6201f79ba549559e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf182b395bf070d343bd6b3e518182232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1643a46f16f426045b1ff78816e732233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd212a19fad9f318c70e401dd283d75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997ccca3289fb0f3d54a67eb10f2d53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0874ccc4af83a32b4209b9e13e9c60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc8d83ce6ff48c00f7b51a2e13c07d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e7f52951afc6fd24c1ee377fa39a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb3e3edc991ecc795999b78a4316aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701a687f6bc4870358d52477c75cfa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702d6b39b1b720652eeb5d4919a0427241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aea0373c02dc5015f163c665ac4b48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059c53c2024c79119323dee89e6a3f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008140494013067e623a24c04978b618244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8dfbf96e69c736e8405db9159383a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b8b017a824b453de0f6a82417196b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e0e32ceecca4ba7a4b8fb42e3c220247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b094890c47155216ca19bc1c399fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d65f39b015c6415fe1eb1035999cd7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a77060b0d79a005ddc42926533425e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0052e0a8ed2f88402e000d5d65f083b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d361e14ae9901a9f4a8986022d66a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ba1a02c22ee38beabc90d2effe275253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea00ae58a3cea490a5765bea43297f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c616811769a2b0cf3055de3d1ef1b87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cfc1cc01caabe7c1439bd617aa59e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6683302f41aa3dca821c7a09efd43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d265654b8818c51551203b88dc5ad2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3a0a0fd8069a21ea13a7a3efdde75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa3818f299db2017d1b63472ffe09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d09a84ab1691fc0db1b046ae399836261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8b9dd3769c3dbae5cdd69db3320a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4465fffa8204ed8bbc9fa66451a03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4895ed43c2fa85114ca4c3a0fd50b24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299830370e6070ff8b839d3e79efd75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6112f046430e939df64152949d5012266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f76ff787c6a54d4e404e08a19ef04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7e0a9e4c02803b275903714fde187268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aee19df98dc4cbe6c840f56139a48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949b6ff5f97a2e2b6ce3d9436da4ea6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9255489889701bcdf3644ffc5a9ace271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33ab23a8781a5454475dbd851ce0d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290ff769bc796dd1a7cafc44f617c1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c73c30930a164ff3755f0ded6f1fd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aae891bd5131e3e8b5a1a4ce8e9b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60998a925e6e878ada279e9cb5e9e204276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2306b22d70d57b4233f1cdb75e16c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3398d9dfbd3df4b4ff3a6ab114c88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62189406c2401a114755dbcdb61e6d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c5d6f189830b6f19b845727264215280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f0de6abeca186f6ba1313002c257281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa3624bf8d1be97a1be2c7fefb7cb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd43deaffed1a5205eb49f4afdfc17c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea8570d8ce5e9e0067a1848e0b1b5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32620d3936a2c64a0dfa6b95dc2f9de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d435ad35931c2dbbba3c5fcbad4f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b95c5f4ae256f17b217970db503dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae13e10809ebeab282274d8417f69e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72765920621e0ccd90f206331ac90a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d28ae06ca24984e51374fe7cb39347290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bbebfb8a5ba85f83e2cfd968066ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c682b5fc91db6fe9e4d10166d290ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f4f8dda7e39f2b9aaf06dcd2e8b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116172f49cd04461f34032255c57444294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c4224fd04aa935489917bf8171071295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667686cfd94e7fa9e1de317cd2f58e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed6a5cca6d8c6313c6da44a33a907f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b21ff7a75a3f8fb027edd6a38c4df8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a8086a68e29b8c396faaf6dea528299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f03c227339b87bb4f4c6b7bf52526c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105339f9b8e4820cddcd269e4a1c75b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76958a87ff4a91c9f2b1b0f10cd409e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616d145dc5679db6f1d03802f6715b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c35be296d8a53975810ae31eabe3a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8bcab3ea9238711c5fc07296ce8b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c459557de14b024ef58ba2a2bc8720306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299171b25dd043a0b90529ef9e144af5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6d17a491850440c81e2e5142d994d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47380d319e427ad2f0854b744fb3bb34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1f8f26121a9c5eaf6fd16be50d978310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e01d94d09183a087e6b2e14c5664e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf280cf02115d3bd6de1ff2446fbf48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bb78340fae61313c61e7af618069e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ff642d2e02740efc894809715e4ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b047c7de6a0c7793ebab3c32646c7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe579af64de8f28631119ac264f1ba6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ab2d413205716e13be64230dcf35d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9ecd1e989f526ea49412549d2debd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999d20a0932f0ec3a87bad51937ff62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4d7211570a0dc618bc37a6dded476320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a0e41024d5b230cc8cf45c063d7ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e916363696d47eeedec6c9daa68cbd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec290ed74717a1d23e480991924a4a1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f3a23eef33e723f745a82497b01e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27740a59cca250cc292138d5f40239c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>