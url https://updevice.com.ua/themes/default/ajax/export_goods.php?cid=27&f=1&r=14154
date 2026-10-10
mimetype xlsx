--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920764cd587d9fa3d280e4b45f2d68eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e553f3396512a25024caff1ba336a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c422810ec5d73f28249dcfa9301163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d024d52ba037127a7b2f1a20caa0074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fea80b6ff2f3c44b45134d80d67ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10310cc6c5f66e610b3e16069931c51f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef9901de10945c31b22d289c7384847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca72d934657227563c9a387806eb818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba2625d90d80d751e302eec31cf2e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedddbf5c4d2ae44c54920f9ebf5e7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c28fea7d48b500324e5c5f0ce27d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066c6412d361a12b79bee0453c260fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727ec705819d6a042ee50502c86b8da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d294363371d558d2f5a0e4b34dbb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e993f7630ba7cde672d627b0f17ed2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9faec9225b3b2c23ddb946fb3155216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d75b60c29b9251c7a733c665dee7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53593118f5ab2a2945d1472664d44318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eadcb33bbb8fe881054ccfa8f7e1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815cf1700c4687d720d31c28aa42d8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ab9ad65bed845ff69d468f5bbb41c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7318d21d1d6f993b5c22e3a3f40c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c9a4465ea58ccaa3ea0f0f121496e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dce6ccc2c3ad73153c127ebf92fcf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef98de61df45450aaf75e924a00895425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1394b2ac92133f605e0738db96c890c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711eb4f5aa50b908297f86eade2def427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acf928ba60c119daef40d8407c02da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df67dc5af8cb0f3e0b9234ececc98ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec79471f65a079f4bb3f2880301082e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f19519dc008e5014d2b49326968d8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8be92f35d82fad352862578c60053a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e7a294eac3d95cd06d13652d3722c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081301792f6aa36b86390d64203e452734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4825cce4ff7ccbdcb0d0cf42a563f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445e00990f7afc7684db2b52b2b60f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd47214c70708f759dc426063519fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e23cbad2a7c036d55b2e58d52cd7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a2f58ba8b1c1045dab9ca489f745b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c625fa0f5e2083f605b065096e4b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ec6c65735670d14b7228d4ee548ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bc3599544b8424020cfc725887b0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d8b0ec241c2136c693d3193f1e43e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de08ac2e9d8ed75f6845100abb76544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb238fb1621a39c32b963e237bd30945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c208a318c4477736e792c451fc76a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c7e9e3f4283bde315860d8e41b2ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f27f58236bbf063275064cc6f140b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225d0d55bbb5d14205563903d32189e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930953c8f95032aec246c02f4e96369250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550493802762a8af4dbb5b791ad90d7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea64511144737d0398e68c58fc40d0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a459f2feadd31c84215b0bad38cdfd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ae2624f3cdb0ecddfd0d25c1b4e3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61fb4d2b4278fabb8d542e36405f5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806beed65c445c33c7fdd8654cf63b5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8358f1bf51851a45e08e547f3b7a16a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b2f732a75cb33c877518dc6ca52dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6b0787c88121e249df66b29982d3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e703c52e654f22bdd828bc2dd9472c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b3c2cc6a4d3a79a1eea34b4bc2ab461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb632f31349a91aa2e88c7d19dfc4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f443fcca59d02a506ede4fd4c3ebb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f5f9cf24c4a0dcaa635a1c3dd11fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6987efae2a28b2598160fd06c48e4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf9ee7d2e445ef1dd171ba984491b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8dc0d1d09c64571ef7644826f914067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c1f33f57b3dcd68c47a7e6c2e8f7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71834e87e1dff2a880859224716b5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75f5da4987a333ba9fe702e5f28ac670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e6f95bd4ec1f5d07f0eecbd8c03571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f87c7b03785b3234865fafa419bfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf1b2ae6d6c402bb99f92832c54cc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb33b386b8b342b9aa380b88c8f60a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745010b6396e7189854ef966b0793d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03a95f6d400759fbeeaf2a62c815d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05217e359e9aa9f75f14728c4871abbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e740dd42d4b204f8ab8556741654378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5446e8d1ad106ff0db0c12446f8d1c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955217df4f00cf2356bb171f52f9d7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dd84da40b7ab2af96160e1464c59381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d534938f33ae07290a352721882d72782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e8be1f81076b5d3f01b2da5a0a61d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733282875ad83e8f5fb7f40ca1ca8f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087ba9208887364fce171e14dcf545a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3d653082a59f933dac6c1948b505a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b9c322bd55388c55812fea07aa9ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf71fae9c0159c3715ac285f51e7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f59f01556c4af7f67a071bb2eb7c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53311cf1072962d78ca71fe2e3259e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d65f73a657431ff1651599574edb1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45324035d07b1d2ae6d122661b2a4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095cdff9af60956a6fd260f86dad4f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a65327d464e18f1c89872507d8d77d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16226d4b0afdaf90af7ef4562ab4897a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe44cf23906825e374d21cd3815b2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432c39487839e226dc0512eba3972da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059a64310684d373fbdca78befdc6f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5033b67427d0bd844c9276b4ed0e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81d118bf7f99c2a09d7ad85f534d39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c02e6cfcdf7d37cbd83de2eacae7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d564913e1db9225b415f799610339102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa21d0203c113a5ca8a471f954df1ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af18077c82d5bb7e29aa76ff879d8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f1bae6ef0485aedc1799024c1293c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5696e74322cae356062ae24fc3bc6f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bd63b3360d6c8466c5d8894f274d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4056fa6fb76d5116a8f51599c4eff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df4e5eaafe2f52bb6c386413f5569109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a698cf70d7bb44bb732f7752f42dce2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea9186437a29eddb8dfd6bf8b09acf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b277c9cf2c07e7e48923719d2576c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4914fe19c57e4df78af521c7f69f959113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e47f8481f1b02ff859f9e97cdd4cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61ec02b1d91897bf58b268cea9f35c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9afd9122835252d083b16e89de1f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a623433ce53039a4da2ab1cd4d2e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14edb81b93ed97d8fe51bc70763a16b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6ba006acafe214f1febcfff7a4f51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0652921772ba06101fffe41203056120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5166472f8e3ad686c9e617dc6c0954b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045744407f71c07798edd4db5c69dce8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18d8948bbf9fbd3b2f2fb88b708d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2f23511f09de928a17231d048d038124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89a9c3992ae3e6ad95aa975287aba7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121b9307d8276864134b3a8efd5716f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7893bb526cd6509b564cd8c32e810127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6177851cf4800bb78112d9757e2fb6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05e842401b759035ad8acd9b186345129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d093a9ed82f13a5a8aa7786cfe54932130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3f9d4579e7b21b153ff53c6271d53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be2eed90da4b5a54e7625528d27b73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92a0d9c46baa9476100c0dfe1f0f53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef06679345c8c6f57ef994a747d15e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443358d534da0c11ff7889293fbc328135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b2ed624e6b9188084add45b1a664e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a8f46bacd23e8d4c384a6271a76c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a947d7735febac4e03f91871f3ff5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ddc428b5feb41235a4e63e7f7df9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c19a44345385682ceb9677b267c890140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05abf99c58cdb072608692eb688db7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bf3b7b7feca65f776829eaeb07995142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c965c6545d694b59ca54188faca9665143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d097081c9ee57876edb18cf61b1fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386a0e46be97337ecb0174e303f018f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090705df8bdbb1116cc6afa471150ebf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb36fcbace0444f2731e618eb60d9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3020fb1e854bcc71921c9e6883ef4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5251d344347e33f97648042cda96140149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e7dca0d8eb36611243b463bb23fd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9443aa270f1da2dcdd01d86334de5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56486d1dea38741f21b80e203bbb34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa181aad1c6bd3dbe4ae3a41bde12f84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2a2ae98b016c9fa20b7e479093e98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870cb89f45abb00c720e98ffd8c4cdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5653c30a9a581a46e4e052267fe217e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910c74401fded818e5879ea403b5509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18317c0120cb30b32f2ba4de91b1e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a104c498be0747e7cfa72c0fe039384159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095a92ffd27faef518ec3b278ac3180160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57ee8578343eb55515f95abdff7c0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6441792b78eee4a9593784d1362a7fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61de1e5b6803f770ec5a67d71e65a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae88e2dfdd8f55efd9344958201d6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f2c87a05695c7b055ec3cd0f4efc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eb69d4b860ad77eb7bc27c7bf561a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb82d8a92003fb97341a0331d2aa928167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403442a6a117cae56424833967c596f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e88c1979809c42a3543c64a5066f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08ac1751109ffa1329dcd3c3acd5bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c21b8b52f1e2f534ff2805037c4d3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc5dc238794d49836394d3bd2c95a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b57a2d2abd777303a38f5db9046e8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b812765b370fd87f8747b951bc866d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c9f11ed71c4760026b5ed2e86a4e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2da240c2e76f61c4287f67e09097c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d7e44d55544db1949d7e56b61a838177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01445e551c73d0bbef388f41ad6ee0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98739ef3757d1515b02a4ffbac587c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab247228259b720cd8f8fb9981ea2484180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d7500360d039e9727b493323dfbd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360a7e8128881e2edb0ef4741d55a51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff967796c90c4438c6c8a671de720183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df072c724510dd0b0f88ae518041b09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ba85347d19d15bc5ccaeae59cea51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88e3f9051f957f4cc5e78a7965feb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b901cbe2886f0adcca8938f8a54e27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c43936dfa8e2edf5654ac6138d8ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b4103b8cb12b27087cda34eb538f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c30333d532bcc1776fd7da362fa9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd25859266cbce340da68925e6bc9fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead382f37f1b44e1fcbc5b8658c390a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe04ec1ee8459dbfe3545ceebd91e9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1605e7b92f1e0e15ea80c36ded373194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2e69db229e40cdf6992c201d08388195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792df5ee09fbb59261c6ad69c2879a13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f726b259b0a740e1fab1e2426de9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668b8c981f78f97b2a49bf2e7a04495198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d25d157c7b70c42fd3cbd43febc206199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b11b8f492a9b1a6bd4c90f2017869200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9497a9dade11e63538cef55fbca0eea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d22a3011e67dd243857e70d0f478d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd66a4c5e413da6e322330cac8400bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef109085d2f9960842bc45e82d7cebd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7818871801e1104c7ac4a1bca5b45bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a284e6dda4cc99e503c0c144c82a520206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634914613a457c6fe2020904318bae5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd03d8c3aaf1e91f55e3c8816d71078208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19243160bdd6cd2b14c1e558a1ffe01a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d4bfada8b5245768ff3fc326015a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a291b9fc0ca145bd6226c9407be1b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b45cc5713f80244b7247d13cc8e30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f5b65ea3545de888dda8f0c89a549213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74065cab385e68438fca05628d0c3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a0ea3bdb9de1c34b66e09be83d551215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85936b822a921e63659ffa00a315efa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0906eb57f209bfdf850d6d05a572105217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3c42917068dd72dde6262efce4e71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ae80acb83aff100f7386b3bc2b60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbec739c4d6831a2acfddcacd07459a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e3f81acbbb3318fcce20b97ca3a2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b420353c14bd8f11d4429053736c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053680b36b1c32ecf10015cd0b0bc4ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf0135a5bb9a12fa544d3bd67a3ab5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f53bd3bc4d1a6bd8f3c134513a31b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f22bebbf25e7c25c568df78f2cbee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2741b6b997f0f686b1ab41447ae40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c36596bece5aefba453a95240be1d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcbbeaa6c24f5d09104a4056fba6f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b00b5d587ecdfd2711c13731e1808230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400de2cff59fa4345a8035576138c4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c59eec33b93d564056d8595ec6c83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb0057a1f4a85c343391ad9d25636c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f4c29e3b8a0e6f2831d1b413b2d95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef5c7a18b0b72bac074270457f1019235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7aedc5f3e44521e249dd0afc81d25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89a7a0d0dd6bf58bf062de94dab732237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cea546565fe87f4af89af34c195e30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ee402d059b04bc955b765e325a842239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578770040ff7a098c7c02bb7f0c1232240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71753342435fed2a8347172cded6e2d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf7b93f38c7eb93c87416c910c06c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c56525ebfb055bf34eda98eab6d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a824815a45e23acf64f3544f28b48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475f7290c4f662313c44d7eae8b6676245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c54ca2c28992d91f197d15799c8d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb578705ad4a95fc23a78da12f0d0b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2728232e87c99addfc1893f59ed2480248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbb766a7e8f21e9846279d16969e57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90404addc3b6856af50b9e979bbdca8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9778a2e06c5cfc4c08adb7c593851a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f853d94a5716a239dd81f4ad170494252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02fc884a534c324caca1ed352c8c73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb02b04986858e51dc0c9bca57e9b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0006a35768d3e62f406a07c06e632f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b070dc96a19e6a21f75decff953359256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1452ca64f8c610787e73a919dcb21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca77c8207d79d87067e5ee4ff2923c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6e7d4894c1727a094da62816855fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8988aa0c1d262a947e48c1cb7fd9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697468f87e7244ce3ff26fe8f4978de5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93c89cef089778cfe45ff04489ee9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495dd51956e9e7506d54134792cda1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2568952d3d9f695bceec6064c58ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99259af90676f1937825cd2351b2db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4be7a8a640a0f03cbb7f7d1756dd57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ca8d764b1b9bd75c681b4795507cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a176659d58ca8c68d39efe69efd415268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308311f65e7f770e2d9f160244e6dce0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cb1b551ed28df93e99ede79be7f86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c8639219d22ff04b52151104c9a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82696eaa3c4fe5c8c2d12f764477ac18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882e727e9e6f274e413e4d3b91d3136273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151606297b3094b63cf34102f8504d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c9c90a06f33f1c361cfef3aa0aaf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c5819eafe4230155c935c5d796cc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ffe2c187cc09530709505722f0709277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd4460fc5f99811b82bc04785a1f4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f6f31a8f700ecffb4a5c2d344db85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43661d62784a1ae6d144f036cb90b301280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95c3a7e5b2ada3560743b41b1509c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda93c060225428c1cbdd2c03f22601282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c95a530c28cb08e9d83b5973fc5b20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbba64e2310f1468bad6acfec910d65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde196e096ff7478e5077f3416144812285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a1c9881b37f161ad366208e230581286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948f0b7ca4d6d8d3c99ab549cf4844b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acc6f35988ce4b6f344a20429cb315288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a8d101c34f4e16749958d86cc3bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a496dec6406a1b34f5753b3dbc7bbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c09e6e006397253fc8c4cd4809fb90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def9ff71368004ce7e7fda6fb0db47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0ef1a6a6f4ba9bc8a8006985fe31e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f235e075c5fc1c0633840fbdb163da2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30500e70b845e6de00a46614e96944f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3233cbefbed26aa1ed99436722b8e0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c94002e5af3188f71aa22b59a75770297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ecc100e54f8e74069baf647e5cd19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132845fbb51d9a5704bd46fbc7384153299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea886e9e5c6c32c37ad8672bafc2478300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a7c6bbf3e213fae1dd1d76ab1a865301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe78469f0b1974e9cfddec80feb026302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e35df76f0828da66c71ecb9d29ee7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e8b227d45078f9a75ae55966a815304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147b102094acebe86db9cd554c3fe79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3894e31a6bca5c2a42a3fe8bfee041c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc67e3b167d40049c37e8928c28798307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d219d3419f988760ced1814364e60a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cd9ced9cf19c93e14395ec4258869309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349e0163a9dac21215b8f468b2997eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd85f71e965828d780f75417a01a2b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3ae5644206936bdb5bdf3b8c44f8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e7a9421d4289f43823b9a6e38e86c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e26afbfc8d83a5ed022e3b8900c45d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8ac723d1f3a8a1f125caf98261ca9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11943eafd8ac559279159421cecf241316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333ecca43d9d27485acdd3372382c6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be488219254c33b9e107668b85d32fbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa167a31e8bf1c2b15d34e7a3ccf4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efadcd366ef5a0a896998da16746a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0d94282701959d1607a8222e9a597321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7ff70adbccec0fe063624665bb504322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c1f84e6dc23a37a6a919f671ea91e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a56d30a11109f8ec4babd9ce9a9bdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961abfe63071180335439def407a29c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd37c69de3d52c4dd0b843161491616326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d605703c728b9feae6f78de56d3824e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6ea5b6aa46749f62dc775a3fc9176328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512da413d74e1f2ce1453e374aa8da80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ac00cfbc4ca38c3b9cb61bf0ae28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203cbc73ee500ced4c940d41fb434f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd8e603ced55d65a1af7c00e67ec3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f976032effc4344a2f298662b5273333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4fa2b7b035c04211c586692a0907b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1bbb7582e3a6627576061aa0dcb78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd1a6de301d808fcf8013750048dcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da551026fd6ca3781f1f4139b4c1fc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b10a8137f5f9b7248b4651315de8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5f7b3bd4499fb142681d9c0ebad33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c97c702307f68a4deac0fbeedc02e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c438a7296591d199e6fa5feee2f263341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd056bc5a6ed1ba4fe4a0848e5a006342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d156e263f4f9ea6f16535c4947f38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3977f65e05576bfd4d61f5d2a44976344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f13ebed7f385e02dd468aef820d95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f159acc880d14c5bce87e80a5fc80c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681835c8d4b88a6e51d0bad7547f3801347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b336dbec9c500bbae8dc27492b708ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc23cd31e32a8fda03a887c02aab5dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881e472deb6a883a4c92764defa24173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b7373146c24fc5cb76358fbf0a08b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3873069cd9b03d7485dc63dbfd479285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56433ae62ac3193250d44a1ceabacd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e858920e6a740930d34320a92507fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e5f9973ddf45f516f2cd5693b4738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3399e842a595602246f6c2813e70d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537578b4ec062cdc31ba1343ee56df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127aa5414d223da3c5e6bfdb1783eeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d165dddfd1bf0c57576201fd56578e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9184a022a6af91d95f5da9ff86518b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137ea619c402aca9d615583a2bdc97114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb0d5212744fc0dd7a628409af488015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddfae511531f9135c14127ddc04b4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddf6dcb95661616f44a2bbb9c9b09c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a701ed407448cdfd89cbd41f0935a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf924a9aec90554fd948995e1d527419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd9bf4235c96f51a310911a538c22720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c778deec49f0e1bfc75f16e96bf5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698cd0281e5b151fd8bdb09aa452f4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92726ea969c4e41de219da1b0283a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bef9d2bcfc69a9d3be6d219514cd5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0b9bbc6d3d04d85af719467f422b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcb4409280a607f93ea0ef318da8e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916414d4d94c72970ed57b17450910fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfdc84753aba607be1e42fbabf089228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c944a815227ea7cf5f373468c557e7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98843957586ce3e483374753e7f869e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734df59c1625884a777029482c3a37cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98184bfc3424c4d3fbe7716918edea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639aced2182fb251e962a1a33fbb9bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c7cb3cf4d39a9cdc36d13b684633c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d491c4636f95956fcafdd60c2425adb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab87d19b2c28a60dcf962e31f8e81236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771742b20991df2441e3755d07ad45737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a82cecbe73b7f28a06317cf58d424a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bc8a97b5f3e45ea635024c9f2b8ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73440982785a9eaaad02085bd33c1ac140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064cd0f040d19cdd4477090e15d269a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06c956ce7f099c643ee3201fd5d6c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763a54ab403b7f86ea4a3c14576f2dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c843929a2aa82009dcd0e07766b8bd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2391d2f7792f25629ffc28c3973b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd576d6f62fda4684ec5b692109831e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54843b3fcb5d0e25a9de564f5a05b4a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943e8178f2c97c3a4bf03bfab6a6cd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d339743b77acde894bca5f166da8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395d49ba03046d9e0d4147538a15af850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c065061aa2487b702434a7862e97bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd9e24a43406d9c9e203fe098039bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6c93827afc48c68a1bb2469ace85353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd800996264c94e9b37004dcf1b6d9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab856b302914464200c69e0f194522355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4090fd4b42895b67d4c560bffa1d82756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adab25301b6f81e19d99047cc266bae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ea70d378c1318827559e72a05ffa358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95690ab32da7a82daf3fcedb93bacf2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa06e39b9741049a6980cbc379c3f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab7eef7f45898a55baae3a337d1cc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654a3975d40a5a262cc6dd31cb2e9f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c059b348e1a680be06130b68695f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376047b817c90ccb5203d57b8100b2ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130d9adbbfb106ae4729df7caf4230465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313e36d22b346bdc56eb4fe2e9a575966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dafaf224a04115b892805ef4ef52e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6d7fd39dda2180173276556d9bd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0416aaf87ccd699ff32bce25bb226469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11a8c593d7cb4c7a572373340d1e0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073bb2e1d0b1f30bab47cacf1a8f7ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827acd6b771feed04bc50cc423169a9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fbf65f087c4deccca6eb5094591bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b2006bbcefac1c73b23d7a973a7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658d7c2deedb392f5dab4a8a8d5f3c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbc7fa7d7af15b5ce7b6520bf88dea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810ac052b8184a2037b4be533d277b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c27badbc660afe77770bf0585d21c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656216d886e9bf0ede023c8c51178ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d5ff102b55afd090eb0b3ff19b9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27fad938be66803cd4bc5fe4ad86eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2dacd70c2e1576907dfb3f4ac57c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21578e7f37bf224b91a5d77c9a2665183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4433b2020c4dc15e25e63281a1be9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099c081e0d50b726a7c9f29121403cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4f0277a6fe24f0ef5abeb266a479e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652147184e2910aaab4b0b581c2d04de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921036344a70fa17b7440b78b389445e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c0e709252cbba381364c633de655d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dabbf57c5dc76158e3cc3a2cb9bfde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968b0b24df9c9aad0639e51ca90049291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7509f597c8f9e24cefd6359613da86892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fa0aa2fd7515acafb68265287efaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5520f25ca6cd3692ede5564bada9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd10f0c6404fe2170898a31b91eb5da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae475c4d1eb0e08b0bcb1a533bb5c6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b7c6d7337d335ff3dc4e32842a8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c06ae8720b2a0593ad10af4f21207f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f7bb5f12c0dc6cd9a2fe7e9efae2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c08554c63b7135e71f91c9e4785d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865766e9e9b3c38f4a9de2ca4a983672101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87267659d6b0d2aa2f652138318c34e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792839f5d5bd875a88819129b253a03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640dc53af572d50a06501adc086c73d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3aef31a8bcba6277d428f3ddfff1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f523be14eb81ac69471c841d47506106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489831eda5c492d81c2480351183764107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb06292e38c82d41c010f2e73a5b79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0f8d236209769dc173e0eeb7d2418109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579f5237d89275a2c38203580c9008b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19facf4874a079289ee178793ec1b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cedfbcda4095f1651dc8459f66092112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c93e63b7562f068d46b47da679ba6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ab6ce94429737f4235ee356239a1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9cf8425ee80e7463cd51d2dd9711c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a200b81fb3e9008923706339d983f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a244e9edc1e9d0a52c7404bba2ba78b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3093ab195e1864b65f34d858b2be87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb608117b8c372d831504219b1d6d395119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c335335d9ab37b5c5770893b3ee1b89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b300a96c397ddbeedc00d0f6cc36d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91a8bc0d89317827dec0c8be3e2ecc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc58210b0b84cc9c6466164108e74d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e515d9779f9a622660990d5338bf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b609495238bf4d5d5b6fa87ba8e6a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84de3334acb56524d0374a8a000734126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983b04192aa7de3ed5a7906adc53bbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7553aa9b17f542a15275b5882ba50b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc4017e22350408adec15da762dcde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d823eec70c5dfd7fe31822a919fa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982d23e6794680927349dddec849eff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d29477362db323948da0d0c967534b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436a922b10909a7753bc50d1166af90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b121a836b3014b9bc3e958f7660df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4803581a02e8bba28234938bac9834135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc618178c64e09c05ca4b6dcd4127d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f6a7fb5ca193d2e307d2a341f18c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9428edef1d3edd84aa8a75cce18adc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61b709288b9f93bd056241e7b1c0a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890a6ec77b9d4cbcb505630f3db01e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb575fee656b56b8468843d0a82c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a891041a8e279c78700fe94f36a97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c43be259cf4d0ada44b871d57d436143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75963fcf25bdbd63cd43bf229bcda6bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2422c14e45952066b978a9c33b62f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1ebc58069e9043ef723c81287f58b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640c3ab0e53b9b97d6ac9e3875380a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dc58ce6cd0a7d4672c5d0d9be46c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31160e75fc50f21af5945fdc4a3a6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017fb4e9db3b63d3acd9a240d2d5017150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e85b54dc1b893b7f102f64554e59b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00470723d5d92fe38e0c276f36ff63ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026575aa3e626ee5baa7f744a829b6ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa3521698960de921e996afcc03e93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95359cef3c24610e9230656f8b19c1f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f81dd98fefe0aef9590dac0275d75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996c58f5ed0d3206d216a9fd0efe7ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b3cff00885e9df6ba64881c3b5be4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559866d9cc685dab62b22cf1b13ce9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532392c78c042c3e2eae47124f79d715160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3c0f4060a927a5504df772312574e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ffd0fb796bd5d003dae065fbb073d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46785edf6d067db9bdba9624013b89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2b34cf5bc2c0e9fd8653e1f54f02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1446250fe52cba006d8dc690d2aaab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc2413be4d9f6d60658ff30b4d6cc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b971712a403e885789ef936f1877dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88573ce34b72e8881573c377fac81c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ead24f782200a477f7ecded3e11d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf12242dd89f6f3485eac6b233b2369170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50babfdaa272e34d88cfaa9c3d73aa1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64281d54b500f06ade6893dd4ade85e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc9b477abc7ea756e028b900caa16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d5c0408c496f5ff1287c87e15adc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803efaddb8785cdc406284aac0031d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc94fcf558a5362fef1eb68be07a63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca5160bf149b1553ca923075c3fde3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736d49ef74f7b3cddfe5201c1eb43df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf9a5162ccb615e6247bc42db87dca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab6a567861b7650d8bd84a67bbfcb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7be4be00cdc88a0e89f2cc9c69694181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9c7096b8418cbafacd54f168fd90a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d106943bc0b8e7931a1b1dce8c5db1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676a533d3f4f0fdb1aa508174d6fbc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708d9643f31b904855f84998c3c1ee1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700a761a7daa673f8f14fdfb4fc4502186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b32c548e791d2a60b0b2414ebd383187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02fea6472acd611cd4001f5f6cfe00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b500fbc486d59ba569151bfe21cb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab38d371716799ff22d6bc84f2b465190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0e9dfb4993694df8d33a342b90e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53304d665bcd8f4a75ad5e53a416ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7dfa8d95924451b4c35ba0dcdccae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300fa5b238a625f2c015693380c0e6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40628282e5543655ab301415aeb641195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9990298b98b123684bc9b99c16486b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666483753976c7059c3143e894dbd4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98b2bc45f9a52d02bfe2012a6c77b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea2c361924327ab42c4d71a5a82d82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbc14acd8ab88fdbc579ec91a6c281200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af861c075200053d410f697cb6d538201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb0d773031935df9e706250ec5033d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5786fb5decef957e72dbd38e333f89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d1fd3ff8c9390d28e85a040936e7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1495aa7b30c6d1cba1b02b0df0820205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21c0158be7ff38edac81e4f415226206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd097b50e89e1ed67ae2402233da217207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb154bb2d2fa6e673939e3fa90b0f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb287024a87e8358e61879338503f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b362e6a606405197243d2a0de0d1dc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d9f061db8b49100ff6738ab9294a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acb90ea9a29a4b6d34caa334b4f3f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df396bddd1dad19f332e6d582217ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b87270eff522ca023a6ed9c8b0494214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135eea1f6e736a6273a0ba81da10911215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dba518b58dfdbbdc56a99d46c9acd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de4eff4dfc598dd6073e5ce5e92fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9940f85ef827731a31de3f4315ad1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e636130ff6eedbda1d4bd5a1a1b5f43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff7d7b57f43fe9ff21ecfb8331d94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8c65ee9a835b1896be72f0a52b93f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7089da30c13d01cd4b2b171310825222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a2663e40df20d708032f8c8efb8bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02935a1eb6bbf3bda691b5bad6cb2322224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454cdef45490526796418fbdb5db728225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b5defb2b81185244d1ed6847375c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9305f647e8f650172435604c6a386f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88338b76099a8bdaa542e5d6eb8269228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d236439c224eaeb96b998430b551f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5022c1735f5ef9a021dfe8920d7588230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483e925067c3934e746881102aefb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171d282c85aadef889bbbfacb601b72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a001f5a17e0725ecf43e94e9a5eafe5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54701333c9ee4208485647c63835198234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248c445d10b1e6b5c2201da21775255235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee90d5db0eca3347f0d38cdf3f4ca02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdcc543b7776954f056409cb124ebd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c99359ebdb686cdba3f6a7f6269c23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8e84ae845987d8a2fc8f8100676d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a30e0b52c404670dbe6c1676e2c493240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0ba5bb691741ad83eaa51d0b45436241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236da29c68de2fceaaf3a98f80aa794242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bab9942a73d69e3363fe30e47bdef0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4331ec4c4d3f9298a0e4ddaa7781e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be87861f41c6d4240498d9fe215306245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3f3423c62e8e554403d7d868aefb6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a0c5fd1db4e7f407da8ad39eaa76a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aed5ee2cd85b4da3bb8ad36a24469248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9d938acfc8940186ec3501f6d8f99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b79682e94b043a7d928c605a171024250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998d72644d2884c342c566c4138de84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dd420cea4948d1df7d8314db304a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eb94322be95d1512e522fe3b8cfe8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e42bb253693855d4d56002a235482254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515526082f08ab03be38f5d21fc3cc03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed1dd098cadfb4be7ea6d2274aa481256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763948de430ec9ea92c530a152e4c9ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280369e698050c1c425d988b1a05dd80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa533404c99808aa3d17d329d33b49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8886354591fdb74f1813a649d1db720260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b295e00a06e532cdd3731a0e012c7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff825dc7e94ed886e1db946f0d6dbbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cb97002837b7f6d3be8bf5d8d207e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6cac754cea4a06b4a39bf4f4b8592264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2e910b28308c0471506a1f6b6b0d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49dd5cab9c9ce0ced4f1a00fa4cdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79616811e9b5777457c8206c761f758267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af42a490f38c55040100bbae37e79a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de9477b09811ddcc65d4ada58ae812269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f82f9002f583b70b2d6259d44c8428270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea9c9f2b0ff9bc47f242503c9fba86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3a6a387a153e61d5c91bafccb091b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f17468721e4a3c941e5be9eb6aca0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af002ff19ddb253aa30b4c8c91c7e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d014f03b1141948c7c4359b587b3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1b49b1b71176a625371cd039f7d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ee9ecbfa6cd4a99ac0e1f9cbc5ab8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b077189941efe33d7be0413700cca8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d453b6ed0fe8235782262e94bd28f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f9fa512e60761200ea1e4f6f02463280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1032a28b6c8f91290d975550fd0ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4ee49d9874a8f000d10a77949fcca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d29b0ab62c9c1a67289a967bbb6354283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb31a6aa5db8eb6d55fe449dc56643284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d2f085d408f88c324a33a84c1d853285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e274575fd0ef512337122e95e79c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72c5ce86d3c34400a6905db87586ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ee5757bc75d1d66b1f32a4d470dcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f4fd752186f299f3e93e71cbc82a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7f57bed7368e1ff6194ae2c08809e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fce4d17c3922d609cbb77963055e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910c9977618f89c2af3080a7a81d9f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e18b9483119fefe9853774ba5793a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006598ab679b254234f295f315f920f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd4ecfbfd1a94e639e2a588b117334295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db844e69693d62db5c3879d105f05be8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f269b013ee2804d5d270f339de17c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df608da1ad0897f45da754e2c7654a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9eea65f32b244c19606dbb11a7822299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7a264d8f86055d9cf422c37f285c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4151edefa292a2e004676ccc7a6c2fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2fb235fa22b12090d6ec1adef6a58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe9416d663b1e678f7de214af174dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99d42201f609cc53e45c56b4f384cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc869e6d0da8b6ee0bad5b035e1621b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9ef36e5841eee0594e675ad61d25c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c6cd0e546a7c36d3f55bea6a8a78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea94fc5605159e7b551ce6b95c9d0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83773ab04a21fd9d07e40a036bd6f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1317455a4eed8430057a0d246ee1e4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a5c35e5a091beb7e4c6eed0ec7a27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979354a2028ab34e42bf55c6dae552d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81eb90bbe59e8ee6a42ca29cd7a743313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b2c6a3ba4f26d4f1110a407f78b65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650238c48feb0477524318662c6bd86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a295de9a50c7ef21b4935f628fcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f7e01ea504e17aa963f307c77ecd1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52dfd2130eb6877e4a299229b70129318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009019630ef15954acc1d18dacd991a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0acdd491fc14fefdc2168d24eb264320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507a0f0af8bea1605e1369218d90adb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938866c98dd2958efe1b9d2d6a5e321b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd222280fc7f565faf54c2e757f4efb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309d9584cd43d7d5f78235dd4cf9f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bf809afd1eb7115b584410ce01151325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>