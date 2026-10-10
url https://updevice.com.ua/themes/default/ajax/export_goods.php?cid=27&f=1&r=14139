--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c4609ddd819678126cc6cacaa17d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71911fa3f73e44c2648892607cb6de6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76781b1bd6895736ebad775d7b1a65583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9d3260c99bb51e6354a622ac434864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41d1b95be88f0c22db91c9ecb13d245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f602ec4842cd9bacb4934fd6c49f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd15c5f91351b6055b1a543f3725f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ab18f192203cc617ca58894673ae38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1ed700f971f2dbfe87b1f3ac3160a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032891748a7b9a314660bfc874460c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576091e49513ff01714f409ecb8c816a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27225e816db75ee3d7ff84b7009bfac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dff0c9dc849bdc43b834a82d3b04c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fe3ecdcc216a01c5707064d5166ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de774a4c0b85a8127674eb7d9cb1a1f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3bf9c62c0bc59e0ee75d4b60df97c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f4e27c7cb06af197fc6e1df12a44d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a6de9cd0166da60ff82ef4908446118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0406d109ee98043822cc058dfa07d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42306842d349ccb3835434efb6c4e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fc65b811b9cbadf0f40a0b1542d0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a6c9673ddc989920ca3bbfe9ac56722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12329e348d10a33ddf8fbd57d8ab6c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de2d7e22a675fd1778dfa95ea4b51124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4115a975984fae62f4c4a3d933726f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185637fa49e1fa53b1e1215985d3163326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822b39ad6ee3d1305772ee08bc2a5f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd5b4f928300089983abb36fbd72f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a7733a3da2e5cc71998c567e5d6ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bb401c96a34de329a4dec94ff44aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aac975b37432e173f07f09aff68fc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e977a7800ae951f15b3cc8e647b36832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc15f720fac679f81c8997e2e8f47f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42577021e97af28d8a3f653ccf161b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490947bc7ecc3bf54bf3f3443becbf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2974c2dabd7b9707f6959079bb22736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749edc165591f6c40f4678813d568fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98af9803a046e4774da0cce64af01938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a780251e617fa3a9b9bfe75abce91039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47617216ec20cd674dd083bb6f735b2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26346b70b322abe3a7277a05919975ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06299bb6a054e6fe900bc50425f6495842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e424291c5d2d8ff7f16c8c126bf321043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d222a84f59e7b83437b460a7ea68e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4445fe91ee01fc699e69867b2328d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177c35173fbda936a13ecd8cd02edf146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2ab94b807118b2dac257adcf25ef147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a690b25db437ed87c83f7d5666c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fc44b61cab86895bca1e677631b8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52e093ebeb4b5f0b85acd20e9771b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f890f01b051b005ab603d796056d8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff956ec5d75712f94da2b32dd9408552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f313410588137516b8368624f3c62f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbefcec2878131491a4ee8d95140cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e118fb0c032bb8ff049b86310eba655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a67d886ffc483f72843d421650fc1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe0066fa6c2e275f86cf8393a8a7f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2016dfe4bad202f4ee357b5b54dd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7483a3abf44ef36110a386211138559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120308e1c007f182dd41cb8657f477f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47730c623814afd5379fec1b8c6d7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da90e58177f04193a2da9c2c9999d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a573a08b5da9e80ce5a9fe118c3ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1399cc775dd15c15bdf512783ea0ed764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adfd4c2528449a81a8b524773fb4b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a328131ce8c0ca40ccb9040741a893e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb4bad1333bd02171a393640c9d5ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2ac3784558b04a58f3724b3e5236268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02934803abec0e79ca144e2071c801a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5764c16f2092970c1971b654ae4ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394bf8b36ec34b8776deb07758484b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58b7116fd884fe45658217f5c7c1a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd603ee7a530085128ff6f1177521773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb25c8dd0b2d559d4f9c3d8275066da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0df71b5e9acc061e3fc6f948922f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf3951ac9c39600d755e1da5ebadc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac8089600a6994feff8b98cc3b26d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ffc3f07767d3fa05907de558b89a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e23ffc2abb196b727f26b01947658879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb946a338157aa6cde5ff2e74e7a4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a95b3d468b8bb85448808b79fef0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3d89a76a892a21da4ffc4f4ca88e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd4eeb8c4367b5358a08bfccbaac3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546f18bf16febe0127cad4efbb8d65a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f45567c2b88c3dd8a181aa13f128785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8103c2ecd4f21ee8c07fdad1cb8de486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01128f86deff366bff61888365d3b9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad137522f76c13355f33933227a4b4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bc7a8c3498a41eb7ee4ea283aa6cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a4de2d14f9f4152959b999eea4d8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e149597d6540c7035c3460408af461a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5953ce9cc131407de633a9e5b75e70192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adca5968b15f335f58c3f8d453a97c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae97d19d8bb856c35560429f8b0d7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a195e9476b219dacce7ca218fb2573395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba79dda63e5370b8f6f9db0e75b9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6979a6130d26a4628c8ccd3ace7e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609feadc669375c2b9cf31be65d30f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ced0568acf93b6014955827e4005c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be19dd6224d323a5abc5f9c40b0d75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612346df5a0dc0c7921be7d001fa80b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a63ae555440d332f9e0b6b00488e37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b3192cd723e5f9c443ac868cb2507103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a829df5f56c5c4de93519c3253aa0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d01d23cbf86f9428f363744717ceb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af590bfe4939b1db6b88607d1cb805106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155afa5be061ead6c9d36cf16412614107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fb4e52fbf4f3f21123c8ee4aa0518108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd641a23a57e7221f537e07b365a698c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf5783c28504f52476e0288130a2a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd325f5a9ae0b65802fb59daf1212e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9c4d70aab7b12542858f25bc2bf97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e56ac0b38659ae8ff9781b17786699113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecc383761cd2c8add5bb8454ad9244114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea8cef30eaee9faf7f2f23294ee691115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dadca1b258b89f12225b95c709f05e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c785cdd694352f3f97359b8a5fdfd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8bf6c6bde79954447fe2c31795493118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cc5fc29e666928590b06dc8cb4b14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c4613d6152612db84dc594a847b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120f94cd53308f9fe5c7aaaa67f6358121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5dd685440d89e621c2c9442a6869122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608ca5886e856fdb7daafa04c54d618123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5187a98f0ace473573302fbb8d570124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3f67067a0c161f23fbe069ef069e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bb11c948cdc3adb310ebcf1597020126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75499ba1d23855cb8c9ca3b57306330c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f0414046ef1d9756fd73bf535067128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a07ac1b45fcd0df54ef5006be4491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4100e5d9fde34dadbc4a4d5bf269a1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700809f65cc296a3ae61d5fe4a1033e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08816a60b09b31bed55e64483586aefc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d2f19d9133830f49dd27c114a9379133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6dcb2b8149c7e5c6f7cb9f0de3dbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3bb318b4c50a0aa6e149e21a90d1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183bc3dde3296f51eba477d54083571136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81256b269edb7ee01ab9b303de386c54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152dbdb344e140e6ee99e7c4467c20e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72809c7160bbce65c3faf7d20bcf5720139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710a2a466c86f72541958fb1fcd959b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3923165fab9b7a8e0929a9e02ad282141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed857d14e3bcdd6bc9f3e6357827a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f87792feadfeab810eedd6a7024f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5fd809075920d087be83cec3162ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82687c2468eb393a9898b2198bf8ba94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d5c720a1f7be2957dc990140307ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a3c9b0efa39b8d9bfcbe0f08249e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd92e82f817829e2f68832f6f003ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd6a4db4d61aa92bbf2d861c1fd7f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be48d45d53d768bf786fd867b20142150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748b632be41a929553f197357c37815151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b8537203d4b41b27ae2583b3d883152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cc232c18b78f265c8000eeac2127b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb4221058c08d1692d390418d7629154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a973a2400fc36eccee4e569eb025c30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7f2f9117667b5e89731a4e2e90838156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf150ad55218c1d1c9b8a1cab58588b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eddd73ecdef1e0ef29c0bd958e202c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a2316e16e855d14644ca1b94f2b59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf7b0da8732f37aa9d3a57a1cf9412160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ec403259351cdaed8ae987dd3258161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347db9a165ec2219b3025b123c5b758162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a671ebb30bd688b72c3f24cec14fc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304c41a08d65fee4cb5aea212f4c6ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd01faabd8e3f92942273e1a685d8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b860008ded3a4839125f7413a3824166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bda54f5e886c29a115e1a2b9961771167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cce1cd583c380a293f9d33d2e83b14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb48f715301287f5a3b20db92101d6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c53f78374e3a592ad7aac3a319bc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f37dafae8c1c4b0f480ac7e00724e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d173d9d9b73d572e5d101bcb72c33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a8667a3fe25697a30383dd6d87099173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496dca0c224e8d3cd87a34812be11ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ea0f92cfa21ab0771ab13f5f10dff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792cb3e05bc0cc6a2d3f4e1b61fc172176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c596c5f66de835f32ace58c07243e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e7d44a51ddad757a2f3aa8c1f2462178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c00ba81a788c2823591d0ee1467b72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed1d18795e55ae4919abfa0d2ca8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817213e186dce68ee5f46935f4caa84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307e435d885c94a52dcb29d32f91d85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905fe7220dc02634a930f6fd6e710a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44250f296288c6083daf351cbd61e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02de6e25e18b7ca45fbd23fde1361f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979232444a40335d12dda6fe4bb5281186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a73210acda9e2b9ef101f14bdae71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fcd5122633a795f59213d983df88b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330303200bf50db7c630a2d8eac84f02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504caf7b12c72777d8e0bc7c73cd9769190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca9166f1cb033a967cd9ba9af43f31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee237d2d23da94c14bb8b7cbfa40ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf96983d4915c8aa1c7397a03c143b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5754d299a65791bd57444eeb843ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9fbdb56e61d94bd71562b362e99af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde56d0b82898cc5d1b5edd42322754196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6769a3b276e96c0f9ac1a086fd5b4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c087b7079249117c3e5c95b6759bdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4421f0af3c261de640fe732524bd95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f6df93f5392c1b62c0a66606d7983200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac1c12c3bb6e07037c1f321bfb21db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a50f91f3c35b8f4b15a1e2228aa97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbf3e4892750fb2f08f4519ef34ac8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9bd9f178c8592d0c701c5a95be0a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f37cdd96e0c5d57fde629aeb79bf01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbf6bf3001beedae35f7eb3d138cf2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d335e0466039c0b1f5c239e7249ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cebf56c2b7ac2ea679e9ca7c5e0421208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba453c8d5873b37964ee33d775f43b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8503344dcd16ff337621c4c4f58e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4c57737e8db54d2f4a2f37ea8ed20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4ba550974b77656b9d85ba4239ce8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3befc4a3668969124691a2248ddf736213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227de32a78fc0c59804869500a7ddfe1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274c24dab2559f8928e103fec3b29c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a50776ac377ae3eea5ffe986210064216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589f42ed4ad081886fd618b6d9bbf5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87ebcf34d1e1c3b6256f227b719bfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228b0f094f0a2ccc77332fcac2568a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928af574245915723b6f2c57e1333d25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3b9bc20d9503f77a27c1db577f885221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0389103e20417d98b5e2900856574222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d931e4ece41561801e35ae53b156c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02eda6b975cdfa6fbfbc55de6515d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef52c0834963550fa0e0287308f98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b2b999f9a16006c81ef1c90acf9b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f963dba6b1b30d119e87bf03e5f11a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f213dfa3464a1fda64e8b42ec8214228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c3578b79ea9a9f7ceebb621fa5961229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3efcbaa6d8fa10712e1ec720d6122230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea87047afef43374fb4eef44bbd0ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bc8e6d4961bb570d1a8ac16c6c45d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c970094f527216aa9045cb58ad813c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33287a34c8d113853236ad1dab144e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4628525192eb4dc34e36ac0dfbca87b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86ff5610f18c049a12c82730fbb77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5278e3265715c3bf030561238e60c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dd1ec82fbf277d4afc99815346d04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89060a8bda3fb5da6ea0d1815e8be8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69527812c2538dfdb65145598dfaa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200400b047bab73a71bb944c2659c445241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ba727669db39ef9530ce4aa70d092242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb4f80209cd84dabcb0860c36dd868243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c652332b295159effc2ec11b48a908244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a37da33c2357cae90d31aaef509a5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c586a346aaf82d8845d97d3c2b2ae7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af09295e0f37a8d75a7371d379d5769247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ddcea3974fae4c4b8b05a9ec0ada6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958616ca9e22eb7c0be69ad2758a05b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d184f5599a8b5ff7b17d740e79bfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518751db8a38b3588b7e85e2840debec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf434994c01839857a92fbf99d2cee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4c9ffc7b1d2e989db008227b488d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6932bf6320ee0929ab09def56663d93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a627589440132b98cc7e30b5dbbe6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d5dfa15857e03eb22ba96c950639a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a05d8e350419129b24d173d6569753257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df630b622db17d3e03f2b7ff7bec71d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a49b36d4691e4ccd2d9cd28d59b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1c890c2d06d6fb28afdc566a3da69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ed60f4819a2214af598f941fde33e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d379b696a13dd9018b418c1e6f044262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12274788f464a9fdb96508d5a036c768263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286ee043c654056cf68826c9806dae8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cd48220250ca865e70bc679afaf26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c947e103176d85f05f2c74b78eebf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd5948c6816d4f0c9cf107613b34bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cb6ec1013f80d433831748a3b5281268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a91a0b417797569b9c49a6c912b557269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf94049d25f290b904f30e2327b0564270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab80ca92dac9ecf98cfa82f10abb53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f50428f4e2eb771c7fe23caef214ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598baa6d35f36b343bb49330ea89f29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e18a06135e7562ac2ebd567de977d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085500435a9977d767ec6f94a49676e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4ae48f292bd87e9c2016fce78cd8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cef7fcdd902e3cfedb08e1bd206ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0416518deadfbefa8d205e5d40f2b94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f1a60edd101c21695c42a97a4532279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2053ead437d327fc61146a0a5baa4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd49750ff0dc6c538341673e209d8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d3b24cb5151cae16dba47dc957eb8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516e9324ce5d8ee1a3ea170454336c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b3f31cffe8909e99fc0b4ef570f74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69d895ccc2c4cbd046442dff25ec6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de729277df0d99c3015155711f544301286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec675d9a96898da887a42859a7f59be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131b478972ea3a05747b1e121986a44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3b8d6f3f522a0cc3dee9cd11969c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdc500b99a250e12d22e1b10f09538290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919b56442d953add15cd2dbfd90917a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf7553ad8d1b13b3919bc55faae349292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94d2f5abf4d0bf8570c9cc0fa70611293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc197446a9b922c15f063b2c22591b9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f9dacd22595d61097e8712e7dcf5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3929bad7f5ccd00e7f32f0d1a0941e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031e5a8ff976525468dacf2e7d4b7ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c5dff1ea27f6b384aa442241b2891298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfc5e30bc87d8c712365563317852b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b53e7c0267bc239f04d026c9b470300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af752673af3e0b7e1c999a81a218ca95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fe43d0556f17dc9885fc894d75450302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba1cdf1bc8a72bccf0969e87b844d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a66e4d822d0fc104fa0fca5a7d1fe6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a98555c7650ff0b9259fad0fe2ce5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e06b06a97f54755a77f571b9cca181306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e452eba0effc16640ec0567327e200307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11f22799d308ec81d7a542a9194d06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ec1184261fd623e31079f34c2647309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c94eeae98f3735876017c3c526b33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfc0be638dbd1f2e2ef5ea169e7fbc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4c5241c9327059b581c205cad958a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784403b9c98439662e4405d7fdebd899313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33def3d211a870b2f99363ee6f1fc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de291aab2e5ceefaec804b4ee454de9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cd13547a944d72c359fdb980ce701316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd83f8f0e1f8eb40734748fedf0759317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008647adc15661849e1bc114d8929fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fa8e83f39c042eda36699437620b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8cb3c16e4ba8d91d1577af15418e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087e835ba818bd940ce668c46fef101321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28807d83d36814b9b7a65308cb6694322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90364318ac1cde1adf02296cae966e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa77a00c03f7f370e04bbd3c0e0ac06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596954d893b8f5d5808c6bc552a21ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060f786213eaaad9acd1f57bd1cf7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2c41fbb519e1d52e8eef052ddd8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f7ec153a67bf7d185b946fa0c042a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d06fbd71f273f93737e9cefe565324329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0fc4ee1238a1b4d6e1d866f91a661330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ea024c322647b4c2ced19b8526e9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fb46b5c5dd29288f03315b57974ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d79394483fa7f40a337bbac5e22fd333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1944f90f3115b43332be14d1e4ac251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779989dbbe184fce27f5f0e6698ea4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe64cdb336b9783a93fd1f589243ee93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd36d07a181a1e31d20256bb3cb7fe54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf43f6fe904db5a3398eb2d882f7e205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ede75008f0bbc8bf8e2fb89a8a84d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12fcf51535243545c4d3345d6911c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f939010f1dee43bf5ab428f715ee08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e6bf5f32a77b9fc0ef38a6f807d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0014f84fe554f73b6ec1aa2e9f4ad110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3278198f63ff13ab44ab7da8d2e86d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c9ee50d8039cf7bb5fc5ee5dae8b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af008ed3ecb1e345299d085c57202713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f5ec76046f925845bc0c35713537714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c0267aa629396a2a867c1915ff94c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42d849d94f6467b599ff317579dc2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ebc80cf4d24bad3152fbe3e7d6c8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4251aed2bb42bbdbc04634962dc3c2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f70c55796c24166da33dfbd2e86ea619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe45261ee0634e64d936fab74c8eb2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31739d8dab5401f87b9d920c50e80dac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6940d20f45fe8d6ab8e3c2ea16bd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d6cd2c78f9461afb00ad915fc5fb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5bad1d56219aca80d7aa306b379af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b2b3601036106879097fd888c5a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad55bc0ea7e866725b406a7039bdbb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e029cdcc5bed050551568549b10d6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1c9caf0a8cbb50a354ee1b4e6713e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44777fdc31ce07efc332c16c59dfc02729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26687befb8c1837708acff09ef6e84fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f95d2c933627d374a4797c0d2680231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660beeb4426a39ddde5a0297d900a1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b8cf6c68ccf652bcbba82c5b1e07733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972cabaa13fd5787537014d1ea99b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975dd0cb232f05004099d57c03dee6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee542212d540aa17a715f9770f6c5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f1febb70d14caf5978da4fe6a7cef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fee56694ef74be95d4c80b7b1dbe3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a69039815357cb3a7c79779de1bd6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9f44bd25b17ce678b95790d597bda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b3de7298bbf0fe09a68a49a3d798241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422a1f31e30d10f6c7b1510a74ec94442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d130d83afda9b66df9943ae01344a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69250572f32f7116f986b2b78cc0dc2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7ceee4dca384bbbcc2c1b95893f4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a79e1cd24914360d2293699a9ffffd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced4c2dc341e038cce60edb7365e1d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b623e4985013d435f360a2248146848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d0c314b49b7acfdbc26bfba122f6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c26b2d0255ac35f2e05724eba85a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be974cd772caf6d41280cd6f19ce1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b38d81b5f70ac4b05839a085b967d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88ac31c284df274ca72050d499412a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a2d358505b8d56884d1a8dcfa2d8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eeee24e134f3d66eb17aac99e959755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9087145d628ca99e410e25b9af873556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54dcc676c4fd1fa57d57fbfc4428c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a459ad2ce2e10087f901619dae3aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd430913b4cb2c6769fa869714898e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02db1cdc6f36d7aea122570cdd86f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2e7ca7963987c3ae9d4e9dafd721b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4d59f550453b85ce3ea71dfe8215662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c30be6c3774e5857dfb579bcd6972f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e971d128270021444a6a09b30ef7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93938b1430a2d669fba7b66404de9a1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83a780e6954341e24f1690d2fa45f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a93c80581f9cf20c79059a79c1070567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fec1be13f11d96c861317ba86ced168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90157bb9a8bdbb82d8d3bf06eb9da3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61a774cbec5729511b42bab00e002970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0a284932194aa762e158feb8c9c0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a44b91287526f8217f450722ab3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0b73ffa29f3b18984e012790bfcf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a90a92715a5dc26da7065ad2c483274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869160f63aac3ecc408c738d710fecf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdcddbbf3618f742a3500fa189d82276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c15f2034a1bb3a6bc62ec5efbc0cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1858f333943604b7e5162b1d2f4bd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da5e1b9c716aefb088a1b9c191462d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7e74aafdd335e94015e1a5331e8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6ea2cf998c0e2c67d43822c72f39c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f0755f7aae4600ccaed30312cbdd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49788feaddc3aaf0a581b8195d16c3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9a75c432273e920e7ba315f471f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce5ae602bc02d896b815e0917c3d6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a729dc0f27b389a0a3e2d69e4596f4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0e0f541ac67f2e4d57f931ded22a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d4a19c8d515c773c7d2167ac32e3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd624e43cc1679464ac2bd19a5e42a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034beae1f23f05f4195173d89e34f17090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ab0c1074103aa36bd71e324a73b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2252c115e5069456d9fccc235d7150d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6edb19afd1cb42f8aaae28355f84793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1365baf3aa8e549b440bafbce6e2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fd56703fa4f418f11f954c32950cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610b95f4ec981199b917535f812029e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f236ad18524f94d819b4ede09431a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc66328fd7f5c22d51069f61a022be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5fdfdc8790957dfa93bbe17f386b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b57fc610a859d0c90b51ab9eabf0fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb849f9d978e3ed87a50c3e237f01eab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c01bb0226c0579feb0b7536365d4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4b65ebb207e0b28c87d4de91ce0c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c86fec02bc317e00d81abc78b1e6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251f32ff5c3e44d0d6c386b0254b3d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556161a743021778ef2110aee809e0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd62934205df25b7c85aa2487935252107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64013401831bc7b532c382355651f137108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415245bb1c56bf9a5af4653732a8c684109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f62cd1653392e83fb5621845c810a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77082c1af28b32eda4809640484e8b07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99339880ad2b0e5ffa6300547287601e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cdd6c571a39a654bab9c2623fce3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb5afc1b28e4048b137333ccc9c66a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9528a35abf5c2734cca6ff418edcaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c032229cbd5f08b776d73d2724a61c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f2f18efb3bb4a80f689f627d60b99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73efc7d9f6aae18e16de51b6207747118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d2729c79e942fc33d3d2798a604d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f11dce666149a2ae7b6f636c5fc44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e63739f7427b9bab2bafa63b0d25c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51e60fb41768b679c133d0f2e78e9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c520d2be1e45d68f3c1b7ab468e4f1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0611c3797f9c85d782bb51ddb513f82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e10acae3d89b81716fcce1a9756569125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67319e1d4d430c9c80965096389375f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1215e9cc19a022402f6058e1447316127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0077041f620c3af123b79e9b0a5968128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf83398ac23d51ebb289342921d841129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5adefe6994e0b5c382826fe1b105b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cac22f21a3abbddab3b3bf1a0fb249131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd2eeba6d7bdc77ccd8ea07ea36e87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777c7a01267ee53eaf04828aa5e9142133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde3986e229c0a2e9efc432c38cf89d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308ccbec7cc50c4fed593c84a25de8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2e42be0e48b68a43bae0db0394254136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1161528811e810a57f53981de98f48c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec5788a096387e14c92ea6d3f28f2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4262e264431fa914f878f8e9005b90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3d79da0c9e459da68766c7bd3d73b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260475b3b1e1f56c8f022df5faef9c77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ef3c8057b9aa51f44ecd35fb45696142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327135f9ade1370d33750c1e4e27108f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a4b973010ee77bdccb3cb04866b0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7a3157d3510827acade4c65ac631e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f0f5e23639f5109b81ef26c6b0b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ecbe51f93955baffe90fa4f7f0941147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be97573fe457577ac9d0cd138a9d29f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e169ec29b3e66a52dbda3084920a06d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cafc3da2661a4728f4ae8fddbd2eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9388532fea70985e3a509fe3c7da8bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952607b2966be0fccca5bb6821fbc8e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadb1fe94db8c3f3f5fd5e0cc24d497153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ab1b6538b16910d5c02356ce92e53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de61788d2af8f96e8977cfc0319c696155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64605d67257a09ec6925f35f9ac85fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f4b961bba4618789e744b7cd35577157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b012685455b666e6e44e73d025bc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953ee3cbfc48a13624f6ea7eef1264c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec895d786453066744c8de6361ed5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1114543e7ed8777c9ae5a8a6e6958161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7b58c43087e389f2dfe8963cbd033162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434ac8dde19e43694f6147350e787b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7efc979d73de840e89e5837bbc26c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba14e3ec186729ed15a02fe712cfdc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f366747100fcf39774aac75e3303b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63128eedae376a168bc509f069945cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c77ae36c73f68f2e9696a81b1bd5f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363ce892c97ca831b2ec35c12da8f4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5924b253ce15851ec59cf578733b15b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742f93ab64ad932667c4c88dc5725a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be979c2d9eb7089f2a13883dd222bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f193f16f9da54ae66719aaa11471abe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a86825b5bf2b3ffbe263e3122a4ad0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361bf67e0c3ba1f23562428f7be9259175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a36d172a1a87a00c948b746f26ff8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4242408ff1f1272c092abd867408160177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882d5f268db0e1daef3d821033dbdb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1020c0af8566f72da4fb095c20c500179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c271916716897ca345fd0b668fe1b72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95e44e641e0a773fa1b56947f8dca9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6a350c83b22972b7daee4334f2f7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591e8a3b4b1a5ed169107dc5406d9a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d6b7b158d5e4f06044f95d9a1ddab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb15a8525dae72d5aa139b7e5573b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639e54b793ae3f26d4718df3894df5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de10fc23fc58f47dc7c525d565cdf90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c1caca3070746d1388307da6ef57c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d35cb964ee103e9c048556304559ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00685db2843b071ae222fb6e47fac959190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309890c0059b0ba4676396e32c83f0a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaf61168ca88f1f8e01f11f55c4178192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf848b44b1bc4f9eb3c6c8c4edfe6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469cf0c4e4fa24fb76083e67ab8d714194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0d68d3721235f95a14e911d165d97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35f6e4a0eb5feeca6dc20b8085de9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27774a0e82081c00ec9f9914c1fc0ecb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6e21a1a579f495a894eafd8e4e9d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946082cf08e5f2fdfa7dc08fedf5cb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7125218781e45df17afd67caf46754200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf108b59b9292e8238f7cf446f2fa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc857f8beee9893c62b7d613277bbb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bcf2a177128bc534959c43bfdbd1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d79e2a0cc02471ffaef3d9fc4bce1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969253152c75b329a568cb3b20ac5e23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca049cff28e07cb5091af36212467e94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39b9550b3d80e951b8a1a249017898207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f926beeb895423ccd00dd8e4e2e8db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4f3cdca954253ca7e638096303e2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab7f9c015868d2cb443776ee4eab6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f3d71084774c2998cbc73b1d935c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632343ff54e3ce1dc5c01704af08fad7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c3ed72ad3a79aa71b942d50994c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e779aae681a972c0d4ea10f08a38d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd648934d5b526fe78a51c416fd9bac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c376962d7399f9476ab9b8b8b7857bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17085bc0ab99f9cd6c9674e95d5a88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33b4ebeeefa5372cfeebf275e9c235218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d119e40502ceb7fb9fc9e8a8d3bee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24274028c8312aaad2f430de82bbaa00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0548887fac730a0f788e8b90d772608221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c76b6d38bb527b0e5ad2bd54c207e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218687da1196ebc38f5d8f21582d85c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68e67cd65e580a6fd3294d1a5e5ac7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35946396b2bf78ba756349b8ee3541c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d63a2e4d172247a76409fb6e8a107226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f71fe19c88baf76ede71c175f08a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772f64dcfaa0db83570355b2cdd80b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c22b4d50b7a64bcbcd94378e33cfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b316715609342e513e11a3f370d851230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6457bd5b6741cf97e5a7bccdac9f148231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab128d7676576c9ca1ecbfef96f5ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec495f6b8f66e11cedaa389cb243767c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac263393626e9b02945f2006a3f708c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d857a47c9358219ae912b66b835efc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dca4747dadb829f9470169b532abe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e456b9da50e4548d02891b5bad6a85a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbea2cfec584d1e83206a20d3a48ad6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a17b5b17d3c8d0e42e2bde5cfb82f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc8f2409d205cf0a471114e72a387240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4431039c2dfdd39d66266ffd740a36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce32373d2745f670a566f0b7e356ccc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f785ed647a3b8d7e6cf9ba896d7e7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f4bc3fd6be042756afd485ff493f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107598de59d91f4c3a5f2004a193b13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a56307392a8399567fc9f9827b6ab7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c837a312cc153895770369cc310b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4412e9bc6a54656edb9f7312f559d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266f5a0ffd6ac40b0206b0e44207d42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54197af2ef96ab57ec5b8354bed1fdc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ba24e6d840d3971ea133333f8b74f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6870d73c1691ba7012008ef87e47b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8b1f285e921f14c507bceb350cf86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175efd61f1ef79e93532c3e8c77f6276254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a31e5f7eba558941687bc7bbe9ea66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc2ff67f2735a1be341b0c8fa90743256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59076362061508de30251f734bde9c52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804d3725f951d75687202bba2f1c80f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb18353de3ead3162da409573e3f14d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f14c0fcf454dc5d7eb166b1c71e6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71138724951857669b31cc7196b35149261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d0c0a4081a2673084a3ef8cd7af87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1062934b970a59df32dd14feae3525263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd358dea8a60e0378b544649a0ca39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aafa6821277c23b4e1f28b2d7801f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f398333b39da70db9fd19c3863d408266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d72f0916671f419bb6bc7bb27e45af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616913f1314db7de4a1e32f0a55c673268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64548add38f5453568abcdee9ef3dbd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554989369f34d99a1c6ffd545e74cdab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eab179fde2fe4b300afa657ab304bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475d4348df011476a78ec381e333996272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a97840382023b4544565e9405e6c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00319069122395af0fcb51d3806af50b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c13bc06547f1506f554ec25ad4124275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fe798f3e8c51a0597a1f33ac139ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b49cd10a86d98e3781e1b1c060297277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841dbc6fbecabf71c2a390f047180e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e673ffbc6560cc933f71cad9a54643a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62409a5f4d7335e004125a127fb5ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700daf73abf4643a6c3da5c8bf2fc79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c5634c216a9e4d9aa32e1ef7f427f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ff5d2b9b2488bac40065aa8c9ddda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c127e8a75979805d09e2e32dc7b9b9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348147e08e1c63dff78802b40981ebfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8937c58675895ed36a1ca6b0777f88f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4ed86a4d3c2a67a495f2c16de058b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049f6087bae45a3f9d404982bbdb29a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674683405a6ab23441abf6c66e1771e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba13a68182981160d535da2f8dc790a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c904140c3a2c319c9c0b62b73f5c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5017c2b35247e35abfeccd2a9cd095292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db92cabbd2a61aee3202aa12a5a3268293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be12d72276a5c5369508ea778d5526294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658dd229448be229244511b9b2f01bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ab7dec24778b09f42a529405f2eb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8feb0a83c45cb28c376958ecb6355297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a8d2f04b925de1fe502ee569ac55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614442339ed51cbbfc2e5e877a340807299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfb6b1f168e64963732f8f98ae1c8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5846ccf35d6d6c274559a3b772433d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e29c0d7fde2eab1e50f7694a469f82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a86f9afbc5577d982488ddd5fcb5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ae5e82836cb38a4fff9a22fff2710304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42ad610c9c0ae54353a26d30f45efd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d391156a21006425a932f501610407306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4986ae401974e99d0b6a8d2f5ef142a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9d81beb25d29b0967c0523c2b3da5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1705018fbad99fdbdf6d2031cae71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207555cc3cda9e55b370e108552fa69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b698a4fa5dd3bcfbe865159cbaeca3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2908d4edb747ed9bd4bb67872d570312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ebe2cc2eab762722aac2bef7c811e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e17af5d37ceeec99b4393e9841d30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52819f36853b9a863b340fd88f68d65c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eb7c7b7a130961d9101ea8b9e46f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284ba3b72d2c1c436060c9429d7ce41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024051295ac372b44595315207c8c8d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd449bd2adabf0c25d15bb853db14d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f7b646f7a229887e693d419398a83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8651bd03e9f5c95fafdba85954a94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda75ff33d006aef8f8b9824c898d669322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb96fb7fdeb6979a0177712f3e01e5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c733ee4eceb781676975e54fb333d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4094fd3c5645c01b3623ef5830dc192325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>