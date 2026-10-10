--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023fa9b527ba302326f516570d5efec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcdebbc6ae9f4d178c7b9b3d897ec12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e959fa79dc00b45770119183cf93a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f11128c9a1bce7e77b30137bb1e294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd452e3491b4890b4c2b84e874675b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09568abc8369a4b4e1d4058f1f97d856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2caded4e82e5abe8f041ee15ab83617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3904c7043cd071201d70d095fd83cf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52375f108d9753190ca6abf6b986f8869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29a3fa5ac2ebc39b1eafea82efc65a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a712fd938417954f438f7d014514811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3117513dd8f372622a66baaefdc5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073f0757af3ec7b702b1991599e6a9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199851cfd881986308225f65cce6289514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb9fb40a31d4b524dad550571261ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68288c753dd3795e5043f98aa69e1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c471b199333ad72cd377485e93913117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b63421dcd54710708358c0569846618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aebfec28822116d5cec508bbedc8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d4173c29245283d5a4c0b3ec9da3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ca143e07eb2016e3e1e38da9f7c3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8033a64c163d82c4a5989a2248bc8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da80ca98e7ca61e575c30aa7bbc3d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a501b5dad4eb080e715bda6b1946e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393fd3c336f224fbcc8bb7eb89471c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6717d11a762a38e8a3ac53afa598c6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc19b65913a8dd695f7c62bf38835427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d7a91b15a678eb059cc0ebb9abab428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3afe4f4c16f21d28d0fa161102221429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed53526c500666652849b568c1b19430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4b9ea4befd2ac9bd43ca0aae85fc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76b418ee96bdd30125a90158e5b84532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076714c49764c688e74635bc6e52a05733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b321f1d375b0b66f03fd7c241a00dc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea716657b1e12338de25b49cb812fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e70fcf25a78c83db7e80d87d930cd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31153f7a32c83520a63b6c99d60e7b8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b135384e40e349b0784ddf0b703ab438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0170242bcf7db25fbd06301f8812c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a584e9ab0bf287e0cdb8c28621e07240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a53a209b861c2b29adee17978a66d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963907730a9cbbd94b95d7020b42c3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4eb50041f109c93592e9298ebb2d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec237e24b796596e7292355a3b3e97d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f42979fcad02c68f5b6971ca8cae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c41267df56bfab3989f203674d78846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1b2de56f645f4e2a2b21643f2e13247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1eec85f7b49102aa7b288f9e1e92448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d3823f9ab068497dc641d9e9707049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11caafa57af45eab6e4597178e061850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea31ca7e929eedc5bf1b3686cb6e8fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba1f59a3e6e3b7899d4c96521ab3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf192cbcbb5e86af213031d500674353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc58e9b8369b07a4f8c02a0c5fb8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40440a83aadb427641b3bfa9baec0c9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baba77c5da97a95b5c8e33db02835a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f28b5f5c60a7fa6503880e5dbc9af357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e90c0fd00632ffb538c786bab8b71758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c64923474edbea0c9bc321395c44659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b49e15e974d5629faf9b54c9c595d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4e4c578e5fe48c6b591a2651ff21f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df4d4e7ab3065cc58f34ceadf4f05062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad52aa74b4e1aaf5ab783707a069aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6153c39fe1e8a87f3f3519f0bb06b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd65dc501dc6d628fd4d1f1da48d99465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b3ad950e2da39a5e1d40fa035491066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36074d45ad0cd4afb06ca5c6bf871e4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd014a562ed254743cc50b48ff55f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6c88c46bc85dfe094ead786c68e0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62174551fee91ce9d2466154c91b9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec900b97bf4777da487ea9a6e6469bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec5945b7fc94ec316eb11a7b1b8df872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f7975733469db9350542bc0d284f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089dc2bd34f6241f681830b231d370574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c6dc0569459977bbfe17ebf8e94b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbbe6801d8cdb31ea9ae361cb848e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e31b21e7222102ca464eb06369e4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b155da07ca12c9d9c2671eb05762c7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063dd85b452cf94dfe5a62f44de1e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c43a07924a12efd9b8e3154527fa4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f34cda82e6a7f27df3892931ff690f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d68748dcb0c1f7b76785ba8cb5551a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ac5e816711e6771585a6a7164c7fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b592f6c08a5f1da9e17a65c2eb09284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf995fc30ce16795ae91d10215fec0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c0157f9968d10ed58a954eb0c7b2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e97709676303613fb348adccca28a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea55e82995805d09903bed8388cf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907de494d18829a645f67769366d43b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faad2a2d9e75beecca693286bfb226a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25431931e1bd243bb53107d6f947256091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc62ccbb6d1186824b504598c2a6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c6918a5c0b43b50b12ad6cd86b33d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2439693f89c4bf2efd178d02fce0d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468eb54f83c6219cebb585c90ea297e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97da6573806f228e01e9e37babd11ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fb6ccba6ff959f29d0a226ad4135397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e71516aa2e4d1f0d0250d5da31cbcb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b79c574d058446a82bbb1d099c94899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2113eef59376445eb6e02517de6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cc856ff1ff380bf1456a2c77dd205101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57662f33db114b38e5d243820cd150102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ef4a20c3ad3552a7b78734d608db9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4a37bc07c6daddf2bbd8240d1cf18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a728b351ca1dfa3152943e469db2ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe49f8cfe77498d490bb03e043dae14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f3da259ddfb0a2f8921eb561854d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addbc3e0a210181c4526dc8a4676f40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30c95c94fbff1e3d8e5ea62bae2905109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493c1d3f31b050535345b0b48c6bb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def34d05faca53942a2b5a3e0136d037111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1d0fdcbfa2aa58ba28a54b2627db2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075d3e20634107e14f09e6b1b578156113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86036248e3288225c94103d9c8eb7415114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3cafd1ba8cfe4678293455ef9b11e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88df3a0e3ef1cfe64f33804b8d630d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbbf74bab0f41ff17ed7500bec2984117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0110038fcd20d9176f0004cab4fd28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3ede38ba4f3f776f9c36ada7c71e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfba84a5d9b9ba3a0f79e2cd82cf4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39038f9335bed09576f80a97f3b8fd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67785c012caa71a4cc30f77e7d15f1e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e937620432a054612c7bc89ce1f97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f509e961ba34150f08864488087edbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6459c624d4bcfc263d74031f36e509125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400292185ab9327c92caf92a3876fca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9112b1d03ac47048f3e1f456fc7f934127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b6a52eecfa9d5cdb6ea92165416b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd50c25ac7c10dc00e125791091d74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7cac95f8aeec4f83af6c0a1a9a56e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e4feb8894ed0f74ce43f5f4627877131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538bb5345fc70ff754251ff9c167091132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f25cd1d82db481ac13fed2ef2d232a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac591720b8432e0025ffc2e37bc9a63b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5afbf48a2c20bc603209c08663c338135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a1e58baf2bf46660194d8bf487868136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554e8652d218a71782544038b3520e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd829508e73e4d948c901f9d8c8a543138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8d460c0ae10a6fd0de35255368364139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee99a4c47d92b58203f3edab807fd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658a4d4bfc321d8faa7e25c5c534025141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb566c4ca87124c9917fc5bff3752f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2556316b0cb961c409168dc128cff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faa2f6fef29aace46ac2b273daa8d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a564594580853564744abe2c9d63b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fd639de39ebbc564dc0b0d4f1bad4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e75d005c330e41a38c0d86503aa797147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2ebd60fc9294a8c82e359163ddfcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550857253035c4c642d14d33acc0185149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435249016df06814e67bb98f4f0eda2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0c3207c702cde5a99073022edbfa4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768768c0cd1520c8fadad313229dc999152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d5973e7a2afd3173f68fbb610cc34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cf37e34afd734a721a553589d2851154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a8413d443296f191f8152dfcd690155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201435f3dcdbfd7557a787462561b3f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6400499ddbf67ca8690da2f5bbd33e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56825e00dc1cf1dd91b57dc42e4e2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192eda1cfc0a55ae598104c3c30ed7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2305ede2f45c7aa8f3fe2e15004a4ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87088dfc5217969a963f88570509b719161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b3c2a2f57faaeb88af6077ff3a294162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24bce6b0c9e923c417faae988c6468163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fef57333c107b238b8036bc738a68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0b7f357c718aaab6498cdc7abed64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a176eeac48a2cdfbe714fda1f97460166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91a34ff317649ce263def30c9924b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffcfedba1d379513b4618ba2138dd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25c6d23aadacca8c77943e48fbbf91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ca5ce5e4a3cb406f9242783fb8c1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b570f929d131f6240a145065af3181171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba637ca010f3b459b139501df7e4946172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc146d77694d8efc6c7df5778f0c4b39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a4bc7df81e79abccbadea1da731a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900de30256f31e5ec9f1dbd5c833119175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bb4e2f28896818366ff4ad38bf282176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e3facec96f6f60cc5d3bf8ba3512b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052ad060c21b673ccd23928f87056f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825e675a9b1c2444305efabd90b1dc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18204c34cfbe472cfcb884c40148ca95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4975e4905c9cde662231deed712a87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fe277e211b375c912a344cece8188182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69994efbd504a0514cdf2d98bbba8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80150db4885bde8590b4e46fcb758d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edc9c7a4999619810263afb0b93dd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e873c222bb6ce382721803472064db5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3b5a5451ca98e2de2e5b4dbaf2734187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3c58f6a5ba35e2fb18331c6bb4fb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7862474aabfc3ca6beffdb2a43338b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4158036308c734db24a8172f4cc9df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805127b13e0a7d97cfe742b6c1b6d50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39752c192706217b1b4273551c67a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42577c1dce8a812085b7ea6daaa85b28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841492ced9571df5cb3d2837c585395a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba322cadb3adbab26b2ed0ad24527c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd410336a58395840065a5761567b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297e3eabd128747d31c4d72992ad111197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734640e4ca9f92230b36d973d31816e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f531607a8688b600d0faaca25f2841199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef93e9b49892498a5d52eb7fb36387a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75852af82f53a6987fc75ddb77acf657201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb9d78434151552a90c0f897fbc158202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3893fef3292344e702a319147f28128203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1633ce88d229136e9d4b9d5d8ba9ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88a4fbd01fe278b2c46db187d91a85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df52e816fdf965cc8a340280fd0b629206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f5db3fbc43e6665d239d111c5d407207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d936fc1922ee83a5ac5964e8b0e113a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657b11b8593c2007156d550edd64d03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8321a7f0f89af0c066665e267de3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809adff934a02900f36a6f6b1133b0fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83698aa7e8308526220ef42a8fc51d7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908edda157a8db70d1d73e0fc87f364213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2f23c07633e145676973897595d73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cf6421cbf9eb710a7b771de867278215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56404a2b7e80c3cdc0968ccfcc5c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b83c22c09f4dbb23d4d22f42bfd15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92543af5783a52fbad19dd975f133ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719f34031c19cbcb29b9f8658208bb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666444d2b42a41a2c4383320165a6961220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942d9d23e7499f3074c6f562ce26aad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce904ca7a8f4abbd399b0fe32e71c26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6b721e60ec49d790d1aabbc4bae59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe4b7202b4c152ff669b2c708d920e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00461dc07dedb559321795030754a879225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4576c7caf79cde579a72f1e8568a69f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1f48abf52935792057b344b6c9c23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471eee4b56da90fe31d18782ebaa3d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeb20a75199f16709b44629f2c025d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f9ef7d6dc7f4335deadfaecbb8f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9102ebcf2368cab371b920313e52114231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8198a6361c2f4e906af9b45d4135c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1164d1d87279fda477ff2ee4c6aa1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d4a3e4ed469b1b5b6f6f475167f40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666caa0b1be533f8a023e0969f54f72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa2b914801ef8dc52848581507da78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4d4aec5ae8b645fa71ef3e1753d9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42932e6400b1d76b13a30f77830e5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed19090de3fd2ead21c3abb55cfb084239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe1cc62a381619650c9fb47b77c08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cd33ea27302511f4ab99022e41799241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4b3efe7484f568a2608185e5ef644242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1774f7793c6ab52523364c89f47f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8e7c7b02a9e9e4368c8f50b5a636a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341044c46cdc1499fd7d0285b3911d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2538991c3c01d95386a29c768320fb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cff4b0a248bd9907efd451b39f32c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75f19e7da90894d4efd981a4eeaf9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081cd3a33794aadc684eca566e6ff2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759cedde006a6f6945e013a7b33111e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4b660a3f3d54ac4e48e8b25de8613251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9222f8df0efaa6fa09d0e1fd10e23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e1cdad2db0ddedfed7486b15976b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6f0d545f14bf2c05065768c2c6fd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05405266f0a86c1c4ac58dbb1f9b533255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de9323c1a0dfcc92329a3d8507b64b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3393ef73d8ead742ed06a1672b6b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64acdec51a7821bc27f5adb2ad94ba1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13028efe60beb029a746b7bbef0d1389259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e00e687bd945dcb4e0bbf65cc26552260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900818f4fa37667a4983ef99cbeb413261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dcc49c033d9c5ef52608ea15c4779262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816286044cc183a0042a97684000cf16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae643fe532ad7b8fba9d78aeb0c7b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5010402b098d2ab3300f53c7061186f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc343ff708ba5355bbd66e1933fdaf6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d305cc69a57adf5d65f0b09a305d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947348e472b2c2b0d60e18098135db52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fa8f8af9f16ec79488fbc69a309bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de756366336233a283ceda6d3d22cdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251099a41896f8acbf9385bd1e91c8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8effa8079869510d23e4e08f9bc4a69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4873dde9d83fcac90d550951f9a1daa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41207d79fc31152c3e953f47aaf56e92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ed5cbe6b70d834cc47f0d7e0711b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb96d2e95ad8ca2c25a37981750f51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb31d85e27aede45240239199508f0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dc28407d552b180f187a3a193af48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5427f647bdb85e73b26f349aff7a50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd850450f2e9367f2f11784ede9d7f91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0ca64fb688b06d8a13990e49b9ec7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a2a250ba9c4433b393f993d4eb3f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1184c3b3727bfda9f92091fca414552283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a591603c68b07f42938ce882c65be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98239dfe2794c678dffefa2584023f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb0b108ff23b08eaded9906213ce4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc9b4250312e4c5e6210a87a8b9b96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b900e5cf6a96a8e03682162ff0c4dc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5562184362f6a275d2b6bd685a66a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada75b73c53a7fcb59278f9e5de22a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39c08a1b01c01d6dc3883c65414141291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b2f1d2ced59b7cb67c34d50b83fd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a425a237f6b2768dba792b3f2051d6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1309d7a8dd029302ce5eeac8f035b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969173cd03afe138d74066c9f5d8a2b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d91cd411c9f5e1e79df26080e4a38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919843e22ae66ef51b32e6b02f8da52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8fc991543b23163862286f628f0ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f02ccdcb9c309c068b4bb217111f7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460837d4d0903470cc341e27ef991887300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99251bf1760ec9ffd5eb11bac46c9c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0d5acac78b3a0c0bb3c9234e0ac70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ae7e37f43773fd0e86d6f3e8c4db4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8e66818d15bf6a80173d40516a0af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc161ab9ea350388f1c098cae0c71817305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117468f13302154a455774ed926ef85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45d20bdfaad79da519ef11df0d98d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fe298d03cb33b9515a94f1fe2d09b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb627fb716a5249b6ad298c44f0d55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58be88c57dfc756247cc8e2eeb230b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0117b9c8354d64be18bf653b8c57c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056edf661e1b2ea85e2d33bb1c774808312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba69624f3596d2f77003d8ac624fece313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb574c46e61bb949b0f51e19de08d071314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc21a86371941322c20b20ffe4ca34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99635e6380b8e6b37c08ec9fec909030316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5161a9f7edbbecc26b8e44e8f3a175317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13151d4cf8df2be4113fbaadba9eb5e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ffde0594a6bca0207a00437cdb1ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78a4cf4eff4e57eb5e856614f8e538320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf0742f3cc0d9f2051f72d4e573ca8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac954f13eff80b06ce000ad812b4224322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2e9541b6ded5732e93daa1d2a4947323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a52a2e23234eaf6f76dca172b66d44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202d45e958cd6710df9aad6341a99a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63927cabff6859d9c6e3fa5725f06d94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbca6ee8dadd42a0d233c70e546c83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b0f5fc8295bcbea4993a762815b15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd71c9258b709aae393848b301173329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e2cb9843e868a0dcdc7dfdb979fbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750a04bcd4839a439d5812503c92f76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ac1c172d790e8c7ac13b7ef7874b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6928d5fdd395f794fdf25e127a6bc47333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895c76765fd3cdfa9cedb009bdb25131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fc623fb940fb6aa7c62c179517ad12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b59986d53dc5198b58d31ed5bbcb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4501da82bbc4f43642b48ad26729d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244a56ae8e590027a3fc768758cd1065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40282960557158c39e578040b159df096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea3daf209c0746fcbc80774a47d37c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cbbbed3253b414eb1d7fcc15948d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c412ecbde8a87cb28f2cf2a7d472989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d000e25d7c97415cedb380f1d835710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddff5961b74e5dfc1e26e117ab6fb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a94cc82c072e7d2bce65278d99bae712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be5aa6ed1ccd826cf911e97000ca2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e4fbb689953b35df5f7446a17919a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c643b66c84a6e4f3ef102ead51bc0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db654dc63d298c9d906f92946facdb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe411f1468a17995a03dd352c6a1cf1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad78389dc0fee552613872ba37ea02218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f038c737bd0928a88dd0646466e4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928292bec81fba25f919198856b063620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccb1c041c80dbbc12d6a5a06986e7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c210b7af778c12866549731050739222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ab7cecaee4b8c2a596b38c0fc709723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7952890e990baedcec687bad5755e8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474746e254c2527226aee04a5052e02825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58c55ddad4eec8fd2edc294fec79226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd5538bd954c1c87eabd1af9629f5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310183bee26cf40bb24b018096ae194728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233169fffa8b9981ef083c62ed39cf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec29b32d62a941a211591232300912b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1822d5ef3ad3a7fb83d0217a8ee8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4330d24594f6f6d6d7037366c5474d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940899323134cc2443b0910953098af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69aa02cb642b2a075b311a983d32ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa2c30b6ff2b2d55f8f9b9061bfb1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e261399e358e37c21ad721134d87a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00591d79da07d992d198a03458a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d7e7911b90c7b9366354ff56bde2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616efa2d07a005b1ffceab9400985ad239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5e5e29896b84a03572dd03b3745eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f425b25d0a3400cb53436919fd300441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b822b2a795367569272858b4e4ff1fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250add129e1b17896f1ea84b5325112543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca9244315273da083ef76f93dc884044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4d06bd0e7862c5a6cac34289c5c2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6acf1a3ab70fa73af937a3590ef3bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82496875a8d8834565ad4a154f40ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904346aae6eda6b483d6b0d3ea8d982048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a9aeefdd41f53adec3eaca694684e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8b39d98331c82d5e1094e55066fcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812410a402563f480d5c69570171f9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c843cbb3273694422c415e8056f0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab64558d06e448614da917b0a72c3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68119739a1f95063ec1dfe812f6d7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1558838e859584080f5fa3d63759d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d5e3950fa5046726118c17cb31e0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a99a2dc5926d491aa2985b0518114f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802c859062262611f7c560e866721da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30635c29bbd810be49c671c3cc8b2f5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c596c08cc81d55cf15ad3a80e097d6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa22bb81c1a50871f1843b11cea222b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec058b22190399e05a3175cd882b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55783cce7ad303b3c59be94c7cf56ff063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2b602359e29959ed6243a9b0beb8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e21daf29c9bc03d1c563b66deb4b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd730fe4b156a12a721061d113c7268666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad0a10cb67736448d09f731b7d8c9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e2018782831e2cfd8ef5681c8dc6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b12f0fbc25430f31a1ccb0f81f5ab669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e4227030d4d3e323506fcbb081d5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4200997c8923efc62edd45cafe0e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3a3852655c87c4ecd576c88b994c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05de445726a94d3af126b25ffe8fcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23384e482ad2e08473d9bf5eab993ae074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a214081b6640c71aaf95cc4ebb7cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563a5cd9ea7b3caf683dd4b3d2246ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a96bd7f7c8e60510f63c9d5476b35b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28097536309856fc1dae71853b765fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a686beeac6c742e10abf7bca10eef9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3923e13664d493eef8180e8439ac2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd96aadc8152fdda4512c3e47b1927b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551012d137d528ee83bb8e4798c927782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd541322cbd62c071de416136cc90183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5eb32d6c0bb40ac70bf33f2510daf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183546e5cf5c5bcd10566cac43d8394785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3700209ecfc78604f808e6940393bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be132b00f5dee8fcf6da301fac4d96787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105a9e08fccf916031b23bb60eba03088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1576afe83cb5cb3794f5ac547e35e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf451e8c615de9205617faeb8c2230690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f6452393cfe76bd061d5c139ab2f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846252d762fb4d7edbdd1a341f4965592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eb43d811eb5d6e91ebca00126aacb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08be1a06cc8fcc723b4f85b0a1ca6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bef2252d10342b933155baa2665f5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d067e7348c1ce958ec346c0d867c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac99db5bf7c2e4a609e3924b77e617497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88812fd21d7afb1a7ae5e97895826f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67517ff854455f5e07b0060c802e4ba699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5296eac5f3f423d67181a1fc5db4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c1ce47acac29707877d92611de60f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be208bf38a6cfddf62baefa786f677d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246d6aa01174f0f96b32aedb696f698103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcaac940076fe9d06e52a4fac424a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773a62045da24a550a51eb5ccde94b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f409f44919c1ed75773f546441e741e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b9c19bd7ecb5dfba6768cb8551dd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d87fc7b31926b613173c1d8b3e159108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab75772ac38d7053c4854583ebbead0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc32098e4f62b6e3896f2d054d719f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b38b5d23b9903f538d06c7289afd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35914e3f0320f1d944fb787fa9c833112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc63c3585a8b06f18bdace0a58e23d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b5f422f7ddd2c46e314a039f18834114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501e36cc6e8f32982c3e7b565574ce3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39825a0912cca3342425aa27f853afe9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0b50d6792ae2a92a978ecc532ee7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03e0e2df1c2a64f3e2ca5ad36891ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9679083b378270165e82208437ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12077f621f43e7d10cc663ec4ee14e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf19082b84a1e5e7a13e1aeb267c56d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da44eb07f7590592fe95d9684b78168122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92241ca7dad387b3d72704c9303106b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945014a7655f9370ffc5d23143487003124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de70c463784d384a7e2ae2ccc345f83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304752b275c66a5e192be6c1b85d040b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc4c4065a6025d1376dd248e5ddc19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d26577b83f0a069aab72a2763a70a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df45c4a77df0c9a048c17c902a424129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423e14dfed6727ba60351e7ca861849130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbfa73c49145c9cde0a867eb4f16e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5445bb58bb018e5a6f7b4892a046f29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87f1478d4dddc795c6fb3449620877133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6ed57a88dae76ee8c80d9764ecf9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa82c349befa690fd0eb9393c63331135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dd1b5a54baa8af5022e8667dc7ba0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c5731ddedcf7e96b161e7d0f18080137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905bd77717f1ba7eb113a2c12ecad2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c91ee90eb15188d3ac5924c4108134139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1764c532cd8826ebd0b08caa60f6340140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5634b48c0471974e1b6712c23bb4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449520654c64f4c96eb3becfa1d9af0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4018750732ab048305f7e2d32e5b5ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c7f838e3c1fb57ec782c9c3289491144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f39de0c5c77353ceb9bca44b29c3ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1437cc4d1043f8e256d038e04f0471146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932e4853c17b63ef6f54f8043de168f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c69add1a6730d2022236159ba3165148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bb51619566689fa8f1e8527a795d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338161826d7d1fe9ae9db287b66ead8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744857b7cb2a6d4a0e8aa9f870e37878151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd54b5bdc24756069237681b9548476152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d099a12da93b0acfa0b8d9cfac183b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858bda1d9e0825b7b62ff99501807cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61135afd45bbac9da1e282c953cf64f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0123cc29cf21c2b6a21d81d213ee057156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a613404a174d721a8edfed035985580157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83e359baf37502b69948bd2677ccdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4b5f218353f15a973e30d593bc2a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88e1b7db6727786ab47e49cc9f9db8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b33ef5186c21485d41f5193af96f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735ba5ed667cc26e5cb84ad94a65814162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2761fc3387e3667b0f41387d794714163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24f9b04e8a2883f83c04102a805c52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e8fe047500aacaabe268c945286ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b43f08a330c0840d0073147d2f1a55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097028531022abc3bd09c1572a106af9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bdaf99e79459d70ea344851f41c56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9106ac0bed56d48d125dc9cd087c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219b1089250e2caaf33a3db01e68676170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd58036aad12a2935a5fc3a835a9c15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51350dbe7f39a7b6b88b15c59b5af36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4587af7db571b2c08da3c135ca41a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd8a3e067d3e8641da0ad7d8c193fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50274568dec79013d6c30326174beca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d58b94fbe6646dda78609051981842176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54572426e213d05434de97d06645c5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406208635bf2e133b8fbef0a5e25a5ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f200b06bdbbe7cf6e043463ebe623179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00dbd3e71f8ec088028a7855da683e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030a5c40b4b5adac72c1e32d16927d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9300825388bc9ef42d03e460569e92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331b4b3896b00e1cd08b38274f3f0c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab697b542cbdf0411aeaabdcf3b9aaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78328b5a76ebe80906205502c5d499e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463bb95468fa6472c1c19ccbffc896e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b04d234f8d87be018ec8e78da4bed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4a175875467017408dbdf8906f841188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa61229cb205979544b5e2300d9224189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ef0cb64e12e84e2d77b8170cc754f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffdaaa1631baacc93db8b35bcd4a4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c119db081c6154da45f5ca68aba7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b18081426dd75052e0d3d27a07edd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93836029922ebe4dfbc16aa60ffeef92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f0515b262b361090acfaececcd52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ddaa4ac5412fc3ece766d55c71ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3336e9f9e24d7ee4cfd80ea2ee07b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdd584bd650352e8c86a12c5ee9f7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed788909fca0da8fb7b8fc82bf2de7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d3d1b5ecf10e53d350e98fc4fc15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcbe4d1e518f2de21eecda66d18307201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14537b782d54d0a5faa3b8c4bfdab25b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbc6165194c475482fa5ae57255921203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cd2e8c8292b5205ed007e68d068f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a728067cc077772e72fe47f5d73b81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ae3efbafd4ef439b4bb41124645b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437574885895c9c9ba1cf689995a3b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33014a4ef6ac151361c82cf75857594208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f7fbcde70d226d900036cadef0135209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8692e8c5dd5cee6506742a6cd5ac8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4449ac54aac1fddadfac20e98e951211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb15f55453c6275f272ef7106bbac4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010159052216ad960dbbbedaeea6872213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046eefbdd22714f112ce7da9b48b7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d75b766f291743a8909f39380571fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e875c9be5603b2a4e20975c7def8368216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14513610b26bbe679e175261ce7151bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a07ae680e9782e9d98fab52109565e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3653c8df994feaa887365b2f67bd8d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7ec3c32f7f5073af77b0fd4cc3370220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece2c43f0c704d58331bf28d0b91de7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b7adce688395feadeac822ccc9d27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58e057040d66a505823bb41fe8c596223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb594ec0955f321dfc5ab6623a45149224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5c2bc0f81ebf5435281da4bab6303225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1c43d1497a213e3a0127fcf064569226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ea0376975e230086be986859a6654227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a58a2358978bdc0cce35bb9af92951228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae9b7be6706f01f38050ed7c3618b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff4e7c6c2c4900972f2f75b446b2f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cd1b7947d0887d8ca040a6351739b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9555709d43f156d3aa021ad6bf7f938232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61eae233e391cbf294881b8f2ec65a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1efc5fd5c16a83f61ad64a63cde04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5957d9d39e7f6b858151e78973749235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da634b9c0b6a4eb4c3bd9fd5a7667b98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742b11f935fb8aec47bd5559a27ce80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f5ce0e6503725dda0a380238f65c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecf64444b1e1d2a073751220a198c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebaf045730fe48d7df571b88fde2d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8df77d72e8c771c0c86c35e540c6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a588c5e83bcfa7a8e2d8817e0be2461242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba9eb537f6853f2840f8bf89a5ef75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403500290130bfa54ebece4a0f01d7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e3db1b31451265441bfc6ccc116bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c1f1aca1deafd28420cd911d9d203246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc57b4ba38e84033520b9fbf5712826247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf157eaa9f253dc4bc97e3079f7966e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a255236e02e265196a3e2c5c26ebb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982dd9cfb05dd254e68420e6b3b251d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7d586b4803affdae9f8a423c91a6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840f19ba6faaae0060f8675dfa91ba3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ba62f69307d98a8369e9ef64ffdd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e476dd4149055397fa12615814b80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8798ff6b2f9c970acf8e026daa2f3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec8d0a16a3fe8fb88087396fae09bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a519ba43376da6717d35e2be0d43057257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808c7a5a426618fb4104581d54b561c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed789e5f8d417cddd875989cf9cdae4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6739b6aad6fe7f613bb94ecd4036b7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29b5ae84f01389268e30af1c530a85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f2f98ea024a61d5f178e890c6788e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7e96b1f0fcb048a964d3edb908d82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fce3035dea662911dc9f5d74bc7a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cbb23a048e959d53483e58700a0b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1a8cfe5627b52d528a402668a7c80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719f1cf9771c0e626d6a940a2c6a1db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f014ad42a4a95e7535e5c1a73baf2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda956ed5befa6e9314251c3c089f45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a8c456852e5bf3c2dd3c0ab7e1da7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbf972825a6dbbd6f1be42357b29d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473acc8d0feac382000a9d310ea554f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc419d41020ab95c92471ddff47b1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255219292c86e8091bc33f5fa55d2e10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad79e458d6a4407c1cf92f28fd9052c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263112956a8fadb3f71df4de3c0ae35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3a2468545c8e69e02adfa5846fa47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb809d8b74283220f19ee3a27587084278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260985f5973fd42bb9a4f790f6ba7a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d66e8cc67da85e776dc831fe14ef8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b44648582530c301863924c0aa3b5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afaf989e65e1640f95626f516af187282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81da80432b800a57fa12d6a9388284283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e3d7e5d9f52b41fbdd0393745357d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bbfd8f1fa339e30c52cdc1f207752285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a8618031c8270740ef3304d80483286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c44c54d5ed516759974146f50398fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84574b592dca06d6b0456274118d0086288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e2d298b2bd124ba2790ffd7582269289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc05d4845fbe64556a26c6466ef52c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e6ddc0f436cfb0217e9d94ccb897b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cc12d75c319c1239d79a9144b0831292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a12e34abe82eb8bc961de131fde79c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8bf8239867d7755578140cb96a6b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f131e32c64a3e9f9c1eb88cf8db1b92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0886b9927a60aa4eb65522173c5cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6786db5b55fdb8e3058b7c86932237297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a103a8fd2a412c3958614a8050294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1ab54c29e95487f46b226ac945372299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb58004d80737103c477fb8a112d37f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a88476f7db0a66cf170f9715dd0081301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c630629d28a9d9659e7de9cbb655142302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794f4dde5a9bf1484b423cd4e185245303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358e8d696b09e98237800b0a55ae1cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7fec2b171ec5f0f292cf2e93a76a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b8f21623e0dc2a8df5bc15943f25a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f751d112c0783854349e8786cf1d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaf6a220003726815fcb16214fd84f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15447bcc6fcc886a5a9cdf98699400a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0cdb7f5df990043e23b9557df7b82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3836c51549521e17794eaaa1383bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310ba3fdd6fddc533858cbf7bb4ccbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd1b25d6032a75ae7a8788d3a05ac3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a875d3cf1ed1a66248982d3355ac4f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caf67285af35696c2a1e126a4a43ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406800e0656e932c1f157c6d38c34a3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa379de502e320ced2cd44af5e223185317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45707957e50e8548ce75b8dddc8525318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3e6577f81c17807475ed3259f7505319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436dd2105e47875eb8f7d8ded434f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630c2fd52d10a80e846374af98326e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1e546645c0ef74009c54f77b8df87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5dbdde204c4923eff00b94d4785f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763492946e6c2a57e283c370df85bb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c880e2abe40df9025a90452a129ef325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>