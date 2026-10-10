--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d79f2f0df132b348b4e53adda93f8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09453814ef88a31d41bfa76d1032e2012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d99aa1d5a5b7f5749e0122642e9963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd9fbf42848ab217a069bcd404f7d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee3f5fff5594b2d2ee53937aff8e465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876441617264e5b1cf97824de37245816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabee8341d00e5833d4310a44a1949a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9812f9cc17015084cde92e7a9c66898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbefea763d6ae52ad8f3e2238a118bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0fb742ec758e04b49191fee8e8a1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58a77f9c7df9c6ef982e4725531dfc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce04ab4f7283cd1f7c4e025ac8e1a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b850e6fb988976e8de97e214c01c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7c12ac69bdb49a66b63628b15b97314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c2d9be76c8c4f2687e2c70f6f048715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d8e183e62d306d040fb902da7bca516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f071d2759f2eaba9c2a3d94ed1dce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba19c1578cc242f455dd45803079e0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0a339eae14084c93712bca3784ad419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93b4d830056a0a30b953d5d33f94d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222067db64575faeba2aea349f1f84021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e89d6e89008fd94190f420d034694c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec18478c99aaf1e19cd5be95d53a6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f49775d112608f4be5d89079218dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f464129b9f34635725ce745f662ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04ac0f399457f7bfce708ef4e650c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbae47aa73d4cc0f50dc91f3a017e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeb0f946f29e6a2864200eee5bbe7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3800372306b794d4556cc9f4a0c7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507d1e30e4b146ed0aa0f761a48752c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c31101b1ce44e2aaa02398e66fc5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7b9b91983a90fbbf883a498c26d1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63dd1de56e7c7855701b6a82120a2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f3790b7d1472652e4173083ea2d5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30debe79911046ae332c078f711fa62535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392c9e5feec205e47dd9ff79f4887a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3040faecb756e6336af5f56b34162cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380436474775d3d3d8b3e5277ff51fff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bad651c6fc807280f2ebfc1b63e85e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4230effc2d35b25fc6cc038bb595d6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c78c00f075b40f38d2f685f43481541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8dc27b7b4b7686c2fed1a3621b63c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05250a23a7c075b6921afb9fea6d13e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3e182c7a3c95ee8d93edbd05b46dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a22ab79f1365157d5e1565586bc25845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b8e4134f011f54f4516de3f95f99b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7f242eaf27c15800db3c6bc6db1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d1e6534a2a21e5cc8a35e0ff42e7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611e280c83470a457c31c4d1b5874a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e4fa5d2f9b10dbff186403a558f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991382922a3495489aa6d73e0f55540b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90648d056677accd76c115b106783952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5a507845610b76dfabbabbac9be7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0cfeab491b7fa27b9ae9ea0cffaa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af346055b1711df73a748acc2ec0293355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb6ac022af8a8cd8a08aec29cb976856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49956acb0f988bc8b5f56de72546314157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87065a5ec9601dc83ce008d6d5e0c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b371aa1c702b2bb012600c529c151959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f43f5034231769f5d79f1010a7d1bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f509ca836d91cc051ccfe250a4272bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81070bad7225e0cca4eca0cd90a01ac662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6e1006882ed0595a13bc3baa676a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdf90b2432504dacdee45db1fd874a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be660b88e68444e2173b5075c7002165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bf660fcc6b6363df4f4e74cae76a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05daa2eee574c9cdff28bf85dfae1a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f01a4cb5a136600d86aa96d68d0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326feb166c86c8a47089cf47035029a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddad3679bf43feccaafdbf53c77563a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216badab3420b47ffe3fb62de92bed771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc929ea4e89754b62f4d6ec23dbd0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b602ea46551dc980ed5bbd3619a3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88b8088328f7bc3dfd076a536f213374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccc95ca6073139910b4f3ebdcfc48875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8dd9e322e60f452d2cbfcbc941a3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce881c25f963945f00af873037c074c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7dba71a864a38718305f8158d448178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6551a8f3c411b76f935d5cb14d96e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5c1ba35f293169ea8114c9a1bdd6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21620d2124026aa6722963b113dbf47281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdf7ef48c1d2afa32ca266118d248582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0341af3b080d904a18cd94cd1f7d40183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88952f3744b2994fa5f295d73a32e67384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c0d8aec9d697ab126027cef82c5e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefedbce807fe72d9d09f7d494ebed386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc39b405508200abd1ae98aafe5c1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae005f15c92891e5778e9ad8f3f445f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467624b27668ff19e14a952701f6d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75ecb38143fa8648f145a0c86ea21690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc937a32d6e8f776ae5442ad8bdfd92491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda56f5928c489db0062d7f7d46b722992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ebf3686ccecdbcf8328aeada4748493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1472e0ae2b3d9067ceb06d00d31228194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550b2f7047ee72624d3c4fcfc6f3ee395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b1a3f630544fbdadfcda5a202b30096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedb27b5a13142d28b5fad97e90ca7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1498747ae97901778d091ea9745eceb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7e7b475858fb352cf07e768bf26ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89187fd9f81c02e63f92dcbc147791100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d8234539f74f638d243b4f7c8a9f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38d37ae7a60279e3e6994e0ed34935102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c9534269c500ee85a93425c247a49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f740daf1d2a5241e8941bb86a77e2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b98cf0619a453891c1672232169a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542818abbd72174b6c36bd75e4d59246106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454a7506abe87c43ec9d0fabbac2429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2ad7e6fd0eb97a0ef3df907f5d960108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9da2a0934f4c5ab1e1419c90dfe9f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3446b50c92ba019c7a7d9f40817051110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add38e26aaccbf39eac6db45f8d97a7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391bc3039a0459286ebaa27791ef32b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd15e47a0855cf6a117d30a5fa94632113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db002aaa76f94b4ad6e79ce38bff7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce3c5dab6f2a5d1d69b3f1947c1cfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f114c121a2910df68812be0f55d2fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb01cfb83b21c19d76f0a289dccd8e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca7619ee876ca711d1c6350d436e8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddf497ae018c317ed017fd3aadedd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45b376ee56f8189940884cb048f686120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907218ef579a590b9d1a9eaf33fa2844121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297a8559b1b977026c64c56cb88ecf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f39015156fb2e2e6fff8a1b6aa5cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92373721e485bf0616b0dd7fbf81b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f680793b1e3e46af614d6de0ccb6a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e7ece867891570c96cfeb2b4db464126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528cace71fd1e4b50d209905782d037127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83edb9f6401a6ddf23ffb6d9b97457128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e448d1eefc4fe8081f9f24a17502618129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd9043b1192e8de4210525b93206f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4b047330ed9fa87f6ca4f14d59914131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d39f1361d78713215019f7f1914b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581bf8af68a8fd565d68c212be442aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca1e5935f6d52a2d74b07a3900d43e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37c426535c49fda7055c7cc811bacb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be78b57f185d2d949275e8e14a006c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829842a8f86f4778760fe0640dee357137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aa8f6994d7a2058415fd34a5cf2d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff0fa6a5cd881fa5f1930fbf126f6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372388676667af3991d63f522b32d7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22aa660a864b3c296f59d852c21022e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53133c8fa771fa79698fc1cd2c79071142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82701c6efd1fb7f20beafbd227fe3167143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6a63dc08d3f2a0b630311034426fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79779369f04cea3fed435b08eaf86e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fd440a7628e4cf1e7ca8920a33d81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78fb742a5a4fea7c6595e05822cf54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8f37bb644b6ec6aa158337a7dca87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9082da716e6ad325ff11b6bcf2360bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7f7c5dd0db3a6fa2025bb8bb680d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150b6215982f2f6ad0903ff15e8f9fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3667f902e199cefe8e725c1185272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00739db73290188514132e979c38cd0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907aa87ffbb3215b2ba46e49c0ca9cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6385e94f278c87c8d6414117768f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe847985d3054860d246cacbc655f535156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdcfc2b2559a9372daced010758943157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff54593a66589e72ec6f42e4db0af4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8988fd11106c15abdef491c61ce3b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf0cbb0c015c066f0558f111b176df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63786e5d1d55ed325b4905bc97c808a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af53de56eb78ff51fc40d3d3eaca21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ccb2f85ff7adf55cb50fef2973206163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687efd94891ff4babee56b50422bb276164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aab6e1526c282b640089cf136ea04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06362f035241f2443ad49c095acd31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005027b3514f66366aebaefc1ea7b06b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02863920c094e36696b77a76d116e72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de91f36c15386708c5a13321d0355a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12fa6c4a605991896904a0587b5b6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b14821271c22b6a1e6327270b72a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564af40f59125bd4c695cd75f31fc7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518ff5ae92a57661edd072335c91702173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dbe7de7f930baefeeee880b2ff688174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e007205d35fb12fb325e2c7f1cc7711175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7513f2b42c74f5cca0d93f4e24546176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534ad2870e2593e4b33fa020c71c963177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aec1a85354674a49e545aacf01974178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dfa93bb3f524c61682d3fcca7af3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed16aaf2788ca74fa188b628e2e142180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74253d358697ba61936fd4bbb6a3d5d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd1bb714996ff5951a7d313e5e8f02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6da10ed25aaad54f2ca49d7d1b72e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dce81afc558197b8de9ff4aaf575c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf2100559cd1da03c34de25ad860b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd8c8b9daf5668985f54aa57d3015c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b368b7b16bba0bbe231e13a7db4c01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcd869d5e388262988f1d6e1c63615188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a916ae39d6c2a2823529bdeded17dd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf286d61a48f0e25f68ad9097ca81baf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbd3bd035a8c249642dd760adefe9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db573aa107961013dc6d2582b46607a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b6f7ce0ca199cb991e42a87aeb3d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d841b34ecb8622cf480f64a09f413d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfae1d2393b950fb27ae0ab20b4c2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403266a0a09c166c94b5d62468dc524d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ea65759403e2eaa7413c604cf8444197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f6897eb5209aca855ef040be7368e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f2a17d3d5ae992246af7d5c8f899e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f473b0f1f8a2ad734e603a7fce10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815356f4ae29ba6a9636c6012549274201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0c8821b9de2375cebd2e3be11ab26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7315c8eacb7620033a0a5abd7aca54d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98e4f78ba124ee18e02c50169f2ce6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4b89ed8fd5ef58c49c720c0c26e33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a07ce1627d4b0beca2adc37816bf9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2925ec7f1af404203ce0ac33a05d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd366c336896662aaf028dc1593dc066208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855360cf512f476018b77acd91888854209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd811f983908ae0cec05f2fef27005ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888191e9396719aeb71d45bb197a1f02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a21e9e4513cb10c6e4f2eb3cd3c2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2ceceb85b99bc035957b066920ef8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1e449eb6678f9b1598667f274dfad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5f804323452bad76083357958d981215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34fbf0c1a58b08dfbb6937a86a61c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c05d752bdbdcb8fa501e5decb062f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f41497a2969cccd8619649ab4a660218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13701e4efc072d2f116637098ffcc5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b49e40aa28e14a515ed617fb2c7c7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3010a62a7552ae328190f9bac971f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e44468973b0d3e910a983bbf0de3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5ba2f4b40908f0d2ef480bd21235c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb2dc2b9158d925ebf786d560fcc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842b31c36975c32bb8a71d3c05146e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb26391ab54584d14a7b556349cb415226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069e49e03c080821c2c58fc72a71ca1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d35f0043ff843cdd3f568287e066c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea12672bbea1cd9aac7959353149d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0455b241e811bd4f283084a68759b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c73f6738f23544d6dba6050efee7eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ba4354ac389b21f4047fc20605ae4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879773254a25da9ea475a8d411e17fb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650cb1bf549aa8904197ea8423ea6a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96029740776626aab92e8781af91db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394019c83167c12399047c8e6b46a5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b8c6f026935b14a9eb8637e498841237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d27250d1fa4c1c9c8c4851d336a9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f97dc01e60c2902fb9b9790cfa16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27211c265b998e8ee65ab6c85461b60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1bbac4830dfed75468ff42c32f396241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158662ed70ad2500f4f593b121787c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae2d7215e0f69dec71486001813442243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dbe173146456b9c8f742d6891f242244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7c485237af799d2aac190df26e407245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d5265dd38c792c5ad72dce3d84d77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6770c8db939ad3644b3e0121401e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b60699af988005da1be339027f2da1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097622c3cca7b313f433b56c665c4084249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7841c9a18f054a5ef142055b318f9db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa076bc1790534bdffceae5a3c0df90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7770c3bd9a05cf6aede486539709c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da97ed30d4fb92ae4d060733a2b4d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8739c65b7ff717dd904e576fc92336254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6bc181bac560c40a8b249f8598e1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cd00acd5be0ceb7b8f4252dd6edd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a44b7c2a330fa4bab673570c75471257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a0b8ec5eeddd0c47ac2a30a999852258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e5f3d06b06b79e2178f6c6ffcab4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56797c100df0ee13dc7bc6390c7afb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10382f325d17c5f481b7dea8c8772642261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147d3f45a737e322e7f2b318a970a40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d575a93697085156cb25d447d47739263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5126aaba64b652e01f51f4922894467264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96560fef721c18075c2cf2245ae573d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087b8cbba2fc47732297687e1f19143266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea59a3f95189a88a0fb2d133930c8fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955beb7091691854531502e4676a11f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a674cf461f512a03355e347ebc266269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a65c9b549f97b8253239d32d28e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674a88f1c402b543a12de82dda31e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf68e20e161a79082f92dd499d68da6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed091ccca88690cb607d72226c6f7db2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef05bcd366c8eede9e625c2d9bb207274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f7240f39434bc3c9cd63f2d56bb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bc979de679032f6ac7cd9aa61694c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a794de74b27228dc3ee2300348b9d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ef554c90d413b25ce74ac8f25fb83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94339c6d7c8a1729c7976cc759cc80c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316877887d43695bc39b4fb955ecc80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d648264cb1ee62bc7043160d2fd010f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb9e236572d38007294b90f6879a9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e77a66a7ae4827872ca4095809c34c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e42b91d2a309a046423679cdc383af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509487d98ef8447cb778de0eb1661847285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1eaae470c34718530a6dd68b08a87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db56efb80d508b65f4f29b29fa7b26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d29543aa2deda32364308d8755f0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdc1cafe062fad7916d9f3d7575f14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435e2c5659ccad084bfe693b33bc99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5da57e959fb1e9eb6e44f46dc85a2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b8fc57960ef8a90438b65b8c25885292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b4c74928f6d3c226beacb9db9da6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f061e3e7eed4f9feea6f3b47485ad96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0841cab3beaefba83d2a1ebe822700295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb462834b190aee4f41d71658779b4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7844cd8432d1cef18901a470519b16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805a683070a35fce152d865ed3ee17c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7d3a9ec7bd06a4b911c31c9898cf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed23ab78040ec4a65338f9aafd06227300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981783c422e969a2c455a8179c22590301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cc677ec868872b1bd65967a5549d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f4cfd4fd43090da6c3e50e3575b83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfec751a3702ff009b3e9f27a5b8944304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689e683c64129c66da67492dcef956a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4d2030ad8e8c622baac51015b67b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba0fa0d85f76e429502ca2539536f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef5c746da43a26ee044ed5e4f753eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a712f5aa252cf39e3b70276b014e93a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c04be7a97d17501fc45522b26d1e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e6e193f0ce3aeccefb04d3151f970311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a322d9f2272171eda3aca39bd83f73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cf7bf7044bfc93c1cc6e203057e58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0ca61aac48407ea3b3379dc53dbe2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e055dae4211de9270d6278d86b534e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234fb102453bef35b1552a3caa16dd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f43ff0e0950ea667ab589a4a85c94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac36126917784a031464bf277a060a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052cdb461832f44a5b432de907a014319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0bcda455b5402c58bf5b41902fd3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e9714b560bc8b596a25449aa845bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a2d3e77bcf4a8819f863418141a11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaa3e9783d2abc3e44ec5d3d0901ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb874f1c8645dcb4eb4261e0b686a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d051ff53c7ee85c2d50d68f7fcb6cae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5224e2d3c0df6e2fdfd100aacb9b59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f8f2f18ad12e8a040a8036f5eb25f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aefb43484a5fc57cc00effcfb9d050328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35850944efa23466d16a921d5652ada7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9db39abb3cde54f1ce76946a00c1fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601be6b232d047db8c50fc178b98788331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c043e5632b8da6a5d50d3cc31533ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a74eaba9e7993299f014fb425a9cea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ad7eeab455fa2c149f8dc987f387334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a9e3afb47026f095abe8f9341acc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa059b6209847c883c537b5b230190336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f9b51999cc276f316a76785f81997337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eada5d9c39be3f369735e81a96ba1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d65d8269583fe0334d97382fbf35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35850052d0cc3759568c1725ec30b70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acf77e48391b6c8f5838a623c0dc0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f2e4935e0449942cd2f185a912ee7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbda0aec09a5dac8e6847188345544343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede3f65df64a69bffd2fd4d4f5c91d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86415a7e81d284cd9a464f21517ed7a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6509f54bda0417bf53d0a4aaf7135346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600bc1c60b156064ee9749f71c6a55347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6de39e4e8140c3675bec06539c3801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e516226683b877609481a5f75ca7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e755f4bc94de5a33e41f0b66337ec73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dec14c0a54b93a16fccb60a3c495104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92332a04dc82d5d7a5b29d19b57c58c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b45af74e97a7cf6b5352708a50d2ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fcd28eeaac9288ad6236d0f53d09e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450ec0b86dfb8e1317b919581103908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0698145e017021e1342fb0b45b23149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64585edc291a5a98385b35158c6dd27d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8108937e85434b03c4e2fa2ad7bd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e2a72de434d19f0f35b1159cb66d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f5458bf6e2ad69e0265dbd5fbe27913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf427db7f8e6b851092e3de11db3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee00aec18b2710a29bb76400817afb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbcc8b54546ccd338687fef9fc477616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb28c061a37e31a68c0742a6831e1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dca0314acaee654857b58c5e23364818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67d317960ac43bc077382dfbe197ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7406c181fbab6400a6078a62822c4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed38becabfaa4d6662ecc12fbab91521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e2ab3f58f919ba73dd30ded21d6dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d11314effae94a9b3a81620b8ee70f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46484f12af69748339959fab2807df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4915375330873f6ed4b1dfd71d05425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83453e36ce6ff7cdeea08301bc141f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d57dc8c253e7b55fc1359d040e13a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf45809855f265a0e6248b84b04fad428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115250933c2b7911580955c5bb3738929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb443c80ff0cd21324e01f4b28f2c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339db72bdff49e5ddcf84befa98d13731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9038920c0dcaaa6b4285a9085d22a8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c4a1847e116efc886a87ac0015bfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6254448234e65952557e4d4583ecd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480e3a2940c92d96f2978d9786eccca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509406295299fc6e53039c69537b3a3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0718c5f477c2db02af1163a5b3d9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9439c36c0e93f252bff077ae8baba538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a19e2ec5cbc9c7a7dba5e5a6fdd38639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370fbc8f69f828bf556516efa5c511d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e478d833b37b4549e7ed49f75833741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dd701426c4f1118212960b12cda8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2c717e510b9ab74db2ac6380627ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447b139486cbf5ef07bc8e4352868dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4f6bc6aef35b89173ed7506615d8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d7e39fb2a7b93cc40a25dcb66f95c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ce312b65dfbef6bced0269d986c7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638416372424ab1340bef03f8391e4cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eaa393ae8d33722bd469d20fac2d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328ebb68f9b3e05e5deb3cbb34166df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ff026acdbf142f337240d764085ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e1237207a740cc2012623b36a444552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e2d91aed11c4a102b3f414b330f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec38bd8be83ec55b027d1405f17210a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf25dd6240c7b1e5e52e5f029ad5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35762d889698113f82d5201a62d21256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac3a085fab1a18849424e4ffab6d2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a936489aaafd79c3fb8fe6e448da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b462551696052117d9d2a742f8bb7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707f29c55985aa72926081f549ac5b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fa379a1a45c8d599c6b474dbcb4f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7458fb3137ffbc3cdb737b13ac05962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c713513a7643f3e57338ffd774ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbfdde48fc8ed7e860bb9eead2f5f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99dad673ea44ed66ed6e8152d5e6e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cfa700724a483c6a257dbe37c25a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f2aa2c4414d50e9e14d58c3d3ff8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae9766c6fc5b8aa15876bab883050a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f798ea89c54bc6b6d0387dcc63eac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3527d6fc9e4e9410a8c449593101c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d54890dc0510c039e7f7dd713f7bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4523e82fce91ee8f403e33b672d69872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bd146e41e84cc7a52004a6b25795173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc52448ee69acd1a1113202a66549f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1582450731d71494ec3c75bc3838675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871b1716d46085135e1a5853306048b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b3eaca7f8dbb2315a4bba4db07c1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58db29d328f606b63208d6c41849bf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b78a083797dd866db4f69e4f3c227b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e2c631fc627b8375cfc514139bbe480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86884fb746bd9658a9803b5072203a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab14605253b6049463884b56937c60882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb528f9905d276b7e6a492d5d5abafa483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe301cf78d2ad23923a29e5836fe7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00017ea13550434fac376bdeb67ca7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f40fd39eacd592d362b019287013486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beb6d67d2104739aa686c86f57583a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72513ae697d58c08cd93503729d25c7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e752d6ceff8bd359d80d5447d08de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317084a4275d5b67878807571e72fe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fbd01e79b9e69a32630d9e6af8f5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580e95c038d00860c0cf2d0793ee65492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823b99b540293a2f990116c2f5ae28193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397cc37808337f1a3ca18ff33d76a6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d154c18caf3f05138a7bc6174c55295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3cf62edf3dd9a08f6ae378ac72b6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700d7c8603af49a6d79c9b5b12630e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6462f0c9cd9c750f8b453a9eb8a70f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd6175b12f7cb789fe7df4609e0f7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bfe7a0ececb1378b163e9dba9c402100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed8200009fbe25c24daa814d7730d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdbdbaf70a1815ea7f5bcb5d624b18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be76f5991b09675fa3cecb349fe377103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf998913eaa6eb13a66b257e81c743104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07364214d3f7d8de0653ea835d4117cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177a753c45516b0d16571c36a5cb1c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2fd35ed16225c08d2ad3df0d3e4a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed280c2d7fcd8a6b100cf40debd0fc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23181832e275e69fae5c27a913b0d32e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3273de308e93603b9ea80af550162e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85905b90322bd647040d83ddeac1b17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bc9aaaba44bdcc421ac2ede77e644112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c4179ed835351ce2a024264782971113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97731d18d7c1a2c7e715c2979c0240e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d17b8b00a4be26781bd56f8ec72b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d79331b821a5d5c8ac6113a43e0fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89bbb3588f0469df860d74bf45fdef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4098936ceba7824572b3263904af45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb574ee5e1c26b03645e040248dcb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb623f8bf5d7d7a5c8752d9d9f2f4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d727e9e58744d97545fa8db74efb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01013cd1d39882fa831a95cf5bb249122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a30133b4086cff92b8f3da550ddf65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d05895cb723d3845cf8559659c137124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcbdcceb940947a7a7c0072dca0851125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08f3a86bf41c31f9d983d5e5a5c4cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a21e644ac0f7c2963a7a912a0d84c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ede6fa890e899e012a48bd6c0029fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89505e98a36e8f3d31ca353b8e0f45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bc55b4d676cb98f4152ed577e993a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f45ee483fc94d5b6e88db44b06b810131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78052e489296ff9a187203dabd9ca422132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0510c92192e6a5bd4143e823e1a5f85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889966c197a576f60c1062ccef677bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e12a4dd85e4bec6f12dff52e58887135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33390806b8b55f59ffe0223f226ecfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719cf183fc5909c76a08798983688fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3337ba63ee91294fb048131537056138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3108a0a53ca8c152b5222d0c5a3fea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bf807995c7658ad3cac18eb45f6ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a272689c5bb297a0488667cb4181c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab40298be927694f4f7ac25e6eadf98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffb294e256107fcc660ef0a4bf5d8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9868613c92e8d3975fc962cb5a989a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f140c0b58c69049f1fd44b3c4cc0180145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5f752a60882b7da914e6bdae008bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e305a6c8ce1ec19f79cf55efdda3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc6e49588beba65bab9207ed3712ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153a743c9bc4a3aa7c4b69659a1fb42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20127bc089ff48931dc09c665f120ccc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a449837e9c426bfed044667d13bea3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4010df4745392e88d6967eeb2012c2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a8262561bfe092b626677f89b7883153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304caffb50628755708c97cb44e4fdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1e6e028b2f4d40047150b53b5bef0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0bf6ec88ede2531f5471c76c5ac01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ac3ddf91eb609f58d8685c0bd483a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b3616677cefafa16b8c0fe6f5102e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbe9484fe2540b164dd79b97d03e45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de397bbc472e4aba00c9b2f0dc39d961160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c157e9f7b02e49355750bf3b896267161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dc8f74e4c088c38b331ff00d8fccb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503314e8989968dba56bbc025736b41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d79c71a7ecc6c73d93fd64c45f192164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7b0c8968138955f64c658ea455aef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c60c2e4a828840b61d1c3f49ccf16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989f68ab22429698a08c3c31b7cfe86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4bac92048b2f7ab91d05d76c3d72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75956dd17ec997bfc0a5c5675f3015a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4869bc9164e5355b5397617cd474ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79600d6e55a2ba53d82cc854d71d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb49634d27dcf094a79165ce7131a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d4fe47d66060526c4c0e2f611e87f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a6c0c0b2e94f8eec7ce40ba21f04f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e206579dec5392842dd59ac6c2bc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602070498909a5361a0f0877fc79c180176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668faa952f6a7a8f5f56e9bbbfe6e1de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788485887cb5719342ee46fb5160711b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f402f68303f8f4baf834366fca842e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201837aa0a4c9411d688114f66b6da6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d38739cd9b7155150f7d5324eacd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c603a23c169743b68d9aaccc4180e60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91c8e8b70c42bf040c6c7d45bd41a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfc2d624d65f22cb63737d6bae6c77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d66d86299794c0a23507c65947eb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d99fc0326687269232d908f26d8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67d3ff1e296417ea7687d0a95bc703187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5286f2d84f314ce37ba4580ac51bce5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9df30250bf1b2f89b428c7cd10d30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eee6377928592a363d4f2c98f654c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d40c88aa2c6b97b9f2b90e7ec5e85c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960ad97de47d999f628c78ad4ff58af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9f8e9a8b0796f774d65640c2ba7af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92924fcedc3738da5f2a8ba04ecefbe6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956eec7aa1beb6e5bc4d242be6db1b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2cc3cba32c92d59a4fb259e0bd48a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b3c42d17f239373d9905b71487a7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7f5b9f563d37e38175c0b91b527ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ebe17a8a3a567f0a12be38775320b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb6da503dcc4d3b15b11e417e70599200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853d85b7feb57334d0d8969a635843c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e0a8d15cac622eedfc2754a9aca99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f37593d5caeaac1eb2382bb42d01cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d277506cdbd43bf77771c92189a42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978d233460dce978ffa3da254859bf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a1d3a0a7642881cefcba7b4131786206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc64a8282579278c3a0778a0569152b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53705c7f228bf00c2069f8470d42b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1fab799810651519921217af6684b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473adeeeda0f129b37971dbab658933b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4050ea39b7671e0c91b0bb5db3cb544211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23d80b675f3a144dca21f2027fd118212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bb110756d12c7b9645709780a3fc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5915deb78f7a02feb61c9b5d121f38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49139b8dc2a754abd8601e653ae1e766215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f82a55026947c7513afeb904aba2e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dbfad2752c3152cb39dbe12013156217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f283c1ee04c794488b4cc238de7d47f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf48ff836b17efd7de35b74fb95878219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831292650740484a179e812fea2e86c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0ab75c53d8cecd0becd0b6c9932b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1b2ebb999d6be23909315f8443f20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2363f55658bb9c384bc8c1a2e4319223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f492ce0340ee51dc041d4fbbefc66d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea8061d3715ec9ba33a8a811c80f39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5b734d1db227daaa37ec304efb019226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2972ed01b15e176d6ba90b95910f6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8eb5a0c6255b290d025d67122474b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7bd92a476e50a44f74ddc7316d278229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fbaa10ff25e75c7c9ba7ef3da9a5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebd0c48861a386998ece25b030c086231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fcfa6ee32f70121be3ab58ffdf2ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041ad6d013f08d6c44f576e390e4bb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a92f552b88c1324789fe1f4e76b840234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949b586711fa5553b34edcf798648db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9711f510070c4c69f98865d3e9fb78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53339a490d66b30414e1f449f829f0f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59df166827f0a75287ced68b151cf06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f06a4c75388c795a1b5b55deffbcb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344fc91335a4175f71f3227465b082f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cb8a739dd8a6237362f267fc9e0dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6c2c68fbd6dbfeac55d2b8fd90f1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b5dae63d84347ca4d204c69a3c201243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2e12f1b3b2140b9cdc4911ab040dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02651a26c185d2eece12cbb1fb4a627f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fcc5a081b42ac42983da59a6ba2a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f855c63dfb0ca2070ba549d030700d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135056aa9f48c3268fababff4bee7e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037931b2e984b80fbf78f4e2060918b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a845f298595a55724777ade6db1220250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355425155bf0741f14b41b02d89709c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57cb61fe06c89b1eae84bfa1cca6ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2219071eba996d55ca76d814e789cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa118bcdeb0d8ddc6b168d97d804b95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766a26e84ba3616bf3118218d552f36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60ebcc929d51e9903d0b21e8a244ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae65f056f9507737a7267daddcdcc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dcd55ae51890bc6699b0641a270ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a84d0352a478856df5a09d34a7702f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546edc55addff999ec5248a458b95a63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8113f36694f12387bde5abd873923261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26233f6f07db92b4b25752e33d837ed2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b673e0b9eb65a94dd2d9ec1dbac055263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b37f8126a0550874b6fc268e489ee2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05360907166982f9915aa8a724549d5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf6b4fce7bb9c7c4336e7f792c6c66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f7c8f4785230b530c5aa1e2433f76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573249e5be674f04eebdbe4643793090268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73dd65b21d1ae5cf4c33d85b58833c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8366fc9846f8777eee3fbf923f47fe7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8f76a046651c504bb9382b8ca6dcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be22d24b9a9a209ea807b6d63e9b8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae876c66792aa2aa8df1731d6ebd73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6b4b93f9b441b77cc9d5cb49d5ae3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a33fbc9e55c09f0862a977f0aaec9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6667802737091c36c2e0dbee710124c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78ba66694759cde7ab0bf54088513b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231f96690015bff485aeb3baa01b870278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723a2da2d2497f5db480e2924facd2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e1433ce4c5263fd1392677ca846c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dbdc16e88f1d2e1ee60daacc97069281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292a24170b0652c1bf0b9bb1a1aa7cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544eabeba341347adaec3718c22055f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496857b93b164c23c2ccc24f4779f62a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc905e899e5a382d1c9ea253b9cbdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbae10f7eede85f85f5c7b0a25b3b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badbf9ae08282c8c74c0c5bc01f9e2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d38100f884d66523548ffc16c2151288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b945dab763d96fa4447bea4a56a226289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a12225b56277910e4e00daab2037cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73f40c6c2ee3a338a3b7bd6c25e590291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6a44629fcf472692a095800e1c2d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989e222c0703b817bbcca463f3e97a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca77b52cc1c7d7c9b7ece437f2ed8d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb02534cfab7c5eccae503ea198d19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2f053397d4f54203520035b9fc324296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f1033c809b6de5ea2c0bf9176e3b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486c70eeb97e6b4fed1ee4c7907e290298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc77c8481df96323ac441d9e82dec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92190e13a27551ce079678cd0b80ac5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a9788517eb0b7f5c4bdbf469eede2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f2b9129458d4ae0ecc195ae09c2ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7e912e396d3f5e8de040a91df7719303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b72f44c7a532d2b73ce9d1b7184b04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7f67286e5f0a9accf521919486fb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07853ee93ac465cb4951083bb5016591306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487045b992eeef5bac67644ab46d3b32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ee836420b572fbdabb07901e5f95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7be3a689dc12136b03ef91dac99349309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dae49582c158dbc0d50d60270f0adf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b99d63ba99d569298cb8bb15ca428311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269341adf2a977309589cbb9e7d9ed8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c90356e312e0e803fa7170a43b3cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243e6bb11bc41431c564ea939981bc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ebb5df7d24316fb98b7e657c8bf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec518096c4d800692f5c6d029ab408316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186504013243fc58182a0bfb9cf03e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c554aae634c3fd549c59aa231c4e5fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c4df077d924115210d59e5c55bb38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c0b71649f5b0f9f658a3df3c3de5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc61b436457e82699ed466e524c9d07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f56a12772cc7e9cfb91bb6b2324b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6754bc7097bd87520fe508345b2084323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7786ef7197e397fe1073ed14bcb03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbfcc9fc9f9cc956ec1a803a823ff9325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>