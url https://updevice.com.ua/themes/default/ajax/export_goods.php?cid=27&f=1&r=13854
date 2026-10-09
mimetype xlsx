--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f368be3928f37737c1e2aaa4ce1d7451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1dc5bac842800a9ec69c0b20270f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e842f2e26fbe9d2694028b1266e893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779a73192b7ba48bbb85424d28fa0634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99182ddc99c0b56605cf06ec2645a515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74437487cceb9067951df160ef03b7ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3b1b33c5ce4443b41b835d7f9ea487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb2812aa0569263905cad8431d7048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a3dda3895599725f33bf0145b11379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b215f1f66c452eed8ba6320f13453a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04735629f2f7653692ea771b7b01085511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46385698f590166bf62207d98da33b7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f6b156bf43bf6a932d329753593f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2011d7fc30756b3214e72eecb15f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408b7cd6df7bb99f0c9f03d0a2494fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd917eb1744bbf3fd21be6c629a705416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ba929882de111771c3266fc9ed51917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd72d50a995443c6d390f770903c32e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9636a066bcf317cc30b370089a93db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc0d7aa51321c58bd9f64331a27ba720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c6182fc73b85fc26abd1a5ee95a0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385ea9a98e98fc0fd9f8b3043da8ef122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7595aa782bf578a53221075be38654123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5ac92b64e92fbc7262abbd9d2179d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf67dd188f6eda2c71e3201e031e6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dbe9da92afec328d24a79d8cf8fde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a02239b80cf032a21fd7b684da7e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cf32308fda717c026cd94a7116c6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9c084e64c24c4ef19b0e22fd2755b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59f5d861a9c275699d626080cf805b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f5c9e1ee5b800ae5879bee65e98b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139f42d0e169c8c0fc0692a2f9f9d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a3aff26e95b95609a93723891555c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318e77eae326c7db07b0b091995ed4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9766de219748ba86e1d919f11cf8f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d290a2c3ef7ba780d7837e5ad355936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0b87b29590b29105cdc71017dc5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa870247bcc54b1e8f37bb1ed9449738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae94d303eeb2a6eed728d72446914f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b8478e8903b6a703736a754badf1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6867beccc0ba7e14d9e2bc5ea366bd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a02289c9ab9dfb3612affcbaca8c7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679ef0686ade48daf50716e1635616243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d3f12d2cd44adbff0fc9809f286bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e5eb2583c6e5be9311acbe3477a0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88627af4354117ccccc98e5cdf67f02f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97538aa3311b9646710518dbae7cec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b4f204a0658582e5fc4bac2c86a2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b80f9cd4f754e69a4fa4494b99f9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e4da1d409a592a37dcd05416b08de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af1d23c222e98fdaa06fbfd809f64c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c493303bde7a46294e5492c4b68152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c30c22003ec8281a6e4c47e3f3dde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cb5eca2506888fcb4a963218ca4bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b070f78343920f580a22b40e1fa655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1501a48236dd49648f057d61f6345156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50667455da4655d4abf4b3ce8ea525e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1849f24434167a7751732b1db663358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbcc33d29c55f638c03a21155bc52959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df7ad91507323f9d6928eb09b603560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2fd2302556cf9de4e2ab63dc0b0e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ed7f8174ea678b997377ed523d76762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b29898501c44b468c4d9eea86b351c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f8c6905010e1c9b48fdacb47ee9cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5054685546586e9bf46cc6acc8094e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f39a11f6acb603b65e01660f8f5f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8a7fe1b119f26213fd50575c7443f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4030756465ed0db50c6cdb2575516d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183e308433439442f607bf23acfe43269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e440d2f996a7d34de3f88fce2e01e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcec13a676bb2c561a222d2ee02a3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937701d52114f89e46aa60ee2be14e4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045167172a8a1fe01c70b6a92ff563473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dfe7d148f7bf3cd2e5bb66e7f19cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11387c92b2469a926a2d697f0ac8969975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab19b8a51eddcbce19e5318fab660a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5b15f6c94bd1e313debf7bc5e7ca177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bf06fd2555fa84a96a787d4927c9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eafd66d67f36e7250fd1abe27bdc4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa819448fa23ed68f6682b0ada833f7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eeab8a18e14505b389fc4e9a4855c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48faabb2cc31ba1b082d8a7c2c8b22882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb498fd7b8bf6a54fabb7cecabc80b1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b53ef0b5131f253d118587bad552184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac407927c69c9675f7a9200c330fe6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fc200fde886463224a0255a9e1bc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a22d03747946d1e2db038b19b4e52887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85137116883b8eba6c70819a507836a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e978ab94727c33118eabe291581e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3054efd9c8b0d9b3d05401b528eb49590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02310b78c6b905cede726e9714574b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b6867a69c56649a26d1bf73cfebc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef21fbfa791353a9e8d96ea5fafda393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f55e7146baab97f258e447b63b4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e3b19f5e180d146b9c92be92ed3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6aab4d6bf5585e16f5ea5422f897c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42915d36f1e2bb147106617fc262230b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f39162109f4e682689599fd0f07598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fcef2bad486f05dda68b4a1a33dc799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fd2e446b89d5e67aa8e35c5ef5463100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea08cfb806478cc078dd54fb062d13e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b133f21dbc5d69e02e36409b5d703e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a43a2eed5cf6084699e4d33e93f36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2147f95da6c6b4593b773b81646a05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de130558794197870d168bff171793105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be041dec30670c642703e80385b170106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8a769c2da4036d64c993cdd679531107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04985997b53c39ec5613c285d05b17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90638dc3701d9d93813c70329d0d8969109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9efc67927e33f4ef20b0db120ab0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19ac2d10779600d8d005617f27cf6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a95feca4b0a9f018e2231ade440f07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b2e7110e4dbeeb36d84cd041bbc9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe491bf98f6660db7210d07ea4d7f59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7443a1d9e403d2e4c25ad20f15a36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916afd3a9e2a76904a3878a30e8de722116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97239d0525b44055ade7356cd02f8fb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161ad973737279b6175c94f72818c40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d5e6ccf45bc41abc713b3e7353c40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feba119cc35e0c9fba0a1740214a2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50626515dc40d511a7714e126ba67c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242d79bad1de06e64061b93a549d1c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed09dbe5514864d349c9fcd773dc67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7a8a754c88d50a7c9bf4cb7367550124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b75bbf531a998e82294fdac8f8b30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a2af2e49bab6c2d3b454b3446c82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdea7be739e355b51dd8b7115b10f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88b7e85f7c3037343b2a13e17fb9f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fd3d1f60fb483ba5764c1a88e1ebe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60feca0e4d74bfe5470e6741f2de36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e352b8041aa7187c2b2fef8c5936aed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c36fa94fe5d5d1286d8b48241d75d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff3aa55cf60ece49df3b0515b3fd90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebac4f573403a9ef414de4757d464c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e1f7b54c15461ccab31f74ac11f46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8be40302a7f17ce0505a5b4d02a423136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937e0e463c714ceb595e96c058f0ce6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428667f9e0d76874486e46614b6eeae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1816b6b05ece854e6a668248cbd927139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154fa1ad30d189637f2d73f4b274330140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e0228782d1c8c749fc2148783e708141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfbc2ab196866757283433e6fba344142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b016377b17461084e6e2d06105c79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d146662f0d5c2f14a2aefaec41588144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ff98abaa9704c40e0e2e07bb8392d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d452c436f7d6ee8f2dc3360a709f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d400c1b16060c75a5e4b6cc6c0412e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e20a35e5875c77c26cff81631f9c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7411539f1fe370e0df1caa77bbe4f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4bdea8a4c48db82ed119ecd7fa72f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07feb7df8512915120e425aaa2694d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad87b1eee13bc658b7303a628f4b5f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c777fbf5eb03327aa2403a450de9900153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a3f7b3b1bd65ccd1a2f4f2a3cf663154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d4feb7b2ffa664393314a22f5af08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda8cc2a0d9874f85fcc335a487eab9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab46139483a784413ca3e9cb148f41e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20567151338cb4c7ef05180051c8612158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77cc8f4303fe60f01da248a3b50a9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1d917dfa685e6c3a6b23a15145716160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a216dd734c749e195fcca0532aa7819161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f52a5b7865b2b53bd8666ec70aa7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc22af3590562c7bc3608bda4a4281c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbddac9ed8bec0ee7f05806e185339d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309240bd8dcb4fc3450ac12e0ee291f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672c476a7e2104693a235c793fdd358166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0b5f51908a12813e2ea838ce9b28a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052319d85120a9eea0338a4885cc7e74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b7f0e72937072d1da5ae66ca945f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9d4e1254410bdbe5ce639683a59de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64823a0a87f739d6cadbbcc26af54b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112e809c9b58973811f662f8aabcc38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a1ad54775e266586b4ff82af27d90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60353ca97ad7335a77802453069495d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac7fa148eccc691200c6dc47eb4d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b5e471d7fd076f47d2921ed3539ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cc3d0f384821c3c51c9c2e4c3ab8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf70818e5896f18875fb5a34f22545d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00533a8322b8c002560db8eae2ddafe3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5eae2430fb191b3aa45af79325ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43c99391ce2fb35565835129d9dd97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a9d31de3e469aa6c32d5bc40559ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fcef429ff2f10216ff31c9723fed9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cba8e8da4a86edf3234ad47bf2c380184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d87f23035c328f4138f020ff3c8686185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbfd74affbb8da22a4b1183c016e75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0106bc66aeb34e3a30720a4dce477187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc9cd2c26f3190d5bb123e52cbe558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b549b7700a3787cdaf5f9a0dab94e1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca45b96949bfb3295b952a6370df5fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e5f917d6174a1aa8ad84eb0e9e691191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14818990792af3c005dec6656d7c22d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84fe059000f9b615a02e85a78aa83b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dc8438f2b641638fc1c4c2b9265cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221528410ec90e1f678c1741980fbd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c630fc29e7c79630b94827c3af9f1a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb7fb267c1582cf6f398dd4fc31ed4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755ec9a7e1d618a50c99c28ac1a78dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fdeec5f219399de3b4f93cfed0732199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77982bbce69f78a9af215b5fd8145dbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6606ad97c9d30c1d8911ad3b4999416201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866cad60165559556b268340ec86b23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d33fb6320041bd401dabede203599203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aeaf22060a0a2a5f008075ab94cc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150f78bf0019a5e699907f02c5444f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d6b6c76ff422bb7d28fabef6c0e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451eb6ad2d80fe28163ff603f97df4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359a27211c47d56472146fb68e69727208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15a85a80dd08e17463407c221ab457209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7217aac4ca277bca0573f6cc3116040210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370af937c7253153f4c57119fdcc07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84052e3d7f2a2d74d6ddb48ca456ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ebe6f42d3f65b7be33d1a6a1b150e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81db8690b384666b8e3df6ff280011214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeacb3f9f23f74b6c927a017ba3faa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df02b1197d8ef8680b57d10b0f88b6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc4cf7fd37df2c9aa0cefd6361b398217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ceac9430eadf6225eae936496a655218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac073366e13123c47ab0a389d6381e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381dc16796cee8dd9312dab783f0a3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844d95b7f2c0a84ae9f445b4f5bc666221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275beb9fda505241a79bd33313c6e39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db24571d5ca9b80a83fb28edf1f29f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa35c3f7376db6cca296ae4a866fc8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47087ca457123920a041facb5083614225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cf58878f61fab995a6f571de9f377226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc0f6cede2c3721d97dc047a0c0a07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7edeb458c252bfb8d26f91e53faab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb96505d008786eb5b6a9260c345db4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee46ff5be0302d38c9eb8956d0dab28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df0173949fead2ab02f2f27eac2b8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d9f72e951d129496cd8a2b4d9b2d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b473b2b883bcea8179bcdcc905c42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d758c6fb8f3a60fd613a5161e84fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7427a6d37fb12002a477a6125580ede235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac051878f56bc4a1bbc2efbb00519b42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb90027a2f458901e8012ae96f106237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4da439f7410c491a53e2d5687c894238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffbdd74df17586c48cbede8deff9e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630d5c738c88cdb8f5eea7503fe7dfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df4ddd2c952f7648ba486764951423241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194a654b86bf380fa034585d275ebed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163685b2436077380dcf00d1d89953b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfdd82e4aa364e3eca622d30003c8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d54cbcd1286f19bd7fc4cfc634b87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f71761261c38133116391bd3eb8bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521164fbcc28ad36eee6da75b7870ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caa415b3237aa39d020f833861a4da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071ba84ca4a88f1343e9e34ce8176ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1caad664194328edacbd618f0e31c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e5df4e10aabe496d465141a4b52c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e740b4f4449c1649e742a66dca9e51c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c20c1729ab4967ee58cd1b428defc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c84f5f1489e67b0dd7e636e40d5605254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5bf03bc023c69a7298018afb2f97d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6266524397216341d27d9ea3c07ec5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997fdb678a41a0ad3bc56590000dacc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea56930b3322c4db184201330cad06a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42f7721a672b38e2959900175ae8a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ab441e993a557e32644783b843afc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33377f087f1b703f85bef4e510d07a44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2e5c53f7630c48d0304afb70909af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ea261209334a90819a0e049aaacae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a640154def8bbc88547fec96b2e28a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f851b04379f05c23354d2c61789ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99f786f298efd48e141a4c886f68d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd347ca6ad4b9bfebbd8fcf559aacf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c43a7dcc2857849e5defb132eabb54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115059f2bfaafb840890f300e274872269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0f467c0a0e12c8d7625c26943aa9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f694d51ce6c0a01dc6970eb7707520271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798aa21e4ad0501bb4ac8d3effd7ba7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da170d1d04b2ab6990423896fe2d3d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448108a4c8012b2bfe6c97951e41ede0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47085de24805a9591488c4b181a30dc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8495cfd78e091b1733f6b70387b24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfccab9607906f254fc1c627189b775277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc419526241bc333d417d4d6add77c1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e468c4347cca97db6559615ad981ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b2c0d016fcb9baa36e17250a80ce0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c05a23444a13936cd1e27d813a1e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983ebb9e9a02df5da8332a26766c570282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b25d38e79deefb88e532bc59c72c38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39cd26f646a45354f5ba73eafc4ae7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375705a7432ac466b370b784c1ab02b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45586036a7fea7cdd475eef389b7928286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6271ad0ab08011d156f1785d0d46b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb765fccaa7a0d0f35c9ae90a04257f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26572eb439deb726332f9aa054d363ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5133c758115646977a1eff52ff60290290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860851ee6990524c9bdd56c66b5192d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71457ef8a57ad1f130fb95a0f853ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f53ac362546bccda2f78c6f95c0a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9976e5a93e23dce92f8033d2a0bb0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e4bfbcc6adf6eb80bbea836d9becd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7383f65d0e079faba67333c3e58807296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1543f73bec3c81ebc8bb8d4e46f9bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3ac2ed11a4a0638703bab2c2787aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f159f8acb7b74725c556624dd5f8c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809fef83c472420838d0d1bec69b5cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb6690af115116618a6df9d0ceb09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71958471f11efe8422883dff31226e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7bf7fbe6e5589647a47a2aaa7cc78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda6595a10f342c566c955cdac8827304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfd0fa40acf5d2296085cb2ac0c423305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e03fd01cf5974ef5db8fc8f9db0a9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b43282eb6edec66a8d02e46f52119a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d3d9aa9c0eaffa136c2015a7a360308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c0a1b3a1d4036f7775a415520435d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be46c8a2284a1aa6a79c8ef220cffa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afda9435b8473c806e7b92326d98d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62878a9714dcee3a788a82cff6e36a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bed2c1516342039815fd6f3a742c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369266dbc4394f4ef7c2caf7b71c0a84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415165c9c0c42a25081500a9ee841cde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa7d51f86328ea8b4b9d82c4739a11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a391da89e1f3fe1996b75a36334d644317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111917a7b353bcee96bf19bce408170318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9549517dabd18885bbdf2cc4f9d0938319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac687dbe945171bf521f2f1b6be9eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e08f921e3907665079ff7fe8795758321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab8575b0649097ad5080794845f9bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb9f615582a719d86c89ffe9adb9b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e3b7a0ce6216de7fecc3d303a92ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9af16becd113b4aaaf268e64aa17b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf44f179ecc86868ead0628de08eee5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd92b729e244530b37af2a71f44380327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3aef5a866f1618582ca950212d8b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2040f08a05bb0d0fd5d999cff39a096329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba11fa8b1316cca5affc9e843aeff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195787bebbb50338e09b41982a17962e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603b1008bce8303b8f13d1b8433ef32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28f4b914fdeb00d3119e16ecf03cfd333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc800cc469da59967a34506502a135cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98153f49992340b7792e6aeb0acfe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c9577eb0c1d920a5cb21b8d51ce113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153033602e1ea09f79a230b73b6af314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21135ba2af181c2accb4a089d6eceaa95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49d888f086ad46ee5b500ebd83907d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e342e78b9a973b52a68a37c07b3417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cf8ea0d40f5f45c1f42a11fce1f1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8d01662cec77385f60664492da5769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add62d1b49ae186daeb0c43bd3e3ed7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f215aafee3d56356c3c46d2b2f09c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5455f8174c311da35ceb0af08433d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5518861c75acba66e109249836c1d4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b255ff16875060def885158066b7c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd876380db3aec31df60f605df8cd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324d4b47f8fbafd31e4790c23a38fe216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba89407c291132fe818bc23c4a8c32617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e3eca30403af43ded25461d930e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28028825627089d028c416d8f354f94e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757715f582ed9d0708426ff3eea8344c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34479870996484559a5bbe5da9f07e1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5b7db022d52f3990ff19ef55e177622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9891fc6a3e76f4cff5931aa89f578e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb727e44f68b21b5d1cd2a22e273eed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949d3cff495cd5d0cef258f1e73cb4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5528bdb828266d1a8512611eeb6f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e8fdb2abab392a35bd79e9fd1d97527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de379cfe8273653c4f02f862dcb37628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2066eeb7943fc070306110dde025329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636d3d8582a74c16ea66d0c5c517ff630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f70be0636f80f8324f9c03c90fd89b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e3350e905a9b63e617d3390f6292432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c683eb180c7f1ef7fe394b757f02e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202293fd72f66465a7bb06764981f13a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7f99c056b3fdab2ff0ce9cfa8ea6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8304d527d254114f36b8d0ba9f0fab736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00661e204c1ee2109ab2f170a2f6d54f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a211ffae9f2de1980a4c458d3fb5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd0ce65bcc0b9cd045e48c93c465da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fb36a34646dfc592251b903b90d2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7b5d78c83eab9f51f2d023a22cb3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50161debde940e7cbc323602b5210742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18626ef660b3a401a1c13da89a2c744b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9486410963d382a061584c49fdecf8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c0898b5e18476eecfb8a2ec90195e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761a6da4ca0e7ec25d13444f3380fb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c935c9f61183f47ac59f20060b2176547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cd047cf9746194fbfe795f130668148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4008c176087f986dcccd90eb83903649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5614d593f0caf1d959c38b4d0102c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3325c27acea7ab52a64c554fedadda851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712160c36b4b733fbcbf800fb225215752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319658a2582012b5daae368a31c6acba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c613b25846193d6ddc89255480f4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82037aef01115f05008d5f6c0c8882855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c019927609c6b54e9aed020de385756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92309f675b7ae30403eb4e0d51dcad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc56fe86e84eb1c50ca1f789f0faae558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f490ba5ea59ce865ea9807c292fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc9dfb3f5c3270f4f4a6d9778795df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee4f7bd1aa3dc59fe22327e985f33061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41160f9b232e320793fd38cec9c078ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50776e3dd759536d4ffffe29c89f8c3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937b36a6ce9baeef4232be390d617ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da46090082bb81298d507eb86e487365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94d4805c048f7eb25f8985b80fd8a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb390108c00405fc678576cca2d846ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd711521a11d12a92ae6d4db460e1de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e901c6dcc2bbb3cf72f99153e7650969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ecb97b5045cb9bfb59c15e9fd76170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b970268ba6dca40eb9b5a5b70e089571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77cbe83c49a82a9a5f3643a632e3b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19736f7e317b9a1963b2ada42ce043573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4fb9b193f5c4a8e4eb0d427a155b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661d0c73ed5dcd66130d2a59cbf751575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df721f8f2385aa15c4b2015eb63310b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea162f31aac8d61bb8980ad7c2bdc45f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc302ce931a3ebf753e3b34de8229f9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fe80a2f5751cb269e739902aaf2c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64163485dca72d2e7157b0a54ddc034a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052cbc9fa7e2de97f51bbea099325cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369e631260b0f2a2dc4686b0ed145a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c98925c96e04331a1d2e70b1199483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423c76afd7bb8e62ce9bbd7942964684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c2ac27b12b062a4cbf7d37d764b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aa8e1f5979f23c480c1cef7aed7d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5589e7e5f05d162fca27ef570fc147887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f246d6ab40fa1a4cb9f3186c72938b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25366e7c572d0b0cb9ddc03115817f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74e25a23014557cc8a6fcac9f736e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b159c14f7f272a87ccabdd160383c0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d72e6792305fa9f307ddc860d2f1af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d447179056997ce5e8b4853e0b001893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7b8274fa6b9ed4733199429804d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a04da8d1bf1a20c4307f352093073295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be34b4786c5db1f9ffa890f6277b5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c92116f46993a6e3991d64fb8fda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3b72429cd8e73eec6b1999ae7c0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262aa225b954ecb29e233b78095abe899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0f33e5487211db3d8eba302e62387100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824129cb437773774351ad1bde87b94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5920e765fe7cd4c7f4bf5cad5f271c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72892547ee1d84f03ec18669814589c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a072f213c9cec082eee065c0b0ccc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf038b215f05d716a60211a149daeb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44188722e87872283d04d47fe3d244e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9323df320b5eb6aa927cfa2a925d96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f33a37d2dace11a474155dfd2210b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f4ee9bb96e16050c706ee146f5f1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca439ff50779b51e64f89ae407863e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e965c26aa619cdce52a9c2b86c85cb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325fd479329c783c90452281a51a290112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ad345f8ff2328e93c66000b78bcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e600f57cc606815ea4aa27aef2dac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaeded6292405f0cf1fb1f38ebdc6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e01d525698d31f4b9579c4cc4e72c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456934d32ba1f749014ab63031ba90c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adfa19a75c3f7c1b203a12419ff130118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aabc8cef7803613714768b094ef3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc5eeb16d942d7acf039ade1214a93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5140af4fd25b89c96aceb82dcda0bd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f48c5d2dfdf4df565921ecd8b057db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a747aa5ed9fc9816afe9abbcec860123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5e3dd5ce32fbb593025bcacd56355124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b197b1a3ffbf52b9664fda3a0a64385125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912630da469f5c95f0e3a7a245100cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e60893fbd2e2709da1b3ad7ab6e7b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ce3f26a3452a7456c0ae970b3c438128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9305f292768f1902fa60ab6e36033c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f67fe67d655da1ca490740b5be8fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a62713891610063d82d6dd07f2860131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b46886e677407210252e8382024df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86e45af124549a7fa15a26cfced1fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c209904f01605d428f87c2310d8870134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545e4680fa407904aaadca361bf9ebb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7954d39bc4fa17a62f2f646bb5fe549136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eddbcfa4837a2df18ad86644df30d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a5b7b0b59a0616231636617d4e58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5247f064eccec5885f0704e35f15c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938903bda105234a6b3cacf9a25e4ae2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4800caf2fe0faae756fe33d314575141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac18bd2f05695e709c47b704a9f7a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae3d28e63a6bde94e4d8b450f9485e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8103965b6034dda9b605eb5581434144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55e525eb63efc49845a0573d29c309145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffe2c5c8f17353aa7a8716c0932090146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50400fb265a76202bd33a11203e620147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f71e1f1244fe6dfe8ba607dc3ed420148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ec07ba9308b8f921d56ff8037c6c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d7c46d5134d92981917c48828c6bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068358a46d8236960bcbb91cf8e0726151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94b2dd328feb18d100d9ba976fab33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78d90b25f03c9e3b213d776f75e370153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163d354644c0cc3f2114c7895adc0ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8db5a690fd20b9df903b898308fc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea27029d3af72d7b865b1a40a429d2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a59ed6e58d9bc6cec1fd8e4d9e574157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511be1163b099e9e1c4b4f5399de6ede158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1403acd5d61f6f826e78c703ac07f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37a4cc8090829245aa7aefc87ccb7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f844d6467a81a076fc85160a74c5a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd474b4926104c9934a229105b33ef2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add7ed0e85fd5868964c7b72d5fa37d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7513096d3a7eafaebc3590d367ce4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea97c58b857373f19b6b06db68e98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401315ce57826714e13f299ea277827166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b09007ef758ac2c862468639f22a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a9ac228754694a0cf8dc8dd278883168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdadbb746eb863363167176155da6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1522130e27dbf40e8ba5cdaa42f064170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bace322dab605a29a6f1599ceb0c1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f365575570db05590a413984c990fbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de8f3bd3e4df113918ba66718071c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318b15d7105a6571d91572addfb5b37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd831833cc80382fbaa2428ace0c56f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693439c1aa28e78893c26d7f5485392176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b1b6d934786b11f3d089321106f2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960539f7d73fcb238d3c903d46689025178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc4f784bf00cca883f9287d75fa088179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbcad30d091e51eed313057ec7ec56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c324bfb1a37e269fd46a978782f0210181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7549dcc3a78333f6a37ce65912bda4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d44fe97f99580cf902b6db3f36306c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5598bf938c3f1ef4f237990eb6190184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1286569975180d78fbb7a93b850cadb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8f065692e101ea4808c5f31bb574d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511ce29bbb5fc6a8dc88e65bbad8df5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac68b18b00c358c965833ffc4da2c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ccd16ce56436de2d4c816195e5dbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb93baf0975f18a5f09782195c5199b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ec3f3d649ba639e3b45d02ef86afe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517634696cb3f97d0ee8bf6434610959192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b1ee7fec09bf1aee87b09bb7a54a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1692a8ef6e3b2d4360052ac79e0b50a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845c25b2e0972f4a05b3a046239fd2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab7c3d31dfff35dbfca0b2ec382c30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985723ce336a3c7d84bbcdeaf59f704f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be04c7e807f5acb89e0e0700cf9b0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb9c66e13fcdab6370014fa8b1b91b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4237c8ca2a6a7e7b07c3c2b171e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b5ed8e8ea04b110a8bb5e4730570201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492b1f70cec0e0b9a3f846e19239bc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caa6dfead8c53e81028b38188af18f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1930b3c96366690802c7a17362d342204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5753ab60ae87ba5d6b15ae11302e43c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78d1af19495c8ba29dab149dace7da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39bc7f6d9945b2bd0f5ad816cefb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035af013379664cd859a76d0873323f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636282deffc972234a9abb2c23d45ed6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19f5760b05aba6674d5f76505e1d16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a43d14ed1af6f2612df88a0eba4ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff03dd6fcd41a304b57002830286536212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db68d96f56ffa6fa43f350198ec6b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c528b61c4d8b3d20ba5d171e6e991214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04256d8daccf9719d89e35b6766994215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c97998524a7f707a372232ac4a221216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb613fef41104cf151a0417334944bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1d425a9d340ba4ff5f781730b8f71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d689b5146d6ce64be7cf7e4eff15cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600af93153da05f2d5be8805f97c0c83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce519d210bbdbd06ed7a8f84592ce14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfc274b25e5d40a155898cc55a0815222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166dcfcf73e97fee2c8ba6dd51ef68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84727012c0de63122ae113eed34c9cba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9ec9d2fa69c156ec00ba6338e0a1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c866bdc225640e0a222f2995795553226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad4ca1d70c1eaff6c53ab3ca37d89a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b74cda3f4175991854688da5ef6f44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49079c9892c36b22d8444e0107c42e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c459e4a02d7571d84603f8a5d807d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7bf26237e704f6fdf27a9056e2833231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcab0a49661befe76687ec414312d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ea977c00fff39b985fbec5da477e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1791b3efd599732c0243814b25dd3d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415893e3c159bc9f2ddb353e85344d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde56738619e02943c8c022e5291285236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e77e4d523c46ddbf629c860dcb58e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f4a21762405898d157744edeee840238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31e20894124879bb29c632bbc4d2b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ad8cdee9cf51389a429713e591751240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a30424b346beab3e985b8ed3d2aea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c6e1816c6ff5f126843b08428702e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940019acf5dd4e7b03fca8c1616250d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d87cb374d038969894cb33cbca6691244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50588538d93b3bd4751055415122a39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e8ed931ac238e5bdff9034b9639fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb9e09d986479c0b46c004800f3448247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281e5650ce784607f87b4f388cfecca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdced7c97cace532ea44ca7c03e098bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e0544a1c5399395378675f0e9c4ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa26e7495e39c1b7204ccf3c1a8da2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc53f671356c55021b4d95e2ce660e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83d44634b71650230fa09f3033eb87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a97137ac609c26009b577d025ccc4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee404063d0111fa189ee1c2c17914e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e5ebd2f9823ae2e71bb0e52719f89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858324812237b425b3c954e9a565fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee5c6ffeed95d5fffee0f943218d87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4b1b66c0a78788966b9f45836c8c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caaa940124fbcf95fe84942b2448c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7b9b53b3479431d1b45a9cd9e2d90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153da5abc7ddfaece785f8023d7d31e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f674cb2b6434fac33f0e677c10d46b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e211b035beec191f70bde203f138bb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9070d97bfb1864f3383d8f4163530ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed89d648a8b1caa72c234fce314589b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6350ba410f2172bae6289d5f65614b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411cc78d2285011c730234f11035947268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1abbc0493ddb6b87ea08f66350fece269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ca3c96034e26cb16dab5b1fd015b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc50031bdc189448350f70da4e2c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d83c3949b4653a3c8f97e3f26ba774272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc32ffb1a74cd1453e96dcbbe348ac4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f097b2d2536656c7bcc3d7b565443e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3260b1da5bfbafb80cf60e4f2dada275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cbaf52f18f4d2fcfbe1a0c04252f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71876cb188267ded783af78c8710b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fe916a7ee0d74f66689dc62b4450c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfad75add6d7e11aa533dcb8e45f91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d2e2d1c18d861e1315ad6600dd79c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b52d694676b93e297b24d3837f3119281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c26d0c374d46032b13b5e7493cf02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1de783689320cbc6253d8387296535283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e906ce888752daaf1aa0f9ac0a3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05b666383986ca8a3822e71383612c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d098c88ef51f5bd6d80b9513e437ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b02ac03fe505d78fb62d69ae629fe9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342fcc113ce89456cd6d848d7cee8c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9d9fd02b07df32147003d6473292a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd78fca637f0903f8b44141b7cdbf75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82fea826a4a7bf9c8f1cbccff6ab99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4365fb92f82dc702a95afc97e6b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fa55dda3f0ee376f2c21bdb91a615293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3823847cd5afdc8974488febdfdc8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5cc44c6d6083e7dda60872f6dfbb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089a707b969f45c78c3f5f56d76f317296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae7b8644dd06ec7ed9e4f0036b8813297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553caee94501c69f2158df78020ac5e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a7a42dbd857fae769da87cafbc4ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab33b86b98795d93984dab703e4fd3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef3b954645d0b6536ab2abe44fb3a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa3f86a847d9c355a64d205c1e39e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d91a1f8666345f2480cbd121f6ec16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c68be334be1b4f706d5ab6755aefb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bebb80d1f75a89c7abbe6b948b3461305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045ed080ace44eb838f01aeaa0306d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e048cd76b916f596dedd0cf50dea66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0215f3c5ef07d3361121de4302fc19f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70171000805c6e4d16fb77a2efc2fd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2e426351bd9beb85808d4adb52725310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb29c68433def2ac9c7a295059aae0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd192e0c483c3e9026d2caa68f8076b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b3ff8610f5afd6575f0d669a1b489313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6245f224138a0caf7c6c7f2c0e6d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42d4723c77670423a1a7d098ed8149315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e8e9ad711eff53639d0b1dfeeb3e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b539b8a8a7d0aa46f593a478f832171317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332040d7f667bf3809ee328f4747d09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10031cb3f3d447c7d52a6d341950f850319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240116474d1175fc538e603f10ae796320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b7491c6ba5a72de544d4fb8dcd624321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40a799b6af782963315c8e2413748a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c248e2938a001be9140ea7863edd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb5a8cd02b5b7d3500dbc4482441a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5494b200de2a58b76e075ed9fa19ad325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>